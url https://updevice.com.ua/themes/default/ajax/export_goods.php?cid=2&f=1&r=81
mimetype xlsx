--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c60109d9d3068f978e697348184c451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe9c158217ed31d3a60748454ca542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3866e84ef292b0146e32a0134af009e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab61133dd0d03251a05ec501e4434e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e6bfe8f19ceab83977287bf598975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88f9a84906aaf8940af88dc1103b906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2cfc22c4346995ae3fe6ffbd183957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3a42e9f8929906295a2b05b800c598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccbdf19048fa5ec02baeee17dff7f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ce0a896c72a6f39e03a040f1fab5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a29ecdb466a289450a9e872656b87a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02158ddd05434d8d60eb1d56fef6e1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f4aba02c2e593b25576987bb48f5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d04a07f7ec3c3740d3a1827714e8d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25aa1435ccb952f939e325424a25b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851e46ab7322c58a60c920d9b864e2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f60474229270308f2be36bb4f89b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc580423c698298d62c785509df19d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2156818e44eb59598b4636650249c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46af87cbec506d09a69e4e4570df2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3293485383b747a32cbf146e0231a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358a718303476976a5a326fc10f4d3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2898724826950277ba3e099235fd8e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21dbe897a2d67791384149c030586e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea234ac474884d433eb77b5bb955f0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1c93ca9016b9f1072a75d1982ed9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785af1f593fb9fa02ad18f47e61d87b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420dbf523b105cb4949f7acee38d74a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071c95fc35722c7932211c3e52356e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d54507347f0094f0fa709920cc201f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485220eaabb736f8f372589b9129f1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad106afdeb76e1c3baa36fae4a24a8cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34d27091cd38d4a3fbfeb57277e12c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515b88ef25e04ff61bf04ec3094c46234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcde9eb0a57cc5ca96c022fb1179aa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617791835fade07d65f6206d8275e8b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eac8c82faf9d45c1ab500115614e8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08953e3842a4aaeac566e2b83f3a9af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218099aae29306d82b84fa7b8021054839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268ef3eb3e8f3dd5ca850305ff42b9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c2cf82cc11f98e8f53e2a7079e3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377964224612aa0edce69bd742b8bb1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28aa48569cb9ff90009341cb677b5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583664942a67229276e8bde7810f99a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1762f0ab8138272829708e3b025fd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ce7fc099af0acaafa9ca2ea25d92146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b53d071cb615ea03bb4d455cbdf63047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3184dc6cd665aaf3258f019c28bbc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93534f047c7faa3078c66ff9a2d8d7b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172d541a9a766690543fe60b4a99f9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c51522fe3dbe94a1b9623c701ac13b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18606ca82d7800bcaa5366825284048252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c625856956eb9aa079f56f216f6a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e0cd88b6ee2790593ae8108883dd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b08034020af65e50c29940c9212e3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c20b8d51eb6e8ce85c70bc2621f1d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc93c6a36c652a5be13d76f70d478f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf020d8f1f7824ed36323e9307b7d0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7991ca5b1cd526342d29ac5afaa3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa5f913539a37fb10a12083d86c5cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e03e0341455b7984f3ccf70a71bfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777daad7469fc05a93cf793a786b419762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d33de32395f70e57230b6a5c6fa4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbc059517fe0395fdf8a330bad297d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c314f03e512a085fa14bbee35ab3f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0a2f6b4ebbb059ef9d73bfb1104f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5098df95ae75194df10ff074bc67967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8b0419af1c57cbf411caa3592c48c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92525b25f8180688860674df1d2e648769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f81aab54bc4f8ca8996b02657d06870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcf3c100c64ad54e53e0b1c782db6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650e3a538e94b87533e7b87e6fda90e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7886ef167d8e60d4251b6bd12718a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c043048606c5f9567f082286aa4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53600ece628cc6d511b1115cf9b085775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca586abb4f4d2679edde23aead37b45c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665be96905ded44162e89dacbbc938777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673e06d0bd26256033aeba39d91debd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd9a654ea1c4924dd214614b4c93a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9692d33125f35dbe0fab0c22bb658980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3fd1acbec4b7c57fb95b1d5e189ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af8e00ab182a98582eea679eacc04482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9ffee59d63f9f052d6bb6008a3e9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeb26a394f90e16996e2ad5c73864584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe3784f5aa45f9f493037a2f8d7d5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde650e4a97981684e49d189f494a2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f70e35398a22dc5d8df273ba4a34a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce844ffd52f27d22c952c4b17a6e97088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd7bd004f691596e10b54b5b9b303f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f658143daab4aeff8c42f7e11ddadb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abddf35826dbd111a864564f40bddb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d3e369b21e46fab6b7dbc826039aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7c429a48d27037c61352c9b517faa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cc7f69a9a1fa51b6b9275a2ebe24694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a995c91cc805263e524f30c161ad4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3218c9cdfc9e3a24475f562a0e26d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b568da05439b320ab5ecc99d2b7cbf597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd17595a05673373c842cc7fa292e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb2d39ce9c60c36308df34053a07d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0cf3c9d62c3b3c9f2a7330c5ace87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083ed1b97de8d606969b4cdb0b37598101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc388dc4f205abf08945fa11244ad3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e406b4c1715e65dbf57adbe6ae3d67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba07a20983485580345dc022bbb05c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ed2d171b2991c153668b2a5c0465105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fddc059ef2f65673e80f3abc4fce0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc16cbcf08376289f3a12f09e606870107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63adf47b36ae3d87c9adda287f2672108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d80530f6786b1e26c333d05539c05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd16ddc01edd8d920c95f8e843bc0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d413374b75794e8bb6e62c0c4063d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a52ad1458d71a559e00efaf777935112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e224fafc27b90b15a68b450c1af1c56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0a382c5223f4eaa1ad63173191d94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d469a4b1506fb25e2009954b3c88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed9a64ee3298a63c7823c903f3a864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6969bc8e78a178ce42edf973531fe96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbf0f37b7ff447f440807f6b903b7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c166b7f16d3f8d43646ff43ffba6357119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2728bbb1b1f463050e861cd54722b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e021b69e25009aacefa20942d2dcf93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e52fc84ac03b3ffeefbff3d962d56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f620825485c4f275e042a537bc7b0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd287d4415bc4347e016d837bf34d83b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdde397ab347f57ed7720281152720125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a38e786ee0174e2e06f815ec14153126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0ab5cfd39ba5c226ac6e3f03a5fb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce15c0b0cf9cf4067d27758108c6912128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e436c1a83ad773a3d8bd4debe4dc07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ab869f98d10419ecceaa8b4e0b70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55306413c5a32892c7782468aefabb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281aea63f06ef680b826d4e72849841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd12d3abb261e84a8574e2c4da1c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd34854467912604bc4942ff7241c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b5c2989d767c7d89b7547a0ba966b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a413e09dc5686f01704df62f4dc61ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562487753205d26b2e6792bbb610a97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b6e794cbf615f62420cdeee38459d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db951a4d74c84ed78247bef0c0dff85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb5488e02496655d6f0384bd5be89d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f898f80174fb4563471ffc328ac3e3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5199714ce9a225e38e40bc37cbbd6ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da814c4929ce656982e1156fc491945143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd469c1d2c84147cfb2a2ad9625ca7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097520eb3668054196d3826d84eb43d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75856ef00d0be7e3b8e29c9457acf75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d727722c170d93856db061e099042147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff181eb3cfcccd57351a3364c6850148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecd465954b4d1ed586565ca68f59db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a5faa2d140feafbda69ad247c524f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e00bfe7bf359d74af0ef9bd95e0479151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3f4b398f831a53758f87bdf9cecbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d774aa68d1a3ea1dc18c0a78420b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff939689e029008c1c1f0b029df17fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d420795929ef3378a455f949901bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13196163f3cb7f02a519f3a31ed2385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdef5f894b71b334af0b01953db9b9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22410fb2bdae57c855b01b821b0cc10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfd93790bf858498c1bf0b8eb22803159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da823060c10a485101ce39a2406924160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a744b9946deff62c5624c993a5753161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeadc1c6bb694c8eecde306300687e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4c5926f9075a6e1f6519e18d72a41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f61f1a85b47eaa59ebc5f460cb05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc391a20852edeb9f317064124d27f60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a063bf2e3e46e95c873917291a2e7a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d86ba5073723a3776f304eeb2b8540167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a30268e70a73da08380b94fa564c0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f47bef53e4d3a298b7d77cdb094d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48959e5ece854ba44d7546bca56e9328170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cfe0812f55727b2725dd608868d3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bac43420197c7ab2af3f62cdc5778172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a941e4cb3b0a3687d7baad328ee2dae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c5c20b634e3d02e72668c620ff97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149f31454b0fed1d509599159f8fd1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfcd94317e6cea51f2703af1632378176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a6a5e89e39eb70e75409d1971ae2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc5d44ad634081a67cd76058b91553178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc6a0ec0067738e05fd540935041a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323555a568e43a359c69f3621cc10dbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6143a1e684a928f0ea62f05e040860181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35879b039a855bfa4e76c5a297c190182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055580cd16c6394b3a70bdb6d4afa98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e558eefa34768db5b76f32b657776184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccda5eb37506574039835b6da1478f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec782bf68360421d0c2f990cb95d0c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d24bbc3b4ea3228af2d6762fa634e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b97a3bad1365dffc6f1fc7f0bc81ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9294a9e0c40099883da21c9eccdf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc0ff64aa2368ca7e83565625cc6b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793788e920d5cb18ddb9392583a65193191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e15884a11442a532a81d2a1f6439c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819bfd52d35255087655e0b89075b61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3190e5ecd49eaf126b7205152fea0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c385b9fc2309b6c31f5461459f6608b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497b8ca98e71424dcf5dd02e9340700196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4caf681e3239a52aed32d4be66870197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22694c8378e63af58d386e9fd3f4ac0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a1a38480394dcc8f469ab8533ae07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aabb593115e9f34de3e1a908cbb296200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cabb215ec5c793bd9f7c8a6d301976201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fa8f4963d3b3774be5f4098be93f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16116626e751668aa7ec7da84b310c06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1349b226ddcd5e2037e67f447fd3210204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb5257c8db0bf39adb13a8d34b2290205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e36f43e983e5bd48f3cb7d32ac2e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84f4af5273adbd6e6d410d1be6fcbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef500c3b51a0bc7b39d144978007da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1500ac97faca010a7c1c335f994056209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a3016746d4274c7d7b51359a5e1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b7ee214f1202e0bb48c61e0d552a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a75f05d755eb76161e67e27fe1230212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a44491f6fd0d1419b79096b45bb30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a1899ad288c95364faf23e2946dee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f31cec373a7ea4add62435f27e264215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bd2f4bc1b21db6438b00f3c34d358216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e307ce19cd741314d0321ed4652299217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22647ea07c507a9f37e551f14174b4f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1e428482ac4611429799e94efde8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5146d1fc7a043dbbfd0298ee57a232220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8231ce9b8d1263d6695bdfcb883cdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a76280850610a7596c014d75741fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e1a00e963ae60ec9a03adeda75a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5155af92a413889c203cd3a4bc31a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186642dcdfc398e47762d672ea33238c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6c38e7fb9d0903fd2f629bdb8c4ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322101be85b7e5d799827a4bf76a181227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddcd37a3b9dbd261ef57542ca95010228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c514196d608e6a283ff67b74abec5f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f31886106e316fc52e8f7935906dfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b3470a7b677606bb1a58894bae15b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d828c65bb8733664a17ea8dacd33e2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c42f53fb822495d796b8ed81d9864233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758e6095b0f6fd79aa012fce931475e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999aa94c01d966894a5d40bfebf8e43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7104d3afb37cb52b8f5c696460f0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb24dc2f37ea3c8a5eeb0595562e8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b736f40d0c70b8462678bb37c8dc5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74287b9d56ce6acad66a89f4406fa2cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a355f6b0d047d51fcddd5a42791613240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba308f233c5964efd053f4439d12e0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e645d34fad0968181b5a76880c80f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283166076422925926f00cdc9b5ffad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f72bc305fdaeac444b11d03b4a8841244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86f4b447c350cae6f7abafc35876c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e06c6a853606d0e55b3a32557acee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41ee8f0c0c1b3fa847dce06cf0dd69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e10e97a7a4fcd8b2bde4f492fea4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbd7bae81473137204c145c398e3fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83ab2566c5625199ca3b55b2e369d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac765876355e65c96e82d718ce255a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c3af0fbca6f11b5c31a40e8e14cd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f419baf803b3189ff5dedaf7705abd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea1a1ebd071aeee70b6357eb0d9a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68be52e86a9bcffb5c620fd49de5b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7e904ced0a3adf2153cd0f2ab422f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6a9c9cdc308ec0aa14cd97cfaf777257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc245dbd94771b0fc51ee46e1f4ea0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7141263a379f3f811c3d8f38a1433d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d891d61ab08aaf3f5d53b659511db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119702df3e19c0884fe1cebd70fedb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43d1ee2dec592577a9e5694e0fae4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7e6a347848add44cc16b82d2b07c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e951b922833c1e37970f766fe0480f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058626bb54bef81c4f71fd7ebff69ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec9b9b0de67a2bde061b6f5d4820aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844e4e9d08b6dce120a6eafd635c8e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f85bd9b9eb155bff9816d57afdb247268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944066842be93013c60116852249de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ffd3879eb830255cf5e6ab2602346270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3072ea45fc0930ff4588acdb09efc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba10816a95f218de1baaa458d654e9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3455863c609278a36e8e19b26dd75d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3fe4cc6f4ab358e78518cddd5b69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd4ade9e6de2a7562e4a24bfb8d799275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e09df64fc972a336fb34edab0266b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd4076bf6b95d6074e9d7e5e27cbb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94b9525756bb5cc52c5abe57e5f6e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2459d9c90a47665a024be19929529c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78082f8b7118175304cb8a52b4908c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dcd08628fa9131344f626db287623281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d1a45579c6cd8007faf90672d380282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17260e7c35eb1a130cbf7ec8b4f60e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaf5aeca420f24fb168913db57aa9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e14767b38c8cf889260abc0e7fd20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cd69bf3e8187d7935a5e5ee599326286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ffd783d5ee8142475e6b8e837231c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee613f02b5358e316c9ff535d4c942a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c01852be548f83423f6413a97ff5b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8aa204bac06bcc587ab6fb668b91b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7bbb679f8c1092779cc7cc40e68f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a515557c67e72f4643ff141b3752823292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6abb0b518123f2b17060f6f8de7128293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850a25085335dc06a7536697165ad50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd1a9ebde60d91c93a2b4701586cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6e6ae2e323e588b51ffd2f47ad1f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae7f91bdd51b675d1f52bb8b7ae138297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0e547f8ebf3830b5df79244fb3c23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcf41355cf2456cf6b56e87115c513299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a7a1163728546062c5e47973abba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc7559ebd9f52483f2801d553dbe67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac0fda3ba7e577dc98f96254a9537302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e11d6ccc220d0c4f216a39611bb5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe925ef5c5b4c1a6d448293c46f529b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549672d9394d50a316ab7900b91283dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714f36bbf6848a5cda374f073e61af2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76f5ec373b9a6bd0b5e58e0fe1ace5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263bb32f959ff67354810a5ed4945dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddce5d5f74a9e5a427ba05e0f8752d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ab41559a2dc480afbacd29af886c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1543fa491eae04611998ed7453c24ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935f3497505dab433bf40bc5a99544312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7232ea3ade9a6a3f32f541ee2a15226313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39370aa2d3099ea634e759fd986012314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e1a49ecff7efce22fa132ff36135f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69658d56d2dc048a0c56faa66d60f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b691e92fb1f5815fcf6fbefc7c405317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb840f0ea8009a926784c2e5c60fdd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e73137ef0e647364b0b101c9be1f77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c03c3f267c66fd562214661cdd3ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23340d5256bf7c6561f9d1f51ee8dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1781e68b7232bbd8e464fb8cdfe045322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc964181f1f87ba07312735d5e3738323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661850e6e766d1fbfbdc689eedaf300b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb951b574ef16f297165a5d9c93fa21a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646fdbd401f86b1a4d1b828eb1b51e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d9a4927370fd675fa2cde8b01a0fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31df818b87235982de1017e8773c63a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722b277d51dca9525af7f1059e0562329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e52276b81c9a61498eecc0685bcc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7641260fa87fd9e75753f7288ef2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc05ba1b5cacb64db65224c1cf583da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb58881fb4006e223190b7a3cd15ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba7727ee8587f4eda60e9defc9e1f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a96aa0fc67a92cf7252da3f88a1cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58253aa238a3440c54579b187f739f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba3a6699366b090d7ff422e184f66e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d2fa9c3b1c675f62203e33f431de8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d3cd0d3597487d07bb6200399891f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25683001c76b539ad0a5c7dd0ce5c99f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753cfec7d5a280f6a78ac92d08a1127341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778be6e1bfb94553137c271cf25a601342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea8789ecbde1023dc897d9f4a900ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed552ce5447722c3293a19d96113fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99fc622cd90cbc84c921f12fc0ffa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee00e8e4a88e6cb266167660abcf7a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfc3bfa9bd9e57e644242e4a4219e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7189b4f9f7f1aac455b84c4bd71d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30ecdbf5bcc819e19dd8ecdb68d25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d495608e460b70f9e3ece02e7a5313350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8997dadc2fbcf12baef3808abb3954351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70163aff48d2892de82d3d195dda6a5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e858639821198fb7fe535abefc91a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde469d625118163fac5d1e1c2c745a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece664830df1739556b1a2524b41b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baa08eae90fad7950db405b4243f61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066927fa7a5cd91501510c61ec114d3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1178189fbe5ddf770e7c903a50f3561358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c88948ccba826b9d5cfb5902f97b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883b5d1d86a2e7d846c621eef57e91e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62032d9e1e9c7efae13b1e62bc07928361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381beee9798e267ba4d09f117af42b67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62bfda63655b1d437abfc701de66d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1358bceacf22930188393c30dca84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a6d2a6e68cefd2bdf96a5ce632f04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a252c5a9035115ec35ab8a69b6f8294366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb702d2a1a1b37bafd9f13f2b52f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb01bf2a655a456380ee19982ec1974368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be523711cc8e8a6afd3d5fe3fe78941369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1811a364326cfdced42e499b7f11ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dd42b5734c69a2c68e63d6c571526371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be26842719b67e28434a53370b778e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b56e40f6e5fc1e2f906b3f19d0a78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152e7821b9db106309d28a4bf11b8f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d927cd000b4c122a611b3dfc812c7e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f0b20ef96ec879678ad95bf58f5bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9375042f84ef58c87eeba9a7136378377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea58c4734be31332d9671adfcee7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb8aeb1fa9c77bbed40df2c6c91b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf0a5905f16a2efc6d2719b8c7bdc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be85339cce6d182cdac0008850bdf34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9288902f70d643cc0f6133fe2aa1c33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c89436180e977b8221c3c7b835ee1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26319606a87859a598fca83a9fc494384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f8ce5cec049760ee2244cafe92281385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa9bca56682b79100277610c1cf04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb18e560e4cf4ac2ac3426ad75995f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39ba1afb75c51561e8597cd61da9a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadb636aa32e155e26212516f6171fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af153eae9b03bfaa67fe44457addc5c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81011a049a3a32f68544fdf4a98bbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc65d81242b4e456d5eaef7db6aa00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7ed47052f2a508f41fd91a8ab22a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc784869fb097ec7450bb693dce13b9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546057770be0c2cba2c49789c6edc2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ade03c6e9f2297d32ad6784efff221396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed53bab3635fd3207e0f999bead8330397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a3e8b69e7b1cbd3b1eed904c06019398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b03259636194fe939a218641918161399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652db73a3c36b53327c2a1f506bf89d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c13c6fc807ffb188e908fbd141f06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab756b98c0ae9bb4bf97b197d03e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46bc24a4e68e97751e1b9f7890722d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb3adf5130e7a9ef274ef57dd64431404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fd81350f82eae67c6004c3342e66f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945697be3f894a61fc1c93397c2cd96a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84502a6c03a72c5e82efc7156dd1b0ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99716c00699f353cf554d53bc4b9f403408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0616f1ac96248b5fb741086ffab8ee3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f1e54fc87994318749651711052a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f913e40f79780e39d0abc2451fbd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d1fdd75e241c10a1370e8dd565633412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc560ecadfcf831aa2597a0e6fe541413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4584b6a3aa923b67aaaf193e3c84016414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425ddc9c49b7b9e7e35292358208bf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5072751ece33d2d4a5aa889d00cf77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942ee939587c2574c4c637a914adf4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28844e2f54deb5b4df1764a239a4581418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f9ed50fb3d22b2279d32d6f5c6f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985c5b21f6776df7560e83772ede7a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc664b41ce6063ac56b6a2b42eb02b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652265d0d6ebafc8ac54bfcde41f02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92469077a68faf0326ae51c104040423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3b29d3cf3f7c1be021ed5a83a316e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41564c3207b072f7b44ea3f7b7107ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd3e9beb721b488274e783eae87cde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d847c0ee5d900aaee2e5159e1573427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a682e5882bebd2cd5b2494280454428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ce03e37c70f2e601307e763ccadb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b455eec4e29a7377b353cf31629a7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fcd76422015d414dd60c0f30cf73a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fe3dc765c7722665c3177a92482a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93c91d048c3295de91442b09869fdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298b71e63948b23ca39383ee7ee2e17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca7234bab2940f539692c076e3343435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1feb8713952550c1cad2fecb2b9ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b287c50ae6a8e2cfe25d29b91a6c00f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f15faf49919b93ef3f14dadabfc85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8591b6541a3fefde49eaaa66a15db7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482077eb005aa741971cee6c1fc96e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a42af2240293bebdbc222b3af3e92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5cc434a8237c1233ae52d12af36ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d38e133f9f29b04e41a193f0911ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd2bd0618e8bb1c4c897f1a1538f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439699b808c73d863a92b7394530fb76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60c1fd30fdaa140c2f1d45dedf9a46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7db575895cde803599c60906e5c27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e0502da059b658b183a54e9a54b0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169e6021fb08af94bbcef98ae6d64c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fc690841e6726386ab8b0e3f6b41e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87367da6bee5f0a4a61fff53a1a8e473451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d980e569a51c381f13e3b938812b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ed14a92c2e281f0dd07d56603e15c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a2fde9ddd7a4d57e1adf8e803f3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3febbfce0acaa8e2aa8893e5268a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476fb83ddedcc207aeabab051ac79b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ac7fecd14293a81f66160641bafa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a5c861b7a59ee5a91172b782c2cfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5771bd5618b0045fd4e0618c59969459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b8f017a2d15bf7f2f5eb1ce817135460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4b8dccc5bd8f5ba3fa6e651237a92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d805778efccba7ced42dfbb345fc65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f62612d29f6233a17bff7fd3c12d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b903ae437a33e24a4e01053e5164a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fc1f4cfb0c55336d080eb39488ec8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a04992797109f2837c332b336448466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54147d14302289a7929838b20d5d4034467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ebb77b54735aa8c6c2473b19ca108468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0f24dc41cd9e78d098fe0c1019878469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af789998409727c9c6a3bd661a13f81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b510381206c1003a425859f91fd60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0358d3f5d0930dd1c773196c9721157472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12056cf40f13e54c4f1e47918ff037a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e345cf47f27cda2810663dd61d76fab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4a1050d136fe8c01c8cefebb41b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d933562e9daedeb3f175dccf1dfca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ca55ef07b577e9d73943882513c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee50380b2fe34e88a2e7cd42b05c38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000778633c6a038248ef777408d0cc9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98035629deb4be21c97e6715de27603c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf3a215a5da85eccc827e09ede8f48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663edea7f972ac91b530825f39e5cb05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74679cf4a6b275b5883d6b2c9fbc67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14c08b40c39893acebe37c8c23a2d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237058a5136ab87cbec07e36d0295f9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2d9f1be64d3c6bbc944b0d70f9154486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d148b1456f9738da224386e38cf9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91074acf3d238e8c476abb66f0020ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db4018eaf083a5c6af638285b62602489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca1cbfa399347561c7d72eb2058bdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5628d72b148bddb46bc5af4c6e26fa3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb1de5fc262b8ef15d7f3f4c87385a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd21a76bba69f8b7db44fc3ac56d167493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39552b3140ca2224a56d6c15afff33a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b19e6d3377f0084002ee8681a3d970495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccb85c4dd469028ef667c96183ec45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006f652bcafa3c563507d1a41630f57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a414adb8ac831331dfae42f428cff51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd47b52a45221ec998d6423dc81382a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17538ae5de2ecc73a671c9c1e05e8d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc76571181a6d6377a138fcc4b8042501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab504a57fa547b9c4246e232777fd08c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d8e8e079819fd91483b8ff3de7c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e17d5f377a4ae7b4173dee4afabf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958e57c5019a465913a58938311939f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4493d43f73002ddadfa993e1a62664506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d4a12e800fb7ccb943fadadcd899507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a01af307a17acc126e381089239b6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506cb6e250e7020afcdae80b9843a94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed634ce3c478753b3f167fd5a042c903510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd974831683475593f8fe24527079b3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72695e1bdfa1185b87cc035e1c7ba0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2178e0780e0412ece028544bd702e06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6c0c797ce3bcb9df8de3f4bedf720514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2194bd3181e85a0c5469281c0b2aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da92b02bb99eb21848dcb0808a2238516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190fde9ef41f244d75f378bd814589f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da2059bcb01de2eb177ad9ab2d7ccb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443297a7a8f31a46aa010330933087ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c510b98d9ba84ceebdfc21fc11bd53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a94bd4e6e8807b00eb33af5678c0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adce6881775fc882ee92f1bcb2d091e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991428df62b0db5e7b6e4c5dea4df845523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f662a4f58fd02d4dcf9e21f50b3480a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acedd91fc4afd73d09d4a15c6af0e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf48e87d630b69efa9776b3b7e2a4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211367cd5af18d5bae6101c765ab89e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d4288937dfe4a25db6841d0f513ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adda28cef3d83d87c5049c1a5a972f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373800641b3c79bab5aa474eed2ecce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d0c0c9ddcbb002240eba41b99b17a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76ad452ff674156f0538c487b0b657532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66f8f599def7f2a0dcb2d67f6f3fbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf095a72ca7ad48b2283e7bd7cb76ca5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24730abce75d02963ae8234d7651a224535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877fd6c0e9dc1ed4a1cc0814bef09da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912914ad6441bc550c104ab99883f304537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90525f5a048db1483b9074e66fc414538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369051ea1ab002edd50427b280539e47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c74efb014ea5e44b327cffaa0b1a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155cee3579cb8f52417874bf582676a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9fe10bbe8f60681a1c4c726ff4c34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d9cef8beb243577068541503f0018543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c66e24607fff3d5ae875d3cdb7668544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3299b84cf548d335006083767a2f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e46f40aa5a94686558ded84a94d47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb16cf7c595e396a6dc030ba030b82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674573fadb07be2da9aacd85880c10b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b5bd5e310400ba6f26d7f74d739a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf70b1c932508bb6ecec32a24bc09c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f0f852b602dd48db377a39a1fac41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5be5fd73592c9de10e5aebeabeea7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac1ece71802ed1fe6fcbffd7d7c15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3419351c1ab72112bc37a477f1b462554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3514d1bf8ee37fdee8c47f77aa5aeb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc19eb1a475b7c88cdd34a9bd99b18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ac2c7d0d88517e8637f4507eb4f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae942fc5ee361d2383a1f76dfa5681e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecc7286f3de3ff55a1415da4e8720e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f878121c9dbec6a5bca033a52b66de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ae0eea5dc89d848abdf39ef33ab05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23e28720c925fd0fe4d59e41c2aeee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e01af2d288c16d87b16e5e5d9c136f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b52e8ed1f4779bd07a1094d4898b16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e54b70ee1d575f6b22d43696c7afd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68ea95f589439e78fa431adcd16df8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0c2edf8ff6c706f4e70c6e200e165567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3e79b3cf34440ad0f14dc2b88232c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47bee6b0a421dbb9612e76ed51268569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ffb136818031d4e474ddbe4de827b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395565e3e826ba9d278fb2747aa6cab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca3e841631c40e52dbfd4106334b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b43e02f6bd82a617e09c274ad9ded573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a506619b708bd26810be9863aaf463574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5187772e3de16520a63d97eb803c6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d079329f582db686adc2b38ae15b0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59e8e0db040a30f3932e7c2ab17fac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c04f8028e21f90b38f7399006b78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd4801f6e4dc76d1ccc9555aa59437579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61bbd674990d0530f43498203c2d47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513321cca4b2ba53731262bfd5f3181b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28664ef42f87f32c42c65b6dbca01b8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9df3b18d689c1202f32f21cf626f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb1fa2c5f1390fc0a6e7874dfc9a7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb86abd011a39a322bfc698d91d8b08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f72f7b8b08c24f9edf7854973fd267586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bc55f3fc974b6ca101d4fb5db1fca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0101fcdc47bc859628d8915921208588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b5efaf3d57427e1061317f1f990ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65ee56a6c388051d04c40c55c4a1e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab874f1c8cf11767669c0faa79255591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5fe7efe62e3d978a63f7c7becbe07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df762798ba4de7f5f6052c002cecae8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570449f0fde00791d4fe805cad36d6ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8da1e2755496395c3d71f0f28b492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf7a70e37adaaef47a4902e1e853ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a3687c64a52727c51d4d9b4a0077597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a377f5dc0849c30f61391c576cd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4475269644f345c251172b0c6101d19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40122be1f5e8e0536d6afe613f92bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76ec2fbf4770051e831a715475a38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c16ec2d3b54f9d86efe859dfe47001602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c1191c60e0481af1aa89cd874179e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d12c350141533668e46f5b6e5d07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed31f1acba3dae4778eeecabe1c34ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9d593ca0c8c21dd82761a72bb4882606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd1d1ae4cd9aeace884a54c6b7ba9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f1711e2b7d2a49f580fb2d68dc1f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b596b63d77743315971116d5d10ac7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ff44e2f4539694d27266814a39d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613baf48c82c4fbdf41d7627124baed6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a8cf099ff2711629ba6a7550050eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b478696b68c542d4ab9f58e4e6bb25e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7259b6a45207366c12f434ac55c09c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab2b1b8a0629274f94b3ed65effa3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39e7dc7d6aa010526983000ff8b1c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7e8fc8db94b66e8e807c71d66013c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99221469bba1f6e60e68a1181e9a4a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650a338f86a91e0042fe3a01be8d53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338138517d751cded6d9759507b1a5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec651ee8d1f4475d7328824b20cf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433f569673d027ed8db1a356ec21716622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15636c2021e432af116aba4fe96940e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2720bee0fdd34c58b2866a7d3c10f1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5896807111108409970a06d1a6f94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e7ebb50b058cb1fdd6d6d95305def626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b038201eb4e68ef0880a361815a9d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e27a9cead42144c80238fa24f1586628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48340ee676ba3e97570bb77176f5d907629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d0609c649ddde48c27728d095f16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669b087aee456e1e3fcbb7978eee949631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6d95d8ad251fe07748ac25529eff9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f723732f44d72e9768cc15e7066d5fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763d6fb6a0efa92ac5687c5fa775a65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68df5131578398790f144d64c1db507635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08707f0356840d357fb3af0817130cee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2004bcd4e70e564a71993961296217637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f421c460eca120d85cd1af73a42e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2de51126c831338ba72861f172389c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf10a6914b0079a6cf04446f91a69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156dec628c0e0204ecdf0c7b5ed906d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67624a9cdb9644f6e9a5372db3a0c6da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad805346331e770211462ce44cbb22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdc743609f0c29c088eca7c97ccc12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e68be7cab0dc424cb0150aaf5980645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595498926f9df2e720d8ab4479ea146646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c11850d5e50f8c7461aa807bc045647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a29ad7b7a9d7f12257d01f24095813648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762422b76d0eaa2cf62674c44194f503649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1664a3cdabd4ec44ab5b822603e1424650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5497ebe73898da71db3d9e846761fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a38cb0d505c0bc3dec56f629cbffc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adb3a480c8693c7c014abe42225518653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a4ba13ec4610653aa7a18740318d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e715647936f070ddbaf23a58c1c08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ba6a7d04f8df7e5ead54c5dc27602656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d682bc5be872eabe7068cff0e710d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c11150fb09d30a77ff8fc80650698658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ca985af44ed31c99293f84e921d1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd81178824f99a484c917b6978e2d54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57447b93f0b6130fd7450c6aee6e26fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3aff0ef7309d6aba2372396473b11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a612eefa6cdc2cb472bd24ed52fdfe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c39219ea5430fc2320a01ef1fbfab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0068ec5200fe682d0f7243f1cf229e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b0110e1437b3cc065fd6138eb1de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a436b3e3da47d84aa9bc2e5cc6a22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40599dd7a4c42899aa9a2d89f3dd5937668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4b9b370259774b14e8205715a66c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc14c14b74f6129d63852704fb49fcf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8abaa88e32912147ef605e90177839671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b9c665605235b599e9c574fcf227c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a74495f95f292ff376fc1392a725673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c880527dbad13e6c82c621fffe3352674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d244749935edb289314f2465041d29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec1ebc19fc7d79b3cf49630c0608e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cdbcc9b886c1216e14d4baddf6f97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e42c44e6f3aba14d0f7e254e49d5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeb5d0785f47abcd28c1ce80560842679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58017f07a04725c41ff9944b5fc97d28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65784f495ea7d772a46458b8b70c89ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46fee480baa17435c153c3d32f6632682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db09f09dd04d2fc5b6040b2b8e377d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f2256750213215e904697cf5241f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a95c5d707d920a46e6985fcc57b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbda91874f9d16e2eac4cd0e1ffd1a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5b575a75138db2c5da759deae579a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bed2a5c53a367ba7da5b1bdfda1774688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a29f38aff6762bd0aa6899c738e4c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a4c4c5cce7d3a6da6a35bc34b535690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01046a84c153073c16c7eb5d1124b455691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c71ce3d07c3dea6e18ff3d6c05566692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a2b940aa04a9386c90bbe1269c0a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea777bb2848993b4e6b611d55c64f3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05455a87f883c0b8405c0310b4d35c97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee461fe46e3f044bbd952909606c2f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c0c6b8dd1dcfa10fa077f5f03b511697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00510d851147652553979cfb9361bc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad8a2381ba1a97bfcac35c60de8ccc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c773e4da5af7935a916e8bd67004439700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f32181d21536a9ca4cc87bd94f2a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d24a4ca85db667f05d4dd2990561c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dbafc2ca0ec147327e6ce8f5a5367703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f575a903c15b5678b639d0fc638bc6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a838e2007aefcb3957ede7c6ae8f4b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2303e0cf463f92b61edbe715672936706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fa466f1366d8aba7ecae217648cba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4796db9cba0ea4586f202677f070e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c138e0ba43e050beb29acfba26dcd61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c393a5624628fe9e1c9291a463801710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a89ca232b706a056b046e8188f044711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec089e16c95c65b7c43f6dbb05e4e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd1ef66d312c83358a011f6e1a9709713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada2edd90f0b1b7e1ccb965905ffd9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a3c8ea9161c5d012ce3eb6ebcb12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e852c3871a617ce8ad2bb436480b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af68f5accbf646d4e079e6095b81bf0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df072e78542567da038fcbc11fa9bc16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5a68f6d09188fc121c4e5b6361b34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0ef57cca8bb804bbd835ac10283c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c721fe051d3dde7d4aad37981f5d9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acd7ac59ecd1fa89d4a35893410a02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6d297562fbcb73514a789b582725a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defddda937aa3a478daa91fd24eb733724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db3faa9d6f4bab5d9a92599fe7c9c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e53d18bf164bd9e250895f00e1a34d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aed84981ce38aa347b07fd86cecbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ba62580b55857a0875235298b795728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be6beb2169dcabc8acff01f009a5e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d9f7687dde991f3e44a2402b093e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3a8dfbb1999f42b01568be73db690731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c3f6a61e43250baa472e13319b0e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b75e95740cd641b6f3d3ba7584c2d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbde450a5fc655bd778a555dae8eed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707c3d7b130d03396e53dd0ec702d12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4ef4ec7a167575549cd029aa08993736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1644fc4725db34df5a01a6970586e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323813ea6fbe6c38a3a75e2a2f6d4a7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46fd92c751dae26862063f73f21843739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fd7c3ece7546842fb55bf80f9da50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24281506086ae79ce221a97249a28e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08589445215bc9ec166f230bdbc2734b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db33e351ffb403d88f88d962966541743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78366fcbe132b1e8f79279b7096e3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af26d36fc68a3e63245dff6e4a7df9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d62e3b5b2d720d8b9158415e13321746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4b18ab77ba533ea9ae0f8ca4cd20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a8acc03cd6277a50e7158f7923c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b2333354adf3a5b09e3a79d2b974e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c7af7fa8cf7b1c6092022a51df5fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f674b8ee36641100c110729e0e0531751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a43809c529c581043386ca761b121752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eacfa15ac7830e578af148dc955cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c0d1cf0a163aafb7f3ebfa6c9c7fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927448161a0bc9fd248ad196a951edb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f444c52a3af815c28c803bc65eff9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60617b9f0ba5af2529e16011de70660d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528c3fdf3ad75ab4f6a4aa4fd3f108e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fafa77bb0d04e470213108f9adf86759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dd06aea48963c109212a75cf3c83c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf35a64d6e165c7469e85bb44cbd45b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fb41dceaabfb8484cee04d4d9b75b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa41740063c22d6c7e7e0d4db88361763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537997c02b6c54f5f52973ab20b4c8f2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6f69254a17827d73474c791ef632e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1cb938a750ffdcf0e11a310e81650766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bd50c9d3abb1ba618babafbd0fe73767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c91e4aed75de2e87591cb8c8bb7d5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ef430ff1eddef76c0ec09e3b681e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557347e54df465ed89d4a503048f659770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f7ce99d4bb44beb9f3ba98c529b29771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e606257c79625d863e59259bb32fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c58280d7d2693662fdd90d7fd9eab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e295ee1ca9e74539a1bde3c0591bf13774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a31b3674424f35d8c06043487efe8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e3db1303117fb12cb78017d613628776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b48e9c4d0bfecad8d0e1c51f1c0847777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ecc6c44527b53d1dea9e626216c5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93637c79b5ff949b4e99a5410a1f844779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8e7faf08df98f05e4bf1edb6362b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea937c3eeaf946f2832027e3eda4469781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a9b4774c84fb5345e7e930f05eb54782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6a45dcad20b9e213865f165babcc0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca986ad78db37f40b57b683e19d27ac784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28139c03a2ba6e2f16220391bb1025785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb11600e5fc824b61db585636d3e710786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165929d566fd80fc1e2a134857232c40787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459b8497039968dc742bb19af644e52788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7c36fe6c10a7edb0cc60f575ee621789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb620b1b4d9e3b1f0e09ec7bb8c4dd5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30938976af2196035b6f41f3d9c2bd8e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb71c3c34e166e742744bfc45dae45792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce19215dbc4f7feb056ba11fe228f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c661df43c46f0caeb4427414895dc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07750f386239c6e4027f8818a1dfd2cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31855751985562e36fd6a21050b74f8f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a4a9aa351a02d45d98e9bdd1982e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab7cffbf73825c002fffeb84d320e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eb455befc76f4cbe4b84d85705deb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267d82f0bcffad7626ec9af6118006e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee6662bda67d57f923dbd24afa9629801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc50ee19c41e933fe75d1a97b14413802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb94a849cc737990ea53193d06f412a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cc45675cc747e3e8de61228d000cb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13560d01bddc8c112a8aad5331b572805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6c6e281abf4aabf17394dc7e489d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca54414173335bdc85ba1d5837c997807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a42d87644b37e6f7c0a3c8c22ced87808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0a5ceec14a7aeb73414116be739d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a99350d8f66687118e1028fd1aa03810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09643905d735eb6156972a633bf94733811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ef25ceeb1fd18479e9fe29ed5674812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52cb7dbe18a4d9c91acb450eedfc49813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe66d91381bb2e29149ef6594f5649814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da7f9c882f3c67ce8696e99d3c85c5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebf75b71c55c1c6882408fb26d3d9c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aba5349a4c2c568aaaae4969d1a21817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fcf2ddf866760890126e0e4405b92818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d106f59116a3cb3f98e1ff091c4e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84943b5854d1b371dd8f757ad87c65e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d0500e1b6419678b27ff64e8a9a1b821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d80f72b36ba4c6292520c0965744811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12da1023e179e372aee59129f9114492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8aec644c7242796286cf95d177283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4306809dc441eb724c94b71ccca2b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd126a52eb6821bf23249ea7ad464b9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc5310277284427adec2d8188128a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30823576f73bc957e2df625e8063a41b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9694c7952f78a9c6d80d7c2f2fd12a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc506e9398b8e161b20ae1e4274b0209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c8672998d74ab625dc0b9fc0fc8f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5349535e1e4642a608777c15219ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b8f755915e1d8d7a75588ea988e2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087b6b62889b2f141e57f8979543fc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b12c81dc1de2f764b2187dcb6342514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad23a1aa813e7d8314a6b7fa38bd41315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb6335126dceb3294095118bef56fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dfc09732a261cacc5ae67b115747117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb340fc67d5abc526856035cb6ec1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ce89f706e6b061cb7694c287f82219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d618375d3729d8c7de4e880fbef2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b16be0c375ec1a691ed4f19117720f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615959549166b068e1d21bd6d77f01dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87400d7e06ff2845a60425ff99419ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228d18a568d6dd0bf249e33a03534d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0960d42b490053416d002254ea271c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907167e0aab9017bf870eaf6f92d62e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731d56baa67d2ad3e7f8a8fcc4dc10d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad7399c2e82876d1e00b18d69307eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30e90fdebff236ed988f960d0e945f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4729f895eaf624ebab07c80bba40c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f5f564f77dae86f3d90de5c1562c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1f792fc9655cbada677f7e0e4715632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1d569193815c84f1b9df12338129c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef307400b75daa406f0eeccafa98a45134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e94bac2ebae0fa6c3e88016b859535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9ca59e16569581208ad2e908d479a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913ff18f6744211f114ba5680bc458d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365eccb75feaa91ecad7a06c91d620f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecb87b33f2cce87af976c84f59c97639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3762a6b33d270c77ecfdc20ce4bc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782ab9dda904105510db68dc45cdf8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17716ecd0876bae63335b336d87cf6c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce4f591ab3b9b338eec28e6715933243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48c23e0dbba2b12ca85f3bd4d06c8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b395e196e59783f87259753bd3e6d8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210eff237cbc26702ae553e269c9e3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0c80dd2f12fc3518f77a29aa51e3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2f00d02ed097523d2261edcb7127048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c11f5fa15ed81ec581c1b2b126417449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f9d0a40ae2071453466af3a2afe950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6fa03d55ecaddd5821634c80fecd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4630a162f054150bbd2a6f315d7fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5039377fb8d0e64f1403b5caed2971953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ff9b94247817191d2d19d343e60c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6c5ab70c279e30d8e7734b09af8ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17d3330a7aa799a449668635232e0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a1e6dff289ae9d72ca1b007e6a53d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b94de6a77d3392d4ad93d8fd3aa24158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54084dffe36bef1e9b3c35bfc7d60d5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aea4958ab8d7d8aeb4c6d2e2390bc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684bb41a31392f067fcc60726adadfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c51c8e9098c8577d5d44e49d30acfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c2a432f541ad74c6b2e468c8bf98263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8773a6e55f39e7cafb2fc43fe1fb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a4cab7cb201433a2d2641188886965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b50d3b4c0b5be49c45ca06ced590166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016937724680f207764a80cc0e9401967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119962cc4e4fac28598141dfdf624e6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e227cee214173331437aaa30070569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebfafacdc77b6f3cc0781d0b6e98c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a40a0a32021ec22c3bc68d3cf34d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4351b855be05e7e9f2e1865024fbd7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8f0f033140980c2b64b41f4817d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d0c6e81aff9ff6d91ee785d878fb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e585f6bf118cc858966c963f860e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1250ce1ba7f5807e1b9dfceb696e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf44d2055034597b5f5068356fc37a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386853c4b986ba5f098c297c940f391078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84b2583e91d126d7f725bb0532d89679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59279b8445dbec9fa361dc9ef7cdfbc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812f004e1a1fd7ad937a62b570d877781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c057b7638d94a28ef0d547bd60e0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87d4c5c6ce6dee0965612bff8eeda383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa44668d8c73c77c4db5956845d58284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d686238221307cbfdb80733d6ac9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ac4ff359bbd59ce0a5d9d1e533c9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8f8e7a6e5759155f2c3b52ec62f7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05858b6291726822f10db5b6365369a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f95f5ea3e8e14ec72bb0a43e3ec18089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d3354ee490414c1b46a092db0b1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0d73ed90261f7147f768df19224d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9ede4b2b86a9c35646265afd1ac8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9e9ce4b3a57cc5c06d817a10626c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4908d2c2e5b984f4aae8fc27cddf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564540de0e7a021ad4714dc52507147f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed8f3889b5eb51fd92c8ab454d167696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550d2ae764e7de5773f5aab7b2e690d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fabce0c9accc216facdebfe89fcea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981610ca0e91be57cb934f10c1e32c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171f1106daab771678f5bbe2361daa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5d88fa11ddf700770631da7dcefcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a4d9917ddd57e990a4693f286bb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3747947f1e8a2b1c2e536f5caefa15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6ad0d1a4f3311bd57f4e4d20ce33c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be8442438c0eb2a7bc42775ec72d4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a25a9c9532b4d0f711dcfc15b0e30e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e60d1f68c0a12573bff2534a65cb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cb6967421f14d36ba711dbb8cf1ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162fb6238f353c92a7bc64c4682bd55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777dac5c1030772009f3c057abaaa78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2f5a8587af6e111d45a65f8fd3aaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e66502b179f4be8873b8d7c63838e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20992d7663efda884e4df57291f051113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1429c41801ea5235f1b5468ab23871f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860d541d0174164b5e61efd26a416f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af7e7f7aa9cf71d2e24b3b702cabcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ee63499d8ffd0c932b2cccb4ca91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0a89b7417f19806c7fa9988e408d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdebce2e6bc05983722c9e7efae314c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2303899d127f6460744881398928d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08ce47a06b624f16c5f3513fa669c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de75a020bc3f7312f10b6c40fabf907122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958567abf09305e0b5b1b39b8030b7f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eed7f256d971a37fa0269e2f2027ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cfb1692450383f3d87d3092a7d7a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa6edaa42862903dc7bfb1d214cce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba5d71532a2a746740bb79e915632a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de044974e8e995f48cf110880dddf8cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10649f8d788d45bf84f0880c9bbd8dd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6621f7d64dae61e576248e5787094130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc0d5d32eb4c88ab439e6e300c812f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc4065b90fa4e5a0d65157e709b73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd33ab1b943f33366efdc4a5261186133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49a2158b5215d64d5fa13e7cd36a0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23de85adaf532aafb901ab614979f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6872d68994c728fd4a116afd1410c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5b108dcde18e17418ca4dd9ba0c1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c487b629b2553a83734df841eedfc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dec8b41053d36fe958104e115658a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e79ad22ae1e8659a85cde28353d142140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8630a691373ea9015235c018c2325141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64322d1c463f0290cfcb258c9e05fe4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6dd0a4180aaae8a8b9fb4aa11c44f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014af0c97b22c90e82247d02f29b919144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eb7e4e2fc4221c9b30b20e74e2f41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac46f7e079ba0f5278c122f2935ca3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e84a984d76add1f80ae200c693b05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7386f93669c07d6ae4f80d724d159f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2805dd11e67849d22e64936cf682d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ea6ea0feeb212e5718b0b2ebbf583150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad707832d052d0c1d3e194c5c4b3214151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b1364b7a6e853aa50c8f33efabd24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812a687e13255dcbe4861654566d467153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4be7b1a8896f2fc985485695602f36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617be960a58d6ddb5ac565af1a7829d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d57be42f3ea269bbcd6137fb2da26e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cbe20b8fc3487c6d03eaf1fb37462157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787e6fc99dc84c4ee6b46184985195f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec10ef372e25bc8916655c27d94924159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108be492c35ad4b24a8852589f293d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec767c85c46eb1ada11899330b9848161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3674feb2f2aebfc120de2cb068adc8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc2680a11c62bb95cf687ebc91115d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634e5d78063d284667a64871b963b38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8c3d247044e30be61ec0d238ab571165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eef123f8124ac1c4a77d3c4f8ed26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4c41adbd0a55b603034b05bb1fcb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264db1a67945ed8f1f0cb58c55756e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc6aecb7f490ffa433b228644cc70a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9df9995d1d10875b7d1e86ea083ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffa13c595ad45569512c5eb07e84e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36758af0fc3ac017c1bdecf8b5102a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d604ca0aae5741ad04836f8d9d50dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103ff1a9c91dc0a1b4594f8c7192802174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b9f089b779a408c6da8d039a139ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da0fc5d87b4f669d6670baed28d642176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81726b54425aa759ecb804a919fd80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14176eab58f7346de553b261dbcff20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cd1aacdd8aeff48f37fc72702eb1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27afebf3a36a5b165cf5efbc2c83b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d22bf358fa07639f021c8efe9b79a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4acbbc097fbf76fe77ffe69bc92972182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69252ea8686e730f4bf71de61d536f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6ddd699ce58fc39590e8caafb05a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d243fe483bfd34f3bcc10fba03236185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c83a21bd6e7381f016d5a120dbc2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854af54532f01dcbb77bdaa5829b0ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c0f2f0c955fb411ca77022659dc20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ea6f0c18ab5d7fcba62ec5653dd21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab28b011dc6f07f2f03544069475484190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd69bce944ad1420bcedcf34400108a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31d03b2b318b9c5709bec85c44ab72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b2edce53c7b6a805a546d27c4191b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018368ec73e336e900dce388ae92598194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ab3448da07c3420b73eaf3c81bdd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd34f4e83be27a68988a44b86c6133196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a186da3ab7b5bc38a8aa2459074808197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749ad4a06fdc2055eee71c4006e740198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42933df1fcca6ed3756ae2571cb5e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38679ad631c0f03eee0083d560edc6bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35405d202d11edc8c10932ccc2308d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1f6ae91300a4de120ca78cf36eade202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ac2712d5f8cbe16c367d031568344203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d3d278dab4473849370e733994d84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f9bf4023dec5e91cf1808ebed9595205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100f180f3ae7c85d73ea649e44224f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a7820d4b9986a9ed743d4aab21a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3ab3d98fc7ec37b74056e412fce25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd80b3d786c6f6d146d3804a846ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dca5518173be421583445a76bd05c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d87bb60ca0ff6dc6a2285b1c96c2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ac43014a7a54be6dcdf775bd65537212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546cce066b6b2cc36b17db6548e48c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e06e68dc63c66cbf2d6ceb125ef2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc402c819975f39e4ee9e8e04736f54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc457dd020accf9dc7c4843f3cbbf16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a2d992b6cb553e42430622f26dd74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6803b9c3fc3ec19bcd4898ae28881218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358c7dbb2a4c6d13d086f49a973a823219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3200325698fd727539677bbc829994a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd2a7b0448fc1e42da9012c24cc02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46178dd1b3958ea5b61139a3bad015222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594204538b55c28e15cbede553e7deb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47d8ad38b71326559aa805d6afe5c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6ed6bd8d6e3cb8c31ef758095d412225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05657a3079873eec3ef1df5e1b73277d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e34879f6bd4e32fc0caf098c8961227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16907ca2bdbac8638c24bcdddfffaec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bb013a36118d1754a8e594f73afd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0509963b5c800987da94c5d6c306230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ca9387d0e5a8aad496dd12c4741d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace68bea790c340112eaa874db08a54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eb5547fad92635e0fc3602dd06b8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7afa341aa079d520aa4ed774499aaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae2e3d53eef21d913cb10500f6c4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b37938df6228876fc4dd0ca14520e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40a48f88a8aea0339ce8f2852baadf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b274e8ded1500af718ea56369461c6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85cfdd55bdb66a52dcdce8a0f73ef4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19258c09d3915db81c462e28c2acae4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2199f5a8df1a257d859d911ab3657241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa87cfde93104e8a877549656d41ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02471c2d0ecb6ab3512c9866c6b427d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e9744a7df48a28d059920f6a1bddf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc31d10a1b573ed1763525d841e6f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bdcbe510fd2b502d6e55c591b8b01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89998b214386f8c46978208120f9e31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60249f676a5483da43aacebac646fba8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bcd76519280710ad13580c0f3e557249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917df03cbcdb02f69602c00034bdbcd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d23cbb9b329be23a639f07701414e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb14e10bfba5542640a4c37607708252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ba89062b502d9dd07c1d296344ad6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93e7b9c66da9e5603874f7ecefc6ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8394f27f6288bc240b2a8ddc33b5ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9a3746a26c2b9b5f6a1a00cad9aa6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aa8102384ebccd7725dadc247a177257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31bd965800c0fc74c8b57e9aeab806258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08533eb85b66829456faa6344636f9f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3333b583f7be42821b28addd77fe4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea419067f4cc559078c52297acbda3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b48f38d5b444fc0ef72a0694fe8660262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ff35e33def48c0f990fa2392e7191263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e525dfc6279e186d9b86b7ec317d177264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355cd136b9df1f266c5a668d5665977265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6520b4e381efe3c27f8c6f2c5c5dbe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820ef64f42bb37dda053c1fbfb148f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e1fefef45a36c99236410c7b459eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77213158b723fd70f23fa976dfabc87f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a653aab3e2a91f983a1cbd10c9e92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262261e12b90274a52f85a7dd93ec431271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36587f729e47248f081ad345207397272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500b9c2a85a0814205a850590a1e567273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bf3052b6ab44fdba6f3f0b0922bc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914745d6406664eefb0244518fd9d79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d11f92f1b173e8c0844c4b1eccdce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f6fb4f45a1d279e1626e0adf7e6f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8adbf8072db4ea4f9ef45bcac3ad3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ce18d144858b290179e691d746125279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acbd10fc15fad34adaae20b16e5947280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce1a9728d180d5d56e09a162ab5bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab233f1b5c82a79d5e90bec520190f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af4693499f52b5534dce527f6c0fc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99bce0b1f839631ab7d69e2beced8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076beb0fbc2a0966e4466e8f9b62a2da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50a86e4d9712c82466c7ab9e0de20e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd493059ed39b4ac4e41455319b88910287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbac21e893d8d0eb7dd66e547a13c19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d3d62dce50f8fb03c9ac6f2deb84b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfb92f1d1f76149839e6142dd7b3a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221c5a7eb8ef43f67ba5090f1a939bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d55a9cc1f797728398ce6c805bd1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8716c47722e75b6e42fce86083742293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e20c007fbe7e5e662ce668d3b517d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa350a830dd3c3765aa5a970dbd82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136623b558b0c015108866de09a8c4cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a327a3b2c6c381941dbd7d6c6ccbff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ea4f9290f7f03bdcdd6a1b028c58d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e0a5f48ca52393a89c9e3b45ce49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f6f817acf0af732c29abc104c6116300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436af088c923aa4b177a3125472cab0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77695324287c4a57d53b9689ab35e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73371578146c88450a37b100a355e742303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e67c68ca5f57e53fb813a2b1dbda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8b0b3294c77eb98c31e4134c982f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57943248c2bea868109c1a13b3cb092306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce56795647b168e4a465538b2746cb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa256dc128f97120033a9d8411b4fd9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70a848158db5f20f0a0ed0a9bb4fcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128729f946423f9cdb79e8fe3d2c4c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b94d99774e7bdc511f876aeca853d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff345634a57ae6f642150338701613b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6734f4d176262e4109ac149b25e57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fc48f68a526ccfbdfef970a7ba955314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bd1ab58d6dbf12eb7568036e9347f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27020fb3597d732421c7f202f5bb8b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3b1bc30e18c3081c5243840ecfcf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d15a646ebbf569e70641a2603ece318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7b1f88a22bd663f6fd106fb261596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49520895d2820f573e0797cc0e732c71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f1023cfd0804af99b29bbce99f10f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd59cd7ecf66b424244c62ac004ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7c125f5c3abfdd73a4eeed2a28c41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad212a479b81485d5489e3675ec53a85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898612591668bc8a68064b56bc81b1c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f36cf9141b1bb9ea6192c1a4c4f0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4211ba98b135fa0848278271d8107327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b08c2a99df1fdd5bcd23797f8d2fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1172273bd0806fd8dbd0e6c6a6349bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f2ce1785076901db429eea6357e1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e3a4fc8509c46191f95371c822b38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e51589c4fbb7ebecc8bb6c7ccbf1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb7a3bfa7b4e749cafa3668564c2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09366d8eb42213c20830399e4eb1620a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585d9d59673a9e9a742ab00b92aa4f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a439d268d180942f53839de88a0f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fee938be7f9959516561dd4511261337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36492d83d4a9cd4709a79503cdff9cf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16aeae575d1d349153c3a57a03a5cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb504a6950341791bba4db562db2d3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa3892706dd31501a6edcb4c431fb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0e0487edc6157d992b9f9294a57b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca2f24fcb3c88ad100e31b33b293aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12902f1f6c5e04bbbd2a2802f621056344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09854058bf67bbe78ae544969c852d3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86732a5808f41655d16f355444a265346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f9554a28094d3908ded9b51577373347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721df103ab805e497159019c20a6807b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888e83a42253a540c44aea1323aa803349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f924876398404dfbff3334523d3ca36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6f73cc4b65b3610b656f92ac874b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ca0db1cb2707c567289aafe3b98b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2dee85176fd4c20047a77567e5bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8fe94fb631bc4e1de49d18c6e0a28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c69a05c96e2122dbd5d200ff818a68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4f547075c96984e0e9c0d965a26f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe55d44a3e61acf3c9e761eb79ea3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df099e61dc7e7765fc62bae2d2ae9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0564cc4e00f8071260ceacf1ef7be6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472604101e9c74efb3c0df98d94c0234360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357996cf4d92f2f4dadb4a5831027f77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d4064d3eb1d8f7c0ba94201b0589e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad848153c4213117be8ac9db04debcad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ca4d8efd25526fd2ba1b6e47761eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63900f6a8b6cd55dbebf99816764fa7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc137123a388789037ced4f763ce03b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea555c609b532a88e0d28a3939f8d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41126d22bd723804640603bb8ac1b8cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f538be59401fb9912a0a62beea05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884cf86d591e582fadd79831fd4d0d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0714359aea5012cd1ca349a2c9b31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f055b19f340b2d54b4aab8364ddd0c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3c860c83eb171dc9bcc45ef700b3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac84dc15f146e0beaa0e32ba3656289374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d90c79a3e2775258662786b8648b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b28c2f23a4f9cc58dcdf91c8215fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e968a7705b2449e1132b502e4842e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49367eb3b8b44183bea622a055d72169378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be7e63d0fe054c4a6df00bbfcb96b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6add56daae41487d94a87c3733d5bbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671ac5dde6800c8762551f56589a13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981acf51bfebb5ca8ff76fdcc1230b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bcc98c16c74c9ba95e01d4eb8e518383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e9b6f724498abb4d67b76746386c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959064dc68fd587d5a475424b4502ec6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d29ae0559249391861e0ad468af472386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008875710e21bc1300180cedbffc02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2741b1aef8ec1def372d2e513a4ce57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed02f3f4029abb0b3327cb29c5e5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75619f657ccf9c9b4bc3fc197c713991390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4981ec2019189621a8757c328f74a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9db34be90b2fbcc75421c9549a842392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f72f0661fe3731d417a9732d9644a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb5fc99ff0c88b1bbbe22609b1f252394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f137b005bc6281effd085f4236f59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab67d08077524fe5c389203680811e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16de7eef91ebb2ca8af320b7694d302397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2c141d35312727a7b2f95ba61a051398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235788d684744aca72650109c18ede8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf67aae9716e2b1cd4dbd1744cee6cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74528ccd943e9b8d86bcbe4d011def401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bbba9ba107a2b342cf58b53021955402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7027bc1c0a70fc0778ef704cca32ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d571e2fe900668cb0c30028a90ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae628c0ccceba7d6ff9f01bec3514bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b049c4012c79d0a88cd1977cd291c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfda7f589e1dbbe8beb0a812639ee5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2c0546e7a2de6ad507bd2cf4f3072408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e2d973b0f996324336db0403ff49a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fadd7cf884b83434ca542c1c90d75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14afbe694f4f19cbc92842dbb4199ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6eab812c09a9b334f942f5536ea88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19b6517f495f197fb8c5ebd5f92b0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bdb8f86b2bc03beeabdea301c1077414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a340d1d697aae12a801eb3e3936b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3d5956077dfa67aab8447c792c1b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5b6b4349d34f0de4b6194e1597c03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731eb218562719bc53267fa9fb80223418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17151897eda7256107e691b28de81e49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbce06bb28506b6c7e3ab1f9224a14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b72d9dc6826aefd371531ad7c57ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a2a6d28542bfb50fe2c518221da4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df9ba9306c364f0169b79f15de56e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bb0c918909fc968b09d01ceb72631424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420598d068b858da5d6ad9eb170e5592425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0b2799ce78759e553f48e2fde158b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81282ea5c34e0491e073a81588caaed4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122cbd2a2d540b253021fbc49fbee27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123eb27f8a7628dca5f246043906a03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b607406fcca626e0f230dd2d2cf04f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc2c71958bbdd2d1d9424db044fd0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d70b132bc42723bfe6db25b7a10e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6f0fd54bbd7885cf0f32250b290f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e69f454724da724f06fa1f6a0eedd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ed101561ef8e3b4e2fef97f5e1042435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a42be67ffecf89467eecb1ceb7407436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9517f19ea38c79302cf8d83a3dce7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dc6b10ac57770646b119f1eb8ae98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc7b103a6f75f10dc998ac1b4e2e30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543be028ebcaa74e03265de0f0c1841a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1cbbb1bc43d0988c27ecd89c3f56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17e49d00c5fba362d7866cabe3f600442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ecc053185fb1d1fef0e9415cb49d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405cebd5f2693b681819fa0183eaee2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6132706647d4c32d7e109fbf76716b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911beb5f5572f9831136654d7f4c1be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e3cb586102abbc64ba7fc247e1637447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1eecc58c4218b54cecdf52aabab5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e25f5e0df0cdccf19c609169820cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a781dbb2b68d8583681877911e769e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28ab767e4d3fdd87e2d9a61ca0fb69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc86e42272b037eb705d8d9224b15b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeddf7a14a265635b5dd1f25bc172c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f679cc093f805dcd3c2358e90079a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2a0d85970e080b38dfc6c94321243455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffd9cdf10986ad22854c4f48316d55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb63748925065a47c6a54a0907907457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73167b04326d73a36172aed45186fcc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc99d256976e6c3b171d7626fca966f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50dbb0175b143a6cc420d5bc05d2e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c600371ff4da7e9b31cc5b735bf0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072f0937575b6d9f12d81ba60f4351c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf956881d7ab1da430f622067d1c929463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267f42d6d932069473206bb9ee0825f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb742b267b1ef8a6d93b9b7239f07073465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d886a6745c241ba02b29b35a4353466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e8e8c96c322cf9dbd412ce290c700467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e84ed414c3b5a11f40806cef3f6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b1c4e4aee3b438ed4318f2ed7c0d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8708cdac39b7e0d7b46f4dca8bbd84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda5e5f3a077cdbead8b2179c778cd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbf81bedb7cbdd4e459a264fc9cb18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4270d4cbea83eeff35018491eae211473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd0fe4d6eff081fa2d21e26c67e159474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e1e76bd443b37f4eb0fa5d967c7cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deab9e57ae37330d55daa65e27773e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a66b388236b4f3777deb77d8f6b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b1d2a34a7a41abfdbbffe1391c143478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1d82c52a9db232369a86439ab701d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469ab35b5160f6ba9cb7c720b1fc359480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f663db5b281744ef80d49b6f94d39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c63423407ea85d481262fc43609d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0e5b5f0c9aee706628142b6a68b71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3781885c11302718119f66123f867484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9ffbce3d4785259a282b1aaf624e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107dbc2d6e45d9272fb1e2d0ea7eb5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f85e52b9ea7cf076281be1ae21aa1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a386fa4ee4aef782d99c7d887912e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e787e8a03d4ba4331e11356be17862489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b68c9122fffd79e0f945527858f05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bacc1339c8973d3ef007724ef5e2fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edad84cea9ba16bcbcea1cad4d200a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104a92d783da068468bb99d8ba7cb42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63c0266e077a5117b17da95ccc9546494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d0f9b1b6e7001ecc3227badfbe6a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b3cdcb620cc252f08a387f79b8e1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a7171762e8c61fa462e10f4ab7230497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287213db86a654969b63fe4e2f85609498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180de6072d01a5236e7e46da368c7f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38160f23aa0d7a903deb2636eeb0c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0db93b91f6872dd9f737dec9e6c84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b1384f0dffcee0c0b6bc5145ed661502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d0a9802d5dc7aafba7b56849978de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b66ac675f85ea3cf248ae245a0e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efe22c19e8e3b0f88f8a040bdefc10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24956ae22bf9b9fe377a0b8b381a7cd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253ab7f5b7e15c1ab0a0f7f3a3058de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c20003dcb1f234886d5ff3433b7d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a7ee39ed3b2624459987fd2e42c6d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fd531a3afc3f834ec7182937e3bc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bc35b6022c19b03a81ae1c337b1e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3894080d0505cbb41ed2b5c6b3eed9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac7f3ee4a71c32549554d0a8299a99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71575c9fdb1affd5c0f24f53731e92be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76ddcbbd766b3d4014080b38104bc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acd47f2c2b65e8342359b3cd43e1a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234588514148bd0a4d9a18265d8e2b61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d52880346028a144ddfb307d4e07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a86e87ecf7edd2965b55b7a476c36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0424ab699416cef01443f77add458f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1307f1977b483465401bf7be890fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d25ef00525cab8f7eb37ce9496206522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eae6ef151818f472c19252161bb47b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a294c5293a93c3f971578c6d9b48f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5902f207fe9aa429bd98975ad9e9392525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56120cf1d7a3bc2f49eab4daf1aa3ace526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0096fa44120a93783d5e4938cc8e65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ab67a1b59df646c8e6e9f9b91f697528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bccc53922f971668674fdbcdc87d72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45232cde059e4228084b0c9bf3fd325530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddacbc913446b5ad217f364c0f79db4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747345be7e37dd995adb70062174c758532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56479ebae0743178413426cd382b42e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdbe88b41dac85aae28e64072dc539534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6467dce15f311a133d47d7154579c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a7e8f4af893307963e175b0528b8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f6905579d10a01c5e036e28bcc1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c648601f0d5e51bee1e9f687cff11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147e1b87ce1c5b31b42e875fb479055539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1b6554c04d6d0daaf42cd136276b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2767f38ff8a7adeb6e6f8556f62df9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674ff58a6f8af5e45b9565079dcd441542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e4e6114f03ef8ef886e5b5db8e4ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781dff5faf48881ed1dd52d9a6782ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e7e81a4bb19e5c840cb349bf2f22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6e9cbc514a1c73c711678075e1e7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a7f5999bb0f1324032bf12e55573b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e242f9eb3ab0dc181fc04db20e79c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8487e55eb5c9a42dd676061ed794c3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aa2e46d2f82345a35cf743b587315550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca0eb5632d2d6204456bfa4bc1614f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7d72c20e0347b15ae7d72308d79ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047796cbb01e1952cc5a85e8bfaddfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4466b29b6480fa381324b015f0540554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff87f8a8670ea35c9a9ec2ec4f00f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f748aad54560340fa104b34e82730c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79ec3e85a1be189ca50d55cf00653f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0abfb9808dc4f7448719c256783eef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62beb3d126442c59767102933e8dc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fc1d5bc0a45591e20fc93ec4651af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f3d0b227f249621bb761e0929e83b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db6fd9ea5141228323cb2522e92561562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b377aa23bb6623176457747fa63c677563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051bc289d6178a4c8638d4ecf66a132564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1e628950ba8bc3cafda7eb508adfe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af025d7bc1c5ec9961577163e3856085566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e547f610332911e17f0b2f8e178dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f464f57e9bf7f9c9d45b39b610ea9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6e20d55a80c47f18ff9b7ce548eb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff99f7f8eb85365a0b82e46f25e3689570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38eea2cc3a9a4a5d9fb141b7b978ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400badb450bc564ba8b6eefe17369be1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935abe1ff47adbff62db12f31d6155573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a30a31623d81b8636d3a553f12586574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ebf698bd9a15c7c149e8889d5f7e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714ae93104d71ca08be5583f0227c12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd7a05d3626c891fa610e6c0ae0661577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c6ceb6e63e9bdef31eaf81ab8d89b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602941a2edde3253a6f151d0ea49508d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd17f737b8cb3cb6875ca929244e9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917ad7f07e2d5400fcb05e425319ef0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dd6bd6507cb469f5a05cec0397b20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e5e0625f204f46b895c39baab62d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569ba6dfb8301ff80338d07738c5f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384cf90d705411a656f1d1e36bb9464585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdd4612f48adcdda4c1d0358a7f4a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6098bad8a5053fcfcee2145024f92f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c39d9bb0bbd6f8d565b320e8d9b224588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904187182e4f729f14c1abc4925621a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b835c6f5c43333f2b7fef634edf87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddecbee1adcbe1e7d7084b1b41013b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea6efdb51ccbd267afa7949147e713592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee1261eadf95af72589b786597ed50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eb236c2a8e06bec318efb9aafa683594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed3f8f368a1c79a5fe14eeb64e64b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57839a9d3a1b12f2b8510367c2031e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563fd108ced03f56dba591bec6ef784597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354df97812a05d94a76e190509dd2c8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1e5d4e2dc00cf7482320af5222c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa69df26e0c3a49b783298a6aa5394600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba829dd24fe38484f1858e48c202004e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5081c9bac248c9b5a52632f71a907602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd495f30a85fe491cbe61411aab2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05cdda6511cf7632339f46fafafec1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc569447c33a015dbe9b1531693e5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0f54bf9c7e655a9cca469f185faa7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85f6f7bfad7d2b5579cef3b3fac734607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac7b6ac9392d2919bdcd15a511c9a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03aef70250e3a18fc697ded07d8afb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c76a84b92ba3781ade213d3f3cb85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab36a680f4e705882429c483c33a76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e1698450aa6c62bad409ad7ed476f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23986c3f4f8eae69b37bd85de5cdd465613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabde28adc68c81741e82aa000ea94a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfa2bf31cf9eeacb4ed2585ca1000a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0477977c5c55cbbbb3311bc0bbaf671616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5c01e9a43712d644a5ed3e8bb8597617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4db29d6bed7cb4c6d854e8c9ad2946618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9949bf00ff0aa9e5dc0b49cd53f6e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee740bfe01f0a6a44a74756f2d8f1a02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad093af3585486f1f6e1605118d305621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3fab91155de002d3f25a7c1130817622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ff90d27da13b13d1473e72b95b73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b59622925057f21e629d407ac1b4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fb886ebb9f5e58625fbdcd58dd51d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d8a35d64a31efd2cefa7d9afcb346626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c1b3a89637e3d9552754ebfee6e00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59468bf9b952e555d2d6a3c44aad6fa0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a6acdfb73a318970976133e9fdd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d215cd27c624cd35e4b602343fda17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065ea86b8f55cc550479c4926baf04f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067c13ed11347849ce14ee1f9afc125632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dad37ec0f446781e2a042ac6162a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc67ebafcf8c668818678839ebcc578634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9414397bbd70e05304a49c1f92072b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e69d30251f342c3ff76119230dda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db316ed202c1618e6dca2a12e13d56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395e4c6988429fac05092e1bfdaede9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcbbef99e765516e29fedb52d84d6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68909eb20fe10fba4499878ef5b9410e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241a58a0275c9428f2be289e80863c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a7a55b671bdecd74de3ee062af7fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba7b4968602a0679114774351be258643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbb3b019a1a921681e9d4059e8a238644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0caeca40150e5c3e107e46fc926006645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590de6ea2bfa5c61e1691a178a3c84d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539090752a403a17ed2e09664821a24b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ebe9d8a88ff959a7ea534d675b82e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbbf58187c9d1d2a923748e06212e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6bf4a01d80981edc0af344867d028650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d03bfa3966ffb20a0b09e9cecdd4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615c2f6c26e58ffe15f85dd3ff92e31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eec3bb92ea268a14364685e9b05546653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d190843acebe13eff48ad9a1125d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f509e29e98da9b0a85b67147a6454b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabcf48d279f3689db727b96fadf023656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ced33229827049c2f9d9ee8bd3bb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ebe72ef5f1b3efa4371bbf4a1e09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795ede273288b0b931e1fe7059edc41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435702035514b1f7d954ba96efaf39b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2737690c13ae9573f4336f641846c99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816b0b5874f4994d2daf76c81a02d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80055f7e5807243fd5b1021cda0775663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ca8217ca4a9ff0dd3365ae4de8276664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4373f2faa8ad8248a179498d7be6a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d9373aa83fb24be41684313bec476666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e42af80f7f181e6a3bfdc00f736977667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa06fcda5c64edc156f89e01fea7df6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c7b5a9b258053727468c7057d7429669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150133682c22e6157371810b3dfabdfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f9ad0b8c4c88fb5ec539827e64a4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8d1397c94ee6ae4e8378946db0510672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85062c0560a13d85f4348fd3bfa03afb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87ce7ba7aa238c04ffed8f44b3d38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699227c8b5014ba46adad2670ba424a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb98011400b019490bf4e6e1b541e6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e214b30f80c95d4fed11d0597d9d81e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc550cdbb5534e2adcbedbcba3f30249678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f0b2cbffdca6824c8065c014697f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86231d34ed24d07574c166235cbb1060680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b67dc15405089ec16815eb618facae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53106b30434b863e28e129882d269bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea35e54111e2e6351e57d6fe73df33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f52f76d62607b432112345cecbf5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba06a1ce2c1b10bee3d66767a5e4c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d625a2b1a3a00b0e8666c3a8e0c50f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab053012db0d545f3de435c73b61a30e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c861c589d6f29f54b8c56bd26dcedd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0853686c4caaeb404c27391e1afa6a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f166c7b6924215e1991bbf10fa0f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350878b1a0bfae586f97c1060cea715691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06775739c6652f00664ab06f78685641692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc995653922e1d7398c5ca032c59db05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcf38e5a22fa84e9df225b1a608042694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e64c3da4aff3373deb411c231cafd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe426fb7cd4c29e8d716afea1d1cc17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c353f3607cdd9a77a7e8f38bae8e7ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f514b25c9aaf2931dfb01f8b48064b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105d022f2cc89c50df37bbe93e6b91a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2db0166af279b759cd8feceedab88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ca2d6fd5b640e34309d5d33b00e4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef9e32116167ca5cf3ed22590bd8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472a826ccb9d7e01ffc13bb2230f9a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1b65428ec12172179473d857b25f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc838dc976b6a87246f4917a43fbc00f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8295925b0586c9227df52da712513706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08426bfce8e7df0ff3f86ad23d15af38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaee6e18e826b34ef1dc792f1bf1ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aceb5ddadfbf3701fe73ad39bdd145709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd71732c07f38130587246b317ba347710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b42e9fbfa236d9e54b3a7d4d0d3ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa011c4d7ff151d1d8c9b1d0cdeca6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fdb3322a878a8318194051625304b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1f0bf73142c7c40a4f040078e1f1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2caf09e36f6036cdccd30f0443ad08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25a35c83419738978f00d331922c33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8021180bea9bdb73e52058c1480a517717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996b12f4b2c355649cfb5022ed5ea9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea17bb7876234efaa45ac15efc84ea1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0fa77dc3c07ab9fe829fc4c926406720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3badcc1c8e6bb0152a78d91c0d22be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbeb9edc24814be21ed97ed3c11335722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ca414bd13d0016d2b99e4a088319e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3e0ac20ff86b45cd628391d44e27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2871be8e63ef1b3a5a9620ed01b23a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865639bd64e97a9733a7694c8b3b89ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e411088450097549b5ad384ee15b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e6a367b639c65b27e057923cd0aa0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259391c73cc3d8f6a69be256828a396729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db37062afb37b754f95ace1a8ff382730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f16b80cb9682373155426671af95f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dffc4f6441b588fb7d158eef4a0c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a46c754121fd33c347f7b72a72f449733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aee909f30a30f48b017bf18a71f08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b55c63003a0cae25aa647a62f35d0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b1d82163376051a291ddbde4f496736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1ea10bacaa35d1868bec9df735c34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff0fd2fd1341bee9c02e1243d9dc36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf86fc3e0ec9c462c110ffe8bd1fadf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80efbd027b0d16ce4897cb9e584e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693239bb7b3c92cd7de7b454f17435a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf249e777327d03c3e8175051af0be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82124c8055970b276ad1de8ed3fbffab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3998a521ffc3767d08d740778850e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f18f5825ebabdb75b9f232feff9fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6eeb3fe463442d09941ef422701ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6724264d01e03d3e3dd26cc17d7c3e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd2a43b57991a1c4315dfcf268dce5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb574268fb6d05873dd1fbc17329e12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2e05534fe27264c72a81487c12655750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65fc112011ce22ebabccb484153f5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf35037961a57ed68eb18857ff6c6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a45cd0cb633f4fea20357f6b7231753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee97630a50043eab3fed6b473329116754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225260e43439a03519c42a3abc8db78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d6e0436ecfb6c30f3622359cccb6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c2e42a728576579e8e03a09d05c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5611ff18bb4d54700f2adc6d26420758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf57370d30fc00a525e1f1767e5d2d4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b187aaeda4f19720e1ef5a522af1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c08efed47612f26c289b0c3ec09a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c28a0c6a3ac340c177be8751b26db762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeeae57ea72902fd0c90d8a3ed4562763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e95297adcb5f15abaf4001bce3e23764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f5ff9f4352fe670a0f5998a3d0241765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e6f2fa1cb427bf5dadaad1a257219766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05d760f172a73236258b7e434af4d6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>