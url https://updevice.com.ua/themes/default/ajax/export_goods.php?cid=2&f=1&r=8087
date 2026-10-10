--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87bfec2759c8aad83ac393a08407cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072be021bcc32bb7158e882b37402bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b81eda5a231ba97113dec12f929e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e03febf8fdd1e4bdf234b45bb405b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e14ef361fc7dc9dd63b530daf460c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14fdda8f647a4ccc20b19d370e80886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eaa4e6f00e35753920a73c5d8ec597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3650b35906213bf6090f237d0d870b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3a5b515f52be401485bc21cd1605a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d76ea55a382aefae6cdf88e53a84d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77aa72cb5213f8d932a05a9aa7477211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c098a6e174321e5595b14846d122412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63d975fc01034b53058bb25091d5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9416446a87938b41d981e82cfdef214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0f2ffd2dba9d3dd5a6d7b60dc1dc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e95742d96c89851568f7e90aee769616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739d54674c2d04d33dfdf5fa11e4ea417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346be2ebd53a882045536d865687ce0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b592a10d374dada2f630dd1439cfa5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75268414538e47283e2cf945160ad9b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717cd23b86879e66fa7e7e2add76bb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19802e191379848203a46c777827d19322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d62cd928b62038c90351a59c9ec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35c1db2d15c8a5ed946efee32f639f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855f183c868c0971011991f4912378025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277505a1f13ada1f3c25e2f33e54683726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838a85bbbd1594e748000660a197ea327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a617b5ed3b77d9daa514ba84c6bbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f8bf1dc999e80fb5ca7543c21d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5b4d2ef4f123fd3b9e83a11cbca430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513de3c34bea09af3055e24814e320a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e69f1c2795950403fc5ceea4bf30332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac901acb6b4d556c8c8372cba2fc5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee5b28248b106af8a49ecce84e5e5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa91f46949ed065e3c61dbfc5440c4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0239a5302b43055b7e29a64a882f3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e159e341cfcf70db3d81d0118379e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9956594ad98188f76b4fe6c0bf5908038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2353919a9d7798e7c6953bfddf771f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb1cef9a4d520ce829e7ecf895af740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c434b3c3b361dfd1724567d9e80d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb4e5fcfe6b17e824594d6c97c394142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf419aa8d9ce4e0f132b4be1a98d2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21666ebca9462992ddd2d7f3bf42d01344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2478399421f03f9663ecd4ff887bb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc1bf7f17070c43495f86b69753d5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1aabfc99bb49d1ba8c8304362b85047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf43b3e8a188a56fd3d5950c5ad0c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fffde327b52190c2d9cdfaf908fd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509525326b18328c7e769b22d260928a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce6e001e2c0b9cfce4033c46ac887151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe28d5b932b02a4ebcc794456e835b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248983aa2d5b246cc410b6b4aed636953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ebdbaa29673f521347d985147129154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c020d115316e1602cbc32bc14b95bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fc67e426b7a89d6e3ae631b9f0e5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b06e433d408da0dac2096e237578757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fb7377420f1de31f1b0c4476574cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b300988091ae512e61db3340860759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a15cc0beb43bf1625a02c8dd8905aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eac22df0c919876dcda9923023ac3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157de4e4438d1f8a1336471bd7113c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f700f3b1306dd34a047a6c1ea6b1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7816e3ac7390a9f95be523236ed1a0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cacd13c5cafd60dfd63453341c16665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e433eb807eb31c163711a4f76d209466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dfb2536fab3f0c4c2bde7d928c14167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ea854c82010282152ad12d16665568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c74801cfda420ee62f4a61d601a0da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39680e1a8d6884749300eb4537476470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4f0ac5e4feb093668db772cb249a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77844c7147bcaf77630f3f32ac2e344572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daecb4a93535229ac6957dbb29da2ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64928f10247ceae0b4080f69804518d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dcd9739b52db254b737293ec25cef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bd995c4131c61811259eca7e6225a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47300238baa8e307e4788c83575d53ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47944e15028c52e9bda7273621946a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44800bea928ae2316a8f65e036d30d9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec14fb9b3563db11c4a6f39590158a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4af53946aacf3e13f20ca0f719525081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a6a1fcfb482ba10b3ed73586ec99f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a663817ad2403d192c23979f6d727a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09792aece5631c58ce42c36542ce7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc7574a04b390447e88c47d8f573a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca2577ad1a51b961714e2e814e56986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583eeca686f9a384ac6f2aa6475e05e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80057e0d21e2a6770dc6fd67e349ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773a4934614b03e1980c64a1e21441489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbdcf1e5ac28aae048c0b4f58173ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46a4a0b1ac1264909690f08986c9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a4b02ae6359c30ad6e5651bae92792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee80a4662bd02c7bf627a8600f3cfe793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2701d3b39cb909158f847ab5ec9e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d5b4a09f2ee946e9b6a65852f607095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be0ae51bac4ebeeb225dccd87670d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da4733f4d65b57d35bf1d88a4d934d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e12df945f80c7acb32b9fec6b2956798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d9ae258c0d7fa82216f6a3ed3d49499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc660fa9e2054f5da3639a8844d87815100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537cc1fb7e3351e66852d1a30d43bac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca43200737735c24027eb659b2a7181102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58e177f7c38ec8240b98074d741b04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672dc1844ca5bc33b760da4af638611104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30a1d051b3c7a4fd1bce809e86238e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855b88a9264efadd4f08070502dbcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a1ed4fad0f415d330e969700cc977107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac05ca779768b792ae550350fccbba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561918076aee404553b535b1c5226d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b92779c5287af4b66b5f0d6438b55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597ad3b2cbf25cba8a306371cc5f12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4d96f700e676f8813bdd5832ca4c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118b1cac027af730a23cfdbb6490309113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee664099d2458555b14ba72b2534c0ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb62e970a6839fd930b8db2a11d400115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85756226a84bb7ffb24f2a206b385a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208221c6472058a3a1b4261a9c75e90a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9ee8bf1b3fe2132c6f984928924e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99af6029868a6436cba040fcca1dcea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71cfab5c1c1df268e1fc8a73601fd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdd4d9650b1f621dacd4b46fa531c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c1627bbde1d5a38b9f800211d6e3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903173a58ca51ea44afdf9caa3114b72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02778a49568c048ed70950a2b16cf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c02c82b612f6878f8c6b28262f33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d1b329d305e83d7ddc04ddadc96f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e433ba2d00b27847554c88554531f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f54718ba95ab2c449b4570351b325128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820fd81d89fd1ce35286bad24bb6caf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78e7e2d24f78fb48fd3aba408e21a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076219648c9c8c9fe521f99f96dd36dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898d690f183b5539729e3a4875d03bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c597345a91519f77cc26253bcc5efe9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8813cdd9ee51f51aa9038a74818e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f061b40a3f92c1cf656db81b9df1bc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489fd099146e267e5ab8b39ee73469136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c427ac69289622d2ef9a170926de8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359013ababe2e4ec0c681ccc84d7b46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fe59c982d0d530f6462acd0dca342139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927520f8ebc73381392b4b0527b164140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7d9855e5d2a85f9c85802d9631029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c5e77292b2e11f497d1b60073ba4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16fd48cfc0147ee71e3b42352f8b44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2f9afec453f2520c32e543bb155c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ef19b5a2f84e41b3cb46592be428145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2eafee33943685c1de391d9df032f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf63286a7f526c2aedcaef7aaea5fe4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8202dbceeacb4d0a7bd142e594f8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dbbe627d8aa5ff9ba291e139e5903149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d197329cf30d2fa096eaded0b6357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855abe43c4d40f177dbc573dfa994a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb1354d5c8aa5374a18ef3f9dacdc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb67a3fa8826edc39c1b0a99b5efe3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588cb292b8a703b78f63bbeb8554df5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882379f807b808e6817fe22aa7bfc880155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47056fb14e99fa06b788b5be1d46b6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcf32b4681ba849158dbdd19879b52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daca9a737f992155081014b31393a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b22fc905c9b4a6c55723a0921fc5a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0081c1d849a609d8ac423c93f5899c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec242cf0933b0ae9ce6dcd37725f34a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c20681e12882eac77a37811fa161d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741904cdddd453fa0ea4eaa81ad98b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd61815486ebd4f2e68f54f031b3ca6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef2728597e0aa277c830e6564fa8a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4eba8811cdbe6471ec56d5a4be429166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a12590ced62413b84a209646cee3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e592b3915ed241f1ad50f48d013f552168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada08e2052b00d6386f97a48a839f82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9f03420cf9ee54714cc2c9e94c3e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b0ff9454938dc591a83262b1af0a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad296608c317c8d68186c2e3d632b3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3806e0377cebbba10575815e410d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768db04735f5f75f79a42c489c79af86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee37d1557289d4e1f88b5935f82603175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5ea9810945bec11f9f59da6711f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00962a2b56757aec4dbb5bc45c74bb43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df688c5b5127a720055b6119ec39aa07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912968ebca549ce5d867f515a2656a00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdab2f066b366a982748fdd8339b0ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f82c21673caadea02868ae6cb73c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5445c49d595313080d1bf28edd8dd91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320d1e555e0dd03a8de43a3c9ee09b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ff5b1f2e49c2fde5b93df03db74fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef55cbc5a5260c1e6384ff291a69f4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9759183bcb00626a856c98bbe1c9b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5139545d134cb5284434c1e36de30f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c413c9dd3c3b9be94d99aa9201e7e3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475bdf8007bf95becde10216b54eb26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e537ccf57047021b64abd346d5aa26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e134e30631215576ad2d523004c2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09a670a899038bae94f006d4c10e59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035fd613dcc4735773116150cdb0663193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac054d8d39666735a40db2c36f86823194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40006783e27c7dfd46b6f5ca42c5351b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d5846b4864ec6a47e891bedf4a2fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43522e0cec855ff140facbca750e0d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c10c44ce152a0c19e1815f0163471198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa95f6474a9e6f4270c524de46e2c12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56853df2c30f0cf085fef281a72b051200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95160114b9a3599ac9603296c0408b79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58192f57c0ecb412984d712969e91158202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bad11890dd2c4a7d1905ca5aa74338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e5d70eff873e922d2ba3736e1eb9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa848412fd8a2ea5d56f6f0fa73865205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e56f390799474dcbdc3dd1067846f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9f48fca5cb3e29c9eacd06cb256fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678980ee6d639646d93d16b53dbda15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eff849f6d9b78f9979280593b9b1e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b031a31d352e970df9cae6739699ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a9e5eccba6359be9336056b349103211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af97d8af63f8c284e8d1b8573d782212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55a31e0134b01f289557899b5c6ae3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76973e4075e776903f5c1df7c149b56b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a593702106da6cd1a058b51ca806fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1e6e691de2f7b3ce2b6a05fa9cea6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d515f776187cf23189b74cc36943a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e084d4106a1eaf1ff7a0d4e644ea1ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873f7d7ebf223f0edf3706945fe10c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166163e76c7f6f3abe9a6ef6c056e1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55441a4db5d3e77c7e3f6362f9a36b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b4ba414454d765108d35b20aa568c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c629e4a57513cf959a23ffc7838a4d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3dfa438f614d4c7c35bc4b4aba509224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676078c2b197d903b479eb99136bb950225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d06b34e0fd8b567ce9b2187d6483e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7a3a1dcab2be26c9a64a4ea3a3cbb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8948e34c26fcbc83cf5b730b5719f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565164519e7c041db265ff32e5c6bf15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a4bd401fa8e960b4d32c5a237e847230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03cbce4929d0dedde54f9a672ba45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78c7b2361c86ffa6e72a8cd339433e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b449086f84ce30eab893c1b3706c1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c382cfbf7cbdd44213f962148505345234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d508b5baab8fa2cc5f7861d1c0f87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589fbe29a71a59d85351f8e8c5d650e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025f1f1d48739e1330fc4168da7d3c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a582b8f19a0c4633a8721a318d401238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c61e40444fc52eb5c203a01c496c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f7a56b5ba78c4a4260c3b89fbd8eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a877f4a6bb426c7963b907112f3c13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4262b8333c7905a63a8743497beba82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd3efb5dece9e54e72971f556cbeb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60983a08c84024448f523caf4eb51a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd22e7f7ac24ac7ded344c06bac381245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca278c7eadbd9a6fc1e067266bdc47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafd44db632e00bda228ad8848e9563247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa04112cff372651c56eb33c4cd613d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eb0a7eb344ae571df855ccb0f7092249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730abea0731a62335d65c52160d8dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afda2962d1965951eda29d527894ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12499d78c891b0cbe3d5db4319b4d739252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712b5b84b75711ec15b3ec32178ab3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2136e8c1360d1ff667aa177d176a717254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2242835bd35a8052dcd0607babe922255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30514208edd7fbdee9b8d8b53a5b9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964ad25fc12adfd53254d34360bd5a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38831e6e0e6d3531f65e1461fab6dec6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ffe6679ccc5dd58858489f0a29fdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ed39d2b08bc19e44f1e3690551ca1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4aba3f5b49228f8af3cd6c1aba92a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835217fb76e29f6529d3c1b70cbd13d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670449e94c2169dc74332cc924f36139263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff951e834a5ed3a27d3b6bc783f7357264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf64fa0e5bf5a2a207cc2699da1b216265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382f32a099233cf54aa771fda60c57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f50edb1cf87ae6e2ccc7027ea1b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff9e15a27c8653fdeaa143dbc035d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f54148416952d34772d57020876a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33286be0d7e4fece87c9046fa7011f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1735b2434dfc2663dee5ad4dd77e65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780846930e277e7ae8914b9ca642bf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f465b0cef6bd59ad10b42d4bf216d97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc630ab076c33f38b63fa1f7112d6341274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc9ab308300606b85733c705c737fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbd0187fa1926bfe06911fff3bda8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b22e41431ed46d88cab6e66a528a96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777667bf50dcc15437aedafdde68af8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618245a80b86eef14ccd1735a44a1bc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6850dc6dd0ccf44545696dc293da0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21efdb550e2d79aefd16815b12d3e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71564b1bc5bb90a400fbf41ca2baecd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cfb7b392d4dd9875c6477492aa9c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eb301bb46e415f2c54c242808e786284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541b1eae291251f1a66d07f47d8627c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0369c0d82d80da3eda26ed7e63129a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf3157665ddab61a0bd15c7aed9e6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f496425f05d80f40a210c4cfd47f8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e7848be156e56a815e8d95090bae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a4a9405799793bb2e4568b8ab7e47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cb8ad61ad6c8fd8f9454abbeed486291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2e6445eacc5dcf64fe24640139e75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b39c41ad43d56f63f0f5a08ec7f3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9a41366896261e15c5c7f7c99c2b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac2ca4073493eddfb1af4eb3deaae4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a7ee81c8a0ea9d79d5a456c8c66ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53725051b8255ece2a5c0b1873a3c508297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ae2dc53f17118e356d0df64a0f409298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595d7763526fb0bc12ee5e99d317718299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86832a890d07866b18541fb8c0d41fdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e06ea7d923dd71dcc451ff1a74937301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969567acc114b6c34a2bd64d384724b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da508de69878377b79ece2f0ba6a27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f474831d2f03de75d7e3efb6c3723304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6e1540eb3d13fad10e5cd4c5f17e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d44de2352e7d235b4a029832a16d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554776ac90f1d6bc865103bdb6026be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f26aaf6f4586edecf7740d35d516aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd78b508ef43ce99c1dfa0defec145309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28200e243c4d5f4b9ed6fbb0eed75357310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2df2daac7d057c1503680e4fa73d4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8b4e708eb8da97c4e9d24c01c654f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9ce6886781a59bfd3541ac7ef2eef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7ef3f7268be74a49c470d55213ef4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fc799f67c4d7589e2abe4a0c6d3fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedb10006586dc8073eb48f2d81bb96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841912aa74e27f3eb579a7b9ec6236c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b877125c75ca07549f79be01f320318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359e58713a8282e576170992840be1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f2101f0ff93094db07cdd148b9186320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92011b2c3f9a5cf5c45f95af1d3dda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576ea9988385b7efb6148db1596d5c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cd31162b5876566a96f3ab51777bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc124bd25ab432580b3e85e7b19b15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc160c1d984a8e8a08db6da397b9da3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a6eacc7bd565f207f137fffafed25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae0f9dfc0f1372e64a6fa69571e018327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e87c24478ae6d41168d992a3feca3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cf5bce65a5162ac4757aa5ba08fee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036e87b2319ec97819a89829d43a74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf6bf74b05d0fd666fd292212fae72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4208dfa27dc6df5847410cadf06796332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00f3964d2efc8925d2a5365dc3fbed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107acf2f88cb559a5f065556a47f76af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80df56225641645c2bcfd45574883c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85f7563d3cafecfd3b7bc4ffbf9c5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a62ed6f2ed63c0d2a4b05107734cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24029e08fcb85d15ec885def1584036338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada95fb9a39df6cec28a23bd8752e35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf3cecc5c25444c37d3f83bf180cb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca801f8df988ead1917e62ea4e1e7aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90295dd8921bf1e055ac6fb69f20ec03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53420e3892cf11c6fd96b5be59ae2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1a0bd9522c11e51055ceff0cefb50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693048731ec590af01916d7db58f2a9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88123ced869dc096bdce490a1dd855346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483ab50dcbc68b7b5bc0c35d5b3ec3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508fa3070b9c17eff02ff0da03d5660348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7b91d630d16a0bfa9701cc002fa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540e1f32543df9cdd61db6d0402af7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5dd4f68effcd8460bb545cebd63f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6898bfa3d7e006ad044145ec5ae37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7906fe70b0419b79196f4f9806bdc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a56bf02a13d0d56ea58da7de213c6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a17fa9597cd74ac26fbd3ab5129378355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82023ad3268c5b0e5b42918fe19e8c67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bfdebddcbe62621935ea8dfbd9f4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114290953ec6a9609fa269dc81392b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa479fd2da79ed2ddccf7ff9ae637da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e3b0a3335f56bc312918956f572d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1988d4623772ad1c312997f4cc601361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d05dad60c57e525b9d7a849128dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b323df41bd2436188d30e37621155363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96c35c97d5ef1d06d8903f8db02bb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9befeb724bf2c24319732b28651f046365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4375fa78724ddc0d0883d0ee8385d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70105e5a35a772ddc5654cac297873367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4396a46f96d657829fb51ffd693c5ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0982b7f747afed87d92852587b816369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8dc04a15d1bca0dfd4804b290ad38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f233ca8f587b542ee482df67736bee9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1758253e2080a288ecfa6ca39e61f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4151e544df8ea9b9b4af6a0b5cccd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082c5501918f47ccd0733cfbb581415374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78f3ca803dd6f8aa52c2417ba27ee8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0627ab08e4fe6bb244764dc050663a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caea711db96ca37dcadc7c0604452ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630a3f1db640acdf4720d578f11788378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe64e3f11fd8ff822f6a0f42298bba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9d6b1650904bd9727ddbc5b37b7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70004dd6538ac9705ee8cba0a3536f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5779cffa2df8c0836fbaba4d0d31d4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef417437fdd3ae385a4e30f7053af3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dccee155ef69d5d6dcc3bc486139b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2b9650a6bfcb89b67e7091d5b3b2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbd789fa4b27433a95d44006a29367386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7665e165a9cfa67b7098e407138c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422df25c795db6da2c8543bec59c6373388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc0c7af1d16499cba04d59359b0c55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fed189c6bc4d23feac3d6de931dde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94c606a87bfc7c0316215c334dd2ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708af33076585bbe90e17442a683f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472150263176df4f7baff45d7d2b52c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668875411d27be6bef3e42fe532f482e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63cc52989d3dc6c6c09c50199f7581395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881f59b72a171fe7d209534cde3ed67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbf66acb623c7821785ca34a527e75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ccd1570810385b443c207972699ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea4a5be6812818bf44861dd55e77b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e76f89d9f947b7e070df510a9ae9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42787ff50b3df5934d4ed793403e51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f09a3b7e5a0b21c1353d26f240ce5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401fa709ea65a78c5face3a75b0b99e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb93a04d6c3d9139780a5c426da1b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5603f7a2a56c48c43822cb472fc53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad128ec42a01071f663a81c3780f38ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc7dddbe7ab71a150aafbfd71065ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00720868e2b1b960b7434d4c2b7ee45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db019a654489c2ec8148c622551f9ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ac0a6ce65fa388edf9a3d57fa282410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d82ea7d9842681db0dcdc4cb7503f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294c5c2317bb635e54c802dd22edc4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922d778a9b97cc96c7d61c39f32ca9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c4eaa40f31bf34adadaa4029da66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8c18a5743e0834c6950b9b90ac345415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b43b51d2dee040d68034fc561cc95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56498450853ce819a1c9f3a0f53fd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c7eee0fbd93a840e9a5d421151bff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba89bc260d2d0f42474a6129bf2bec3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b1d1fc663ef5ff9ed88d57c9328dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f820200954195ef4201b9fdb5d5a5c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3b81734c7f73bcd782c0cd6dd529c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdfa6f431008c8a89591c59b9b129d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfbe8aa1d549af677e3fabb46d0e67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dee75ce3358374cfe8c631969b250425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb1501f7af199d6380b162bc752ccd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c5651df648a0aac7eece399b302b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbab3d7d57e8604adbe260159d6061428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1bacaba6504e9ba835d5e6a7204f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3c3e970110ed0d48afc55f822b7e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8d56876022c28659c43fb5dd3667b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d8281d735430bdb17cff02b878e9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5aa559f22d0554ce97f9636b9a5f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e8d55790e8df3a50bc12f127065e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e5edace2404b6059ba941c277ab60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd304a90c9a88407e5f69abc9a8eb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af03d70f400fcd617e390d0884d149437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4945a0901f1e792465db86deb2aa0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd450b117673e3484d4eb27c7c966f6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c67f0c6d1c76e7dab8e91ebb656f81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9440b13a04b2766c64bfbef35b45e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9422a4ea586ee99806991fa252f1f75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1527a0d875402e60b03f7d0dba3f9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1b944490f35b8afe29bd1a9cff66d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16161d90fbb72d8677120f0896eda377445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a0f6fcbaf93cd639c34455db152f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3042c2265d3519bde9f7cb8d373156447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74c93ca62290b1afe595617b776f2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaec4cf8ba772e5edafafb4facc608c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2f29d0b8f78e1f07d035f99f27804450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e09ee4d54d864e03969a825e75195451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6758af46b63ec7deacbc4dabd1afc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e56e7127db34a1aabd3ffd3a0dc9c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582838c74b9bf1e11a5bffbc0455cb51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc13412c6be751e1825822d39679c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857f59827df32535a183a24538b3652456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b5310c41dec2e8856d96cf164bc1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f700ae8b15008a69b862264c42c3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5f415d90ca4135bb965838182a2a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40959adde3a8daf83caada85b4159f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e930dfb370f802ff417d9afb182fce9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e2e7783d6f2d5a85a76ca219addf5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009bf9c5036ab1c799b7e5b2c17b7cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e70df71255bcc116dff5b8853d0db1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066cd32161c282db1ac3920fe683272465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a50015330b58f02ed470600056682b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907d57bd0f5617a63b88df44d5ae889467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e396e40691554444faab0cd38d33b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90147548ed4ad22ca920d2a5313d98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37b4a40707d86f5903a9abef25b793470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009588cefdb9966c691eabe617ea1948471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2325954d891b6e8979c15001babae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74983ded8b71a4e51e8d0ea27d8495e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e20146ea2f1675329751f8fe39f551474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bec42dff6f395060a9db84af3a3b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29173873001c052212c469a8e85113c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af483463b54b5fab13cd4e2d288ed2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cab266e7a9f8d8ab63792316ddac76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c51832bfc6dea48773ac22f57e797479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d75fb3307c5c5b343aa8ae6a50129480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494266e37c7c4716e0df19c5bc2b408c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4163739846bb835f1cc178ac37b96a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169461ab25f509d149456ed20a8e67f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4123b92c8e4978dba03423b5fc9e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942f4b1c20ce83cb6e62423113d9703485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a614114a7dc800499a4c3e6b66be91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a596a6d6cdffd6ad803c78fea6a412487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7538ecfa38433b63245ae02bf4a674a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533157c941e4c7ee0dfc3b7be56fbaa7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe58021f697ef4f0b55987b068e59c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243205a21a504b99baceebc2e530720491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7855edbab2661e479741e3ee37a822492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257872090b0f6e0e0711c2845eebfbd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e0f83a4c71b98db6b147de6019c11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287e748bbea908bf3edc62b8e04c0ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b63403579d885ee865198137939a92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806f9aa3194973423022147fa3d60b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32b0309fa9b552de2ff700bd1702bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53561b84ec92c4c6d85d15d2a1cc697a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e47b9adb05ba6a9bce8e5c11660738500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f645ea57177ae7dc83fbcc60d2f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2167d6b59ffdffaa8afcd9e42f058f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ca2b858931eee113ef72d36723d42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e6fae728dcc998cc7a4c04bd9afae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87ae6dceb037f1e50d2b214c50fed6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942c9b215ba3c4e906b4a679c6a2b63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c56c7217db20d3380f1569c62b945507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3cf92beb21065d73bd92e022b4c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f0e1089c4a393d0e334ecd3169e8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179364b0f99d9a3e09bab36870d62aac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a1d58e6f7dbe06adea0c4002c3191511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a92ffb4b42997c5afb795b248900fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de910f1969b731ffdc71291eb8e6754513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe49db94ad915d7f9b1a61d142f374514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0825ed3693f89cce664534641707d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21759263977b4671c21864faeb0431516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47726820bb9278f67c3544e48fa379b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dafe04c9fbc7ba91251a78c16e420518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a50062f1d7f29dcf84830a8b83402519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b162c45f9bf21724753a3c96ec82d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b8ddaaccd9a2554962b3c6611247c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ed2e58efadf02a16e391ccfc84d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd5f75196f0193f50379b1b1bb1861523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d04881abca45e077b63b18c82d96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f44f4eb31249205708dab11e60b52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c40326bad8d2f1f5c71af1e35ce2bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073ed33f51f1b9467574dbe1e72b93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c640e02fbe87fbd47f168c549df4663528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea07eb4f81bb14628326817a7456527529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1576bcac65c8c0e42a877ff85d9090f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b9208b68a7b6d9b32af86e268ed26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1eb2f822d4b9b00f115496ab7838c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9ad6ef09dc4ff1f36afa2f3aeef5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c99f15bcf41f4d1513539d9e8ba5c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ec4f1da13894d34b4c56d25935b70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259a41fbcc95666427afeb41c9087c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea1e2e810bd497e8e23c8485ef64b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17e069b64fe292334758a6b9728522538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9648f6ee738aa7e96d0c3a79b9a682539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202107b1265740951b251e5487b85a7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497109a97ba87d719695f6524a0a68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3719961ec5ad83c159528b2379fb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c45f8dccb3c238080cde5e54f213b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45554605d27006b93972badb6b3bb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e9d419d00b1be01ada4f995d613a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaa5601172471c48ce3ed33d2d0c92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef13b5f396b840e115f71a6d441e32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da785266b17898290f93ba6e7fe642d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf379d9490b9d43567a40a1c2d0aa14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0ec0b44550865f168ff51c974bacd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110c8cd116733c8210bbb81fded4b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc52e1efd4eb2811970ba1dfa8f40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac616425394bd0a3553b1f6dae6dff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7df21789f011e40deea0a99c119ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9d05b6d828614305caae295f49ebe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edef13067e65f77ff6f84122f1227a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8948c057746268bf474cd965d9de0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ec99683265194d43426d27bf6ef5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e2be063a2aab2bb5ba7f06245fbb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6b5b6aba15c57790827c7a567a86a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbea63f98cec69214e3371ea847bbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9f09e80c0c1be516ae57adefbcffb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ed5ca635069c352119c2ed088db39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f781c763ebab0dcd315cde79ce765564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c96edbcdff24246234373c5d273398565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaea8ac8d041f098617af9aeb70d07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7869e470306ae29f05b646d856475e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef9951589ab9049950f5a8e3c2076d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3118a9b5324c691bdc503ccc689367569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fca540c6b80c2bb1027b4e04daad2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fdafd8410fe142994b97ce40ba02a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbf5b9501893a1666e8ad756140ef3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba1c15ed4557fbdc966f38e75d66b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12d6b82fd9f781be6f60d1519b1114574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c8345b68336ce565484481ea402db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b9336ec7b050243af0439a43eea04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9419de6b32efc7d19cab6974f5d71c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06d78c54663e757079a50710a9721a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acab3ffa4851fdb8b941742f4536b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6e0c1a96378fe01e3c903df41b521580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9745ee000a41e11805c398cb7079133581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011256f740051c10be34bd2dfd9e03c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6d134591cf264d3144f293fe26a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc0aa59243e9823f235382c2158ef5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b93317fecf317ce7d59fd6e17f87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf712c82e4b0b43b4203fe1170aa73d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1093ccc49586b9edc2d50955eaf498587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f605c9a34c4b4c6c59b4b61e5b5aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf4f4ceca28f651c83890038810f84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559b4bde32f049e7e2043570d94ddae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52afe16175491098fd9482b05ba80a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cf701c7bffbd97db75b7bf2c5467c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d9115aec0d0b8fa63ab12f228c813593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd232a262d46b89545f96143f8f9eee7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b337b684dd3ea5634b531c17dbd5604595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf788593177c26cadc30cabaf426ea0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82784172ef6600ac024e6099c037df9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb61771e07855dbac961882bbf108f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de6f8bb95913c3d9c3c9073cdfac72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867972a3147f23706a31ed420ae05ac7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cd132e81fdb6b9e0f70976fd59352601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa31f1c2e69969df1abcc6802d9c66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576eb1b04651f4e7a89f0d7326f7b10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38ce9e932872206c0d77d87aa0eaa0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e24585cd877d631d117f585b70b119605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376ec86aeab4db3f0f588b74f58ccce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cb8606498b965dbd68ba8ef8eff80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c9b788f55eadb02a77294d921dbaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45851d7129e5a7392c050edcd5f8a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf330c8fc63a848ba20dac1f49d32255610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88086fec900e3e2ac61777ea313345f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef1b88a3c607ee537fee13e5f808ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6ec9ca38b02a792bd1089a2b6e305613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8cae53ff805f440f2084377167bc1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f647c6d9d9d93e768f6c9dfeedfb480615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8ae3e8466bab0c827e25ac50d6b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d7beab7495c130170ce976c639fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1cafffcb9848060ff53a822bde68a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ba4c5fca73d590708df61c2e5dd57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5867aa80f63748a3a1699813c32c198620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce8be02cd132a704a0be9e2da7337621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceb82c12d5cd5ce6257821351e8882622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a8088c4036e1891667d99a6f23ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6226506b5760a1598748bbc85cd879a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0949119d9f88e5747e5237cf247f17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30194667fd90ea6e2f1c0ee67d69044f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b96e1656632405532ef275940c307627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f250a0f633fd0b846d526ab955d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790aa61f214d7b1fb1cdfc9e54358c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b48fbf9e4ef54bf7d69796cd0ba79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613741eadfa457bf99f20392396db662631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e8dd73577ac192ee5c04c2769fdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5982b9f9111b9b7adc1812b7f3c60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25843cf15ae2c7db17c7ded9f5bf3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2b58f0bdd0ae05caa5aaa57bc781f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5bd91d923e47fb538a6d32757a959636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8e556c0f0c31e21c06b5ef224bb81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d411081e32871290e4dcf315e4b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c909b39dfae8b341cce4595ec81474639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20ab942e0cd492ea651f3271bdd18b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d5beee112feb778e5dbafc7ec83b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe0ec46edbdc2be6462fa30536169b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ef44eac78bee40821779ee07a14d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef998436468a5b9fcffb5e9e910807cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce30cf70f69cdee6b9e06b6a240fba9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33769cbd1d87313b2519289be532002f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d9ba66f21d22b4d01c82e9c52c7bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5b558bb216023ddb80d0d36b37651648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f87f2574c9d7865130ade6d216afcf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b819c583aeb286d294e4386b52b73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587f0fc1f571b76ae56f9435012483a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73cd4bd2f3e95cd88e5a97d49e097e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de1b5ef83344497d58ef9ff798ee56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba84fd91e5c1fc76f9dd759331dd87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63367a6268cf52dd812fd899e1ba53d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba421780b57e71b86840968258fb239656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df488d15cd53763fb3f279ef9741386657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa226d3be969d178a98f635fd16290658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30d443fb4507ab9bc958c204698468659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fdefb73d0d4a9782f45fb4daf650d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09660b7ebd4e2e6fa13aa5176ffd297661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0e8ffdcc1cb472f68b258bf519efd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b171dd7fc0e3c64a3d89e049aec1ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fa025160e427b3eebf1621f5637e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a614efedc811310f13edb40fe198875665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700a72d93b8eabea39a81c4e337cefc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24ddace1fc134a4422158565c8eb37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ee610937529e00cdb56daad5214e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92655ba23239d90dc9b327aa3d7fe07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b21f2f68e1467d7a734ca53800dc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac0387da8711aed20082f61b28f981671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e09ac0c967066cf2d88f9efc00113672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f393d99751ffa90eb6edf24111b158673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f20a2b2debf3bcc4cbfa7449715a84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de18cbb40e91d31e07d5855d4d2df3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af044607992cb2bf24f6c3af6bf164676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219827666587af73bdbc9a5450cea830677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4decd4332b12edaed08b11a9af7373d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527d9d73788ec1579066c6bcec6b6a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3459cc9eb4ec0a54a74b44550d7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca16c081519fdeb5b7ae1d0386587d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa73bb5e0fb70b4cc96a32b96fe147682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a466c497f429397cd209af713e3956683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250caba29ea15eeff75e55961d89439684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb7efdfb0d8faf6f4c879d54b1c044685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917fcd989b560d9058e1f055b4b7718686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267eef0a1eb4eb7a16d34c59334d69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ca5c3c6292c0e08433ce47b0a4a28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83fde8a78030d8a34cc5a3b7525fef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56566591ab3ea9390082d58f2ebc79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ecc6cdc124a3a05dee22c71164d10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71963acba2dd051d20797ccee9f0811a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca950ace05740a8cbb222b4ca5dcc409693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542265cb5f8d71165c3304ed9c37bca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e09c0393030bac176a3946721d67a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3afcb58c0371b6512b8b7d4696b9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1658912b60cd7dbb89d1700b3a923697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ac0f1e390de3fc6ed5c8bb474afbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885e1b41d16a70b2d62ee64d3a77101699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a55953b7769be5812fff7abfa950700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d42218af49e12172ecd80d0b7ebe4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaec7958afbfb30b36b8a501045835702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac682265bffc52d2c187d3d1ac40c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642cd282d61f3b58e70fe538738179c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9950b261bdd57ab083ff160c92e7d88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3a77a056ec9c4a9499eb443c25557706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d9b8a1a03dd969665d62f31810c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff462374637f6d8eb75946277f0be0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b32bc487b10bb5c6a9219f026b7173709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b98e713dbe752b86093a05b46740bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fcf46ef95a9a6087ec301617ded18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a562f5c543b872523f4a0fa84dbef7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada0d9c5076cda213e2036048076734713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6d3468dcf14a89cea4aa557e48e6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c68e67b34c2d0eb7fb749e65c0492715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d0103f1b02ac671c3a62d0f61a4db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5028698307811a8d1c158660c2fa90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2951205e90b4a1ebe181f9b3a6841718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad522a0b236a45e29c67dd1daf881e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48f72345bbcff92ead5a0fe0d66f2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b2828d85398d8c5a40602935d5e7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0680d2150ea988e18a6e5ddb09be42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f83d4008e882f8d9b8e53e29581b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169afeae32dc50a0853ee68e13456ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf707509ddf0402680baa315deb6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c9e0ce0ea416b6d79e1372e188cf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff942f0bdf3628b245d9e5499432c2cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d910e3e6700f6da49634a78aa508e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6606c9878eb49e8c8fdebe7711da69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0ed5f8a7a4e6acf5c6b20b919fa2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdaf3e670bbb51be762bf74c1507dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adede13f22217290952861a5ffed6512732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bac6fb005b1b67c66801950cf7ad0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed54cba64195fc2ae84ca702731033734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6c8a4fa0e12d466fb82feb382b12d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9275d78ed17c73278e7e07af3698e10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3ab309024d7898aa45bb41cc85b78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597237dced1d2761fff4a0dff8aa72f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30024424e22f6724082fadccf38ba6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7d2a9c04c33c645548614c6dc07ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847061f3627b88e1aa4b144c37cbba6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27358d4942995ce6edcd2570b98c55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982a5294544b0062bf17393a526d274743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68487a778b4aabb2260d6b3abadfeadc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe53ea60ddf9066ff705ff27ce3a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba2102aa54cabc91c6fb8b06c120ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966e2e1cf080c7f325f17f7706ae4cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e8c36585789313faf05b3a1cc9b7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797e5799de035b6d047d59caaf3d83d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03861ce60fb09b067c5f32fe2e5eb16e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cace034ba401b020d7898f5b64fa0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02351986f43796729e7056a3fa247dfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63221a5bd2fd6baa3aa821a720c58b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ec521278beca03c7043856e968431754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d6c06849e93cac69d893708962ac4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fc6eb8d5999e362c8044d3e13dd70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ba717ac6961ad70571ae2a8748f38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac43485c3480259812f09756289f84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90b50584b39e4a7908bd942d47df6a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb85561d60943e84e5cb4dc180d998a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9800156b0da1fd0aeebe1484e69ce48761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6703c2f5dad6db90b043da30d5ebf4d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b313674dd0696ac9e69e080bf99395d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2a97ddeffc0007c4b334365fe6fa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13115f9b4d79f09c78136274ca39a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bacfc9151fb16600b806d1e014f7e6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9226007251330d98eff360b70e14d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65393d363cf0bcd3a593b6dc76c0df22768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a08ca8af45b433e4e85f86fa261f9a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfe2ad16f6f27c917c143b5447f1c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377ec5fe0f6f0f68f350cd1d9fcb165771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf90a17ce867f3cb85d3937ef9d30f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f69128acba517238519bb5449317be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dee0bd284a4d23ac606cdb4877dd0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee6b4a4d9ae3ce1b2c205f5aa0b123775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f3d00c60de5d21eccb089ee06dc4e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b36e5748f39371735e33b357cb4573777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb55d0897bd7a4264318b824f6423f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf840d1a6739d4194707481350ee4f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2b9f982134dec73a52862ffe82726780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662db1a1c4a2de9d262338a08293d64781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc733c4738d9d6713bbe13c350944a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce741482371f00419d2c742beca19e6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f3ed21b7a36e425be314d7513e0cb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18116c88c2b8fee8506b67cdaaacd99785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b4185769e07e1bb6e838987a36b8f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a82098ef9cb01fbe388e1f95e2a640787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f49690d5d27cbebb1e8efa945cd264788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929486bc1234a15235748d29ea51110789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c5e7917255d06fbf933d8fbf28130790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb8d60891d5c43c630630abd4cbde791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fc724bf1a471a5f370d80a526a0ae792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c6a7a5b19dffa5d35cf455fba6bd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56345592e799eb407ae44657e6647a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70865ef6b0691ecf028bcd9c94cba2c8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1b98a6e93b2efff0c4c26c5ffa740796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f19a42619c44f3ca4ae9805be9cbe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b08403a53c17cf5aa09ea56f0ba12b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59020a2399e83c3ec4bbc72239e475799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2adbe032fe71884ff3ce317049cce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854692a9afd1519fe0e1674adafc782d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058502e011c165bf62be6100b416951802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021d0c821c1668f5277e15234ec3652803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2b6c0ace81a6e42ef39f944d557d8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6212e02ea107a1bdc612afa4f517e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb566051d3f2a3077c72076736af37d3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45612198acc7a294d3b248503d58e11807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415260345f721f5f5286a9d721749ee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2063ec20a74d93ed357c61daf253f5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b3ef7c0cfa74b0446f862bc22fdf3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230e817cd4ea22bfe6efb9d4a02ed7a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56cf904f1bf0af8325de7c3baebf01812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a6c8ca7881f5927c8435fbece9287813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0267f5ad5284b070c0041866b02c49a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9b6e9e56f306c59d360570fcf33f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b0a3589f2ea0b2dc591c034e8722816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221d4d8e4f9562a27a7f99e2b317bb0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8f86c1114f92ab24aa609bb27cbbf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06946154ffb17eb9bc8304dbaa88b765819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72366526e24adae18189df63ace7f26a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb470d1cf3df29afbd215c220f7df1821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f298e8f80bab192e8fb5c1dcd80aab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea8d70c9bafb8e6d862cdd7c3196b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b46cafc37b9e7a810b1a204a0287e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e9a7ab98c628f65ccb7e09772fbdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be4fbfb1e0fd76497a6e253e2da845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d8638fa440bbf61bfb55053a05646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006dfa39b6f1f9740bddb3be380354d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab648d8606f6ad74cc897a1003184d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a011c3a09c27abda227c4d1188a9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb80bdbb3cff72443c548e84bc3ea810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38dad272bbfddb7b89252f074e661711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68dbdc0dbcb030ac310e9a824f69f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49ff656e5ff4c74203efda9d4464a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdddce6158a2b7d7255580a3bf1d62814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee64c9139ecb939c890717a2f125c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133577a388412ad16d1b6e1c36d612016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e23078347c87616e0ff23ff95878b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff819f5f3d71194a99215db6f593c8ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d111b447c7ca2d84e9d6fa3bf296d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71380553431a0d7a029594597aea097a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4b8a7b9df3a593bb3ab6057b0653421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d24a27a6da677b2b0f5700cd8fa7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113ee9735610865339adf4edf7cb69923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df335874b4671a1c85c023bae335cff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18709a300479634d0ab366eede33a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3a2df199e7c9b37547b931ceecddd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ade5ded9ce33a0b552975e53236e9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff369bdeedfe6011e2894100e6cbfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf039ff42adea1a87d9b5916e7e09129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba43e34a9556a4c4976a2c8fd4cf930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea3cfe53c27de23ee70d4d81bc934731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57714ddbdbf662a3afe0c10a65b86732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bef4f97bcf3c280ea68a568a0416f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc34aa3cfc1725d88cd531be0b93cf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebb51c9e1a22ac4c0ac63eedacd27e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ecb492f0c9910706ad64317bb14536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616906f971066ccf4b52fb8a333ec3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd98a7b57fed413b8a416d846b474538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7aa01ef53ac13cc692c195b79feb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ecdfee2a350b1ae553d967a8be8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd58be7a51309a19d0e38077959d2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a0f69b73a93b941d4f23d03c094bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb1705fcf72f864b161a4085a1758743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7c0f13dfbf6b614264877bbcd5de344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437dddbad3b53961664874d0fa1e5cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da03f7164d86e6feaacec3c560873846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f20ebdcbd449071a4b9bfa22ddda547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69a3fb919f498a19b212900680e4f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a1f270c053dc191c282519a094b4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889186aa5c1f13f9e51542894eba956050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f958538747473443535e3bb4684151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbb87955e313e223ab97ebda834fb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220bc507784dc9f9c674560b644a16753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0050f8d9ae1a7ff16e040b24518ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539dc03fe4419dc49c2eeafb3be30fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f4fd795e0244b5713d0fa247f747e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d5deebb6ce16a0cea1329ed5e800757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d87e821427db84089ddab4b214b9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57bbe7cb1a37a37f8c4af823b4d62359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703872c269ba3db016037b45733b1d9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815195b9ca7059ed1d3630984f4ebb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3427031d049dd586cadcb7e030567962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f5caa87c32fc4d9f2b68f617ec3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132dd9842f24af77a0fbd8d5089032664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48bff7838959bdea5af4707a5429ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63359bfc365dac6228e3263f872be766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6ada4b5861361c66e1ecfc829ac8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fae8ab704600ad615aa56bd8d274068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555a27b39ef6bb277b996a313493a9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355d38b9ae9f8369bc0ddd17882866a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4971f25881d2a5d6bf8b26621975371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065b37b40c5ff898f8acb51cfa48f2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845dbc69e95c6c87b92c00ab747981273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff1fd8d41a9a130adfdf923e37b9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10bebbf35cbad0d96c990495f94eda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271f2e9fad34145787c1a94c4fb9bea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25c930eeb90f8835ba45713bdecc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7c2b470e1b84f6d815c94dc098ab578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347879bfe24a5f113eb8111d47fc14a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ca01a3d312cfb10fe8566517e6c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f55938b31cf29084a66c1d9345955581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbeb53a08f5c29c4e9cdcb39d4cdac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3605851ebbb09a69f0dc313c8de5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950ba791b2be69b5412d284a5593d7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44051e441495e11cf174edbfca5bd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14c59b517b4ab24f531b72818c95f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fb953890dff83ae3146396a9a74ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d830c93d6f03c766692bdc23182ecb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9ac64e96b7c0d0985072f2e33b8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29199f043e3d77c30f94c90ae7577590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64443c5ded2ed9166ec5fd857daba0d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab62fc00fe7030b72a3d9306ce193e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5c6c4c71b92d17e059e3595ca58b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1f3300f1bfabc2fdfb8ea19f5c2ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bac68b7b04442ea8b4ee97ac8f8cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31559ea314d3a8232794b6ce9ccd4a5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0ff96df1fb8d83816c0db4c350be097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b4996fccc0e6d08c32390e1d2082598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06b84448b95f2d23aab5289ef5303499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1df352d01f38bc707552679803a34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cea62d8a4c62aa6c57add3228a5c3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a22adfa0d7e316c7c24ede328ace95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c1752201964630462292c460dceb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d130d487e83d6c177c9d9d75da6bb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abed41da04e1bb7c6a50d9c6dd193cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95802a1e0a6c4a7ce2e10483795625106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d65af400663d7dbe9efcd37c281e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbe25472499c474fd22559c8662eb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e2b6ed34175fc0d9c2c1ee7635c62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c5944c115cfb79d54f1eb0edd898c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90179bc5e6c8da5a89dd270fc670e575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dab40b3ad479667878702db798bac7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c075b56e7a51c7533fd22577a55909d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0baac079eb87c1e33d506bd41ede69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664377d88c3a66d85a4550db3d200217115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40a50a57866bf1b5f6ef5a1e30cddc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef010df61ad0fb255227c3e609ddce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e73097fa68f542ec16e5360d44f73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9debe0f34c4a512ee600e3d13ff198119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad5ec686c911a3c8b45af007fab10e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b5c379f83eed8bc1b2ebf36c64e6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2552e33ef0fc3709c355e91c1757f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd667f83ba22aac40ae8ed390f53b140123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f7b660859f81956daa3a4ecd9c334124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2291204626301f188d53cc2c4d683e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52680635b9d620106bb047fe2b86790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48853cdbd4ab5b966b2371ac49790d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d11105622e366709c1ce1769317c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a59ca912e643f41f7aae328a8beb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65be19cf57aa3cf8e98a7ad8850ea27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbade1fdf0cd063f2eb317dc32ddc18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c0c19f09a1aa5836dbfc4de4b4e0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92332b1d9d987f73db820b86196a2b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ca1ca1b4160e44f5705507a93e78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e965a3eb2d48f49cb9d6085003bf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8dd79855dcb29839cbd435dbe8471136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8294926544462ec295a4d52b1a63a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06bbbbe998e1ab278c9dc4c5e80075138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c09a8f72f299ea33aa620d0cc9d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de25a532847234f69ce5db0e823b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680ed60362473d75703c4eeec709d7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667068d59022040dc1a1418329679fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3881b9e407311824df2de096ccf75d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94828ccff5828c8855ab71376844903144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71065b6e76cfdf5a4b59a1b5a729380145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5fa638bc040a7fc0113d72622f665146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb10ab0e0bff710ff246f8742f8e257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b53582616002d77238b7caf5cae52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ea37713531ac3aaa5e69ada6fee9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23be782d82a0a11a9eabcfcaa171e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf9ec5065b47816653028dc8ec43a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9101b52840d83de2beac5e26ff597152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f50a907de0b40cc2adbc3d63f8e134153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948227614e6ce6971cb16cde3f7fa9ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1369aaba7cb2bb9b80c1a7d960875155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8563ce166dbf54e0d5b6e803d87d1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2bab30ad20a1bb7cd5a67261e0b22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390de9f107d82f5cd49ca5304897ee7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731ad645b49dc56c87d278257e3bd4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffada8dd59ed80ead7f0bf5a1e8da2c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc62a5166371f8aa421572db4e5a0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be52babbb0b85d9b49b192affa3325162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4c684cc4d5ffec5b9ac081a0cb9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa018874fd9db5ce9c613d46e648cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ab1236117470f223b82864944b880165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aa848e9ff9e6cba2a1a4d8be8d5b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687030f803968dd9877b34a266e3f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f00ed68d5b2c6841f753b7a471be80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355411b78e811f0cf67decbd185e7bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc135112a39f4266e52eb601d21465170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9af77c52ee0d82b12ba350ea23514171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d1c086e925ddb37d6b97320fdac40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc8c772f8a454da8a43301d2777eda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4f43e78913034f0fc82d2a563c4a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179b2232eccedecc28743a847021c99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3288c8ca8ad3369bab2b65418c31a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cdc0475b86e13c16452ebfbace971177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26db2c2ec8bdd5ce034c70f17ce68a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946758b8f5212f9ae93bdecc5f5cef30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d6915c89cec4225cb1e6321aa10e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd12f9686c248067d85995ae46f867181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c669146625fb07c3b68ff3ab94ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0446aa39a19afb3fb7a777109fa4908183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78592c138832e2da6630b5430cec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0801cbfe4f0026781cf83ecf606b71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959bfda8b2cd79c10de2c175df4646186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dfa201b9608ee2eaff955d7562d21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e76f1d1a710e532845de83c175e0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3498410ad18c646b0e29bd45fce6e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84bd2b2a5037888fd175829a20ebbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef0cdfb90a251d3abee8219a8704a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9ce725168cc8338524d865858e6a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53060af8f941c40b125ece67d6628040193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32674b32812c9448d12d5752af0055194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccab8552694c93b799304f83e777ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd1c0f9e130aec09c6387494566ed5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e597e292449c3cfdb7b038233016f0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580ac241513cc839441d0937a992f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08af075d5df0fbc350cd1acfcc71fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516350e3a3d573377fc0ecec157175200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6ad36dde424578a7bf2803774df03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad81a4a834472a61cf75d65151ddf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0ca5b757d37fe32ff6c65bd6fb755203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b756b93b7cf55294d21a75a3d506e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae18f837da1bb0c2fd2a993f8d5c30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87888022084ffc76d3804942cb3d4163206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14270151b192d626314274368f64d534207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb538727cc90b0d1f714c1bccb5649208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b81d12e4e7536c6acc4adbe459fc77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8876e92ce2d36e63dff8e8783a7082a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c774e4834bcacf6804717ac43f280211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a016a618f79096602710bf235dc56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31131ce93fcfe0bbd7f87560c32e366213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b3e712039064089693d3fbaccdd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036cf5193b48a812fb0409553ea6b74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08be201b3b889133e344d95103f501b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eec766ea8bb84f93ef42703bae857217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489233a4871d178fb144d4e80e88e15e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a5dd257e5f2c5e99aed8e14e7913219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43c76e1c67b5a4d90848f92893656c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527d2c4b8b41b25e3897c0d8caf0785221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41516156a515abb813b22a17292e2ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6276249f4be6c11bce8453de8794a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec829c2aa4afde0d6d0b5866efbb34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792717ee52e715e2857367da57717c04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5353ba35fdb4461961c17118cafb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c8b0c281d30fd60feca42e9aa8476227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bb092e8e70c917041422c1ae88dc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147728884d8cda7eaaaa5b712cdc7f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060071bec346bfe705711f687c54e9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7e0694c3a270d63060299590941c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f3b040b8dd65c01a24acfaf7c0839232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecd0860c919e44f0ff08abc0bc6e5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbd0e66641c6bcece1a943749d0e4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210fe9bf2db35624f9f56c28ca7f905235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa1c661b260d54c058e9c271e9cfd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bd162d6b49f7c3404e5ddd022595f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a3d57e48639778b8a4b1948e51a27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6da0058e3720a62f47ee4293276842239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efebf37e4e5fb5c75faa7f63ef96b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb38f6f1f2d19119c830bb1697115a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b3d78d453373b1ae8db7acfe2b3c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a33f5f1c04f591195041323193ad99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f7b970f6eb36fca5da4ad1f56a4f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2fd1814d8aa9817b166cc48e3d88d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb03e8ac06932e26d113f1fc4d66f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a186e71ed81b92c43e662faf094c52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b3df84f2fbaa7e6517ef4a9406f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d0d4bb808c9fe0667afd93f19a807249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e782f6a462584ea367426e327bd228e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22705fcc782e9dd3b9836936ca4365f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79177b4fb685513356382597fa72644252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d36677a58c518af8dc9532e637c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157dd07434f4182b1da065cb65fca03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726a8ad423cb62bbadc0c1104eea479255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d87e0fd78a03168e29ee0dd1f6a64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b2f7446aa1b7b4c8bfa18b3b2ae35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ec14899445dbfdc3edb2ad68aefb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380543c94d6b0929b9fb405d92c79892259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38b13deb428741f5920fe203105392260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0c13379cd28be04e44d49671f2d10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cb828261b430e391649c1f39fb986262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c1e7e33c97ce23b39ec16d3b3c525263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6e29c53826e6b27d385a328574b80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d26dcc1921b0523ec37d202fa01056265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6ab688693f6dcb83bbd6161e2ff1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9fd37244a725468fe62250492bc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6747a00aeeaf46c9ae2105c4163373c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd7c25cc0b5b52740c6dbbb2ac9fb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef962462cddafb50b5add5c38bd48635270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd45668adb7452998263def1f2f14c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e89d86959014ffc072642dd3029164272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ba56ccea3bd77effda0cd1a2d200e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861a8f5980ba281c016841d662748fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd262111a315739659e7deb264ba78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836dc76172d7ce01ceb9d1860a3c16a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585c604e1dd12282641ac685810b97b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5b5a32459a782501d7a73a24a5804278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c056a32ef64be8c4ccfae102f4e07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e10bb78ad3b7f3ed7b9f66043b7183280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad404c1b8055840c2fdd5b3392df9960281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e26d82ab63b1a6a4e1ede5c293daf8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da036bfc10fb10e4b38f3418c8efa90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b638064bc8e6a6c4fe8fdaa319de4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5203cb7d370e005ddb6629d53cb4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089baa4b5c4647f18adbb6166572c589286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06497b29b6a40b4d3aa9e8d5811802c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2893e59530973b4f63d89c8aa11799b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccab8ec1968144684ee45820a774b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e3d17524557ad9659eed8a5924830290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49549d3ed9307b8532ef51b3ee406d5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199de774efe4df1cd76c9ccbf7b794a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa17326ef562ff56b342157c85c7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc31cedf704af23b1203db628897e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fe1e7dbd3435a12cdedfd82facfd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b766a988d971c864d804e44a0ea9559296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f1d231272bd78fef2b9c726f18909297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696c2f5f2ed2bcd36f27e6bc1ecfcb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253286bf7de810257f087c93cbcb778b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29df564d566713719a10bc365d3e52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4313132d207c43db6cbcc6f379ac115301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5715f76f6aad5632909bbe402b0449f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d90a3138f1124aa17833b9fc8c938a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398f283b630e33069ab12cce4c3e6ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f20470d62a57fcb41616499647b22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aa39e57522460258f1344992671b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee02eac6154a741702f3ec6f5a805d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70151c3c80ae7dfc610aa973c227d1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca58fd33a654354f10b7383c4209da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10cf052db3212fb489025edda5f616310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630e5a135969a1d3058d647b70e7527311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6295213e63c5ebf63eaeb6773e5de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edb5867e4e86f79b3fbde7f71fa68c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88159faa0e75df13ec674c10b591fde4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0490d87a683c1e099463e67eb0168315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d605326542bfc83f69c4f4e050e182316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c03b7b77f4aa8acb55cb7a6d64d5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afe774af4db0fb3a4bb837a2749f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e374c7f6b7f2e92a0be7cd27dc18f94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1bc257e601240a36c28278b2360e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffa9b29065e24ace4afc58f9cec5cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82b29328d745ca34a1596888eb6db1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5bcc4bb6c7468303cfa22f9b22c47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523199cc905cefb64de0746af50158a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd2c54c37b6fef8ce3333c68094cb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e82b617bf771a96cf53b5460c249326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e298015a63e12fd69bc6a1d889f251327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71cbac51b5c7f11ae9c0b14d598d16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abdae13860e630d90d83159f90a784329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8abcf3991cb510ad39e02facf1dd9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e62ca06ce2ccfd5bb2409b04d5ae3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef16c7cd6e0c43e2dc79d5590230f69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2e62b63f67010e8bebd590ef35ee7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ac2af9112cb913b0a67dcfd78c705334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f305de14e9a8d80107bc3bba7166817335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c421d09bc92ef761e141c3a526474c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f80d425c26f3fd3b897e17165bdaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173063adf07ed215e80e4a0be38e121338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409697c0158a65d5229b4572480358e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e84723892f39962dab9921ec9df933340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61ce8f5a7b40a5b439c7101e2ff73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c047415d977d6578dd9327f0524dbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a9ed15d8ba7d7fab12915c7cbfd95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87285c354bf4613ece17de603ec1c49d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c87c95f310b9487c1d94a0210f7e56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0da136f241a7689d859b2240426a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd22168bd22719281969273c9c16444347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f303c39791e71f6240a1ba1db88c701348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e218e20c68e3621d24cbf961966253349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d970ebe26932a0903f63676530e4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938483b9912855e01babaff410d32774351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf965f5da7096c9701fc4faaa00d67b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceda6bbd5e48346f12ad9fe4ba90631353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a852d15b3f0e4b7824c752a1fad548354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef7d19613399025acc96111c313f81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd5aa8bd7d01d9cc0e2755b85adf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf11878d2b6d7a980d310f96cbcae6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc58836631c8b478dd40b5eb7ce8a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58721b4f7606da6699d6bcdac2bee9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af424808970ba9566995a093a71c0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647092a16791debfb90823dcd5eb509f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128fcedb0bbd7397fa1c84f7d411f77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f87d4b67c065ff6c97a504af405d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1988e839f40b51bb8ef61c8d288f498364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a00d9f5228863e8ce340919e40654a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c057cf05b9fca731dcee592ee7da3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69ea443d575752c7730f2c3ff15349367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520af3e0751a6e8ae95aaf9aee7c1e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f02119a3a37bf94210d356312306fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3e5a56d75cab2a765e1ed07dacb52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25325ac5a0b710fba4b525dd83e8fbc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39efe8b89bdf09fe33b59db6c74ee34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd50108713e999348ff1f8012b2223373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1601fe164fa582757a75c77b4db99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449e24a1be88e6219e73729a81f2218375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a56dae2cb175f079f18d7081dac54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf28470ecd9d86ebd021b62f89d2f91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8393e18091cc47c39a29c3e13e6f5f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c90624d8a9795fc026628db281ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1fa1693eb48c03beaaf2289b59167380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e50602cf5e02a07385690a154cf3b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a75af8b705757d8c776a2c368fb8e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9b97aa523cb0fb0f85a6e75a9e24d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f051905e85919fc4f995987f41c2761384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732f352ba6e2426c1feac4b2e093c8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfffd461dadd8d25cd3f583a851c45c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bc421c57c9fe53e8f2312e7efc3e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4facd37cf95b9d7def4c57d1feae5ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a068aa4ddfc68c675e459b8d6004924389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f98869bdce3ab35d03d4c250bc4f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354a0e04289e0cf50de7b27ccb2ef84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c2c1fea46986b469f509a781ed8db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d10cfaf838343b837f7b05b03d2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c89394f974c2338e2983b732f5d8b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea188abe2c93131cdef20479934b15d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8359efa9a7f5d3136f4840d63e7a0f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72ba90a6e7afab215ebb6f84d10d14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e8a8c731dca5abbbd89ca8e63fa93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba5a1dfa4d71fb25aebe37948010a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021704761ff155d2be85d080d3b7442400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49c5745a09c2b08b2eb35a3dc45b8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b138135c5db8dff8dfa2ae2edcf5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c809aecc42e3b57ca3da516aabbfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9289aba6d9142675b230a3866b4034c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442184ffade20943cd3108d5f574b1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058bef6d2cfc16a908973c54367da7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404847e19a514e5623bc327d53416b58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af91bb0721dea843a19d4c032ba659408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb7100893ebe637237f057920a643d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7147b54486e937671ea8838f2805011410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3d86ecb24b41fc2a348d548214fc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b41af9307a93b9e9263c222fe0b40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc21d3dc4ffcb1ecdadbfdc25336649413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e51d994b38081a377327f97fe2861e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14728974281727b8a5e51c310db011c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3167f5386570f990fbb943be9855416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622656271a2dd50d94e6e95de4964b93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a0d84dc9dddb30a7429584f307d3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8d74c4d519525d0a9aef25ac2f74f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1652da8990e4e0e7de302f64e18db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954330b60cc758b8df9ffe721722bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb000810a22c02b02ff29183e7260eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952990aa75096bce2a7be3c28bdda4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873561a4eabfbbc3a2fca4eff800aae6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e18c52f9abf93a2935a3a60f1ccc1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9c5660b8de2f6c993f762e5dfddfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2c55923eb979d39c49dc10505aacc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfe2ba6c5ce453014996528371015f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220458f005edc383077cef2ce7c19c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e111963f1d704b3ee65cd28c78d3c70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd986280759e484e3063ab97d397c5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c58c0af72dbf1c851a445347eb5a4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b63f05f250ca00c3378ffb00a5d07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674e2b9d2a5eb79e2765ea57038324434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7db5691d91638d0b6cb1b2c1e5f704435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13269adda5e887bb4b5827f4511df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc183b272317cd09cc155a3e657d296437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae05e5779422a3162c9f1456fa2249438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8470e6516b2a45d47ddc919bf85c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f14816a23d48331ed5e86a3ad5b55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934f54feb5637aebf38be2fed112213441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96dbd542eaa504559895ced1e94dd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985b4713aa2479b2a5834e93a703c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848376ca577319aafbe9e54b56ca28e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53cafca0492215cfe13a8a0fbae7f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9c0aedd9aca5881f39c1fb0e14a46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad869a85e6725356cf51bc524ebb6e43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a611eca4134efbdcbe8abe90622fa7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec966d92ce3cc1ef4569b4b9bfb568449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeec6e48a6848f5d24e86abc31883e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eda5833cb6757dfe7c3e1e5e1e9f8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fff389b56dd177d320d5fd8e0e43e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400427b949e225e7ac8554cb3e29d68f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759982fbda6a37c07325842388a0202454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edde3258938812a57dc816ce4f248ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14e0ca82819d0f87ec0fe138ae2a60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a5696ac582c9f0c5494cd61147914457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee556b0e5847758b6f40fb6942160458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ebfb195683157b5ef03ad7648b007459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f66b7ad3cbb89ad51afae901ded71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abfc466f85d5338ca964366eca798f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228236d053188ce9da4c6a00291a45a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed9ca003690171d322df8b6a0a985f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9161b4f5517930d2951d96c99ba9697464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404836858400c8f075eafe6311c4f1be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1dc5a9abc1cb0b1d4f82d3c48d5a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6fd8e1629271c8255ce81d08b60ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06babd85728ea1fbde80db9fddb68c8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101aced06654d7e0673b49596a77805469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37cc3d4a9a73124ce09d23db51627b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1830b781f79ee9882828cddd440896471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802627c6e5aa08731b74380eecf711472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e05c59e85b092f3db47a94641a36ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7159c4db303902cae05e3f66210e5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b1488b4b1196129ea890bc280e3c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda11bda90879b6b5ac71ee9f46da97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5b9884bab0f5621c66aeede70fe29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c94b80f2ffe2ce0ecbe36367c4516f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4da702c16fbea84041d5a0067099ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f349507919fa34307abe03afb1d5b23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2d505e2b9f4aa241d07344f199a50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85728c17df23f9676424fafd0fe478ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffa1b737ad06ab48d3d27fafa7f068483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c4ded07b77d7a01ddd3ebb0db1856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f14341803463f7c462a59bf35952f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202b0b6b7f6917b65181e4cbedc5f5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b1f84346a97e1f44d93dac2b07ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2762fb6a660d08bb030a75244579b78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0ab2604f491a57fd1e1b6402385e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c08c49bd7f3289f96fcc20103dde0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821742a8c80f6c8af8c065f53e2b6c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f64ea56a20be8b206fe61a980966492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983f4e4566f03283d6fe7b8ee81672b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f572972695a31327a83dbaac535ceba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa95678b7ec9354d739913126ea3d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328b04ca9401afca46c09f2f3448e7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f706ef819f0a59cfced578610deb7f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f213ddc4c5217f4e6eec5cb2f6759498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d68604e95806a04124754a11ab79b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbdca7ff756c33612bf9d13101cf80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f4f6dc239839409254c449251969f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65029f0f38d6476191e0e64fe8bffcac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bf15c35e9458e4060c846cc72c6c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6197aea8753450e1ae6509b136d23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feba8b71800ebd435f2f77e95b2a74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c96f1f98f9e70999aae649b6afec4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccf31df580f87ee029920dce506984507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36cc47cb992a12281083c8cc49e1d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61fbcf15a40043c158277d4ff2a461509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71d84eb879b48845d71c85f3b506bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f82cf6d627be197b3495b62be236511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e773f88f3440b8baa3a5b769d80bc21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21544a2e295ff3f6c990621da2638a7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee8d5ab3600f7a21ba9843c40084f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b7ea9bfbb1241b768f91ae21f7b82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672c1476171ce59b7fde51d7dfd66e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7cd0b484d4894a7e3732a0cd57c9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b9b81e42d69ab8da95e4eb0875605518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d165da6e0ef8b54f21d2b39ad9424519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273247785f675c0c1a52247469f766f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903956c0885a7ef89985c535bff02a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e08dc650d635bfd9ece83de916044522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5612053398c8e74aa7e0cf9b14ff8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e157134d0ad15e5ef433f0b620ee2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362fe3898f56243608db2992036c166525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f36a7f1bf8b832fd55a013d375a05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b21c82db9dc06cfe221ff2a75757527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d9cec53b43811e4d15342784fb5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0fad4c4cec7f9a1eb367c1588603a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0d99ab6f76ae335c93f93324e4d51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ec18058f6e18b9797558bb4958819531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ca1f3d13c10cbdf6bddabaf2c305c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c24308cbf58caa4137c92bf44e8a6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316dc4ca5f58218f8960bb1e0908ef1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb2e002c34b872badcfc264d4be4cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df4aed0b0d3aa5f5f298529da4a0c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24569e69a4a57313c944e3f45350a03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f13f01f2ce03fb47bbdfcea1743d31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b505fe49f8d3cbbdc9f28a0ea8f89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c11af1c02507449ba0c994104f30b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f83c5ad4e32e48b7362ab1a748d07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9beaf44acd6b5c2b11086926c657c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb4a4ab448cde1ec68c278b2011704543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2d913c4640fdef3c32b7ac6d8155b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053cc8a6f727deada471ee6f684a2b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c5f1f4973875fda83712cca18f109546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a00e4559f2ab06423f59df3c8b7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ef20c41e2419e371df99af65341ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05a949c1ebe600c0561e1e19174d15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da7c6b30dc39ca4d55cdcc4525ff5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893812bfc4b019c8e09270143da96b9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc9b06ea9ccd74ee455733f035e0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46d214265fb013ae8e4378237f012553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc222330889413971af0b704704231f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc1f77ffeae43a827b7d674b73dc0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baeca50e9b9f6ec681833c7dda6254556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b1560c038ef78f7f70c0be699014557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce55ccbd99bb857f31eb585e1c2a358558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d771955bffb5c555cf8b606a0214559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4cd3372fa9604b8b6a82719ef57a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd04f33b7aa118c78fa5feffea8748561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3620b03049eb3e05620f6fe711b9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1aae25550cbea46e8d18d2e8aea72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a72c2f99018f94c7ab85b9289ba2c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c644266fd88a8d153e3a0b5cd808565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519247de012fd89229c84d1894e198b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ccc4a048aa81cc0c554528cda5043567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcfbb5c81d79546e05a5b6b397ff80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f434bcf4e5689cdee984f5610f5e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c419b5d33eb590ef0f12534150af71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0062953fc09a3ae29e97cc0ecced0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40500af6e6a63e382d1353a88c5da71c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e428f48319db77e17c8acdf28d27a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120cef5bc455d7ee471e0f60982fb12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f624840de940f317982ceabc6884cd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdebb0bd236459c0671db5ca7364a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f3c93e848f91116549f5edd385422577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e4c70ed43280b826aab0cac323325578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa686720bb7cfc3ca3b91a7ddece1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb15ebd6655cad1351c68e378aa6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc958ccda8151bd972beb0bab7faca6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b62eb6bce0da1149f5f56cea47ac92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf5b192465e2c180b7227774c1e431583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5ee32f271773c8e503b81e7da7e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4dc02f58225eac19b3286e414ea8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185b080a2f3d87822b086a78fc79e66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e49fde158fd51acc76deff212a6054587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ac971bd8a6ed92bc77338880e7692588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17612364b8bd8f0a5f941b811c5f5d31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca763c4d5a186f6339352860cc7a385590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4664a0999092ee8cc791c00bfcbef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f52137a4cf3752ba98b4b5ced8375592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f24de6d9ca7a72cbb62db42f1e7c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4ff948ce3cfc0d87fdf5b2e27a80d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47380eda4d066a49ace05f1ece028f18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f04a981b7fa07f087ef2075c098c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f1a38f18275494dfe244916f4cf93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2e9f785fcfa2fa09c838469e0a948598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa483717ff109ab1f9508af21a38d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fbb529540f7562eb9106530f3d336600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4946dfd027fb021bc560deced1f664c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f51516db0f69ab3c3b61b5e112df17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34f09b882fcbf8a16021394e274ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c372ba8d0ee67a2c1198e9f2a715604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4360f7c8c81e854448d2b9695cf26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3531aad8b985001e2978fcb91c8eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a8795e6788bd23b194625c77127e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37874c57c233f3e2b69dd6eba88f4104608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084241efd60601f399a95a1a0427268a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9f30a8e459f64a1494157b0d2f237610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00551aec19f877ca5faa80db7ce5f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e148893cdd481f0743bab193a499b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837a2df371f2fd12a3122694801fe1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe989abdc7d8226d9f91d78f132c8f34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c5c16276210db566e8879a85226a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4bb72f2b018062d461da479d69750616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1a3abc1cd2ff948ffc95733a5969e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982ab01a2a047e05e218cf58cd9dfc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa22c9f43e2063dda14c2ad01a8849619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8982acc1a1e89df227ef13fb05654c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aee3bf79a96463ed53cedc31ea5d1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bac43cd487e2767d08d1bff1f914c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad6da6529929de148ed110412127ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea2060591fcdbba5320ba45b4dcf6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f76bc7feb98bf1274fd4f295822ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930cb770ab27e55be90f8609e92e97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00c704eb4e8f6059d4e3152c956079627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac269f2fbdb63016b2202eb58649ae7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5230a68e08fb7ee3d9ef40f2fe1273a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8e2b67fe490634e54eb0ec6257aa0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb817f94b00f457e9ff524259092e1b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd837b438ad1455b1e4908c449ba47e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c25d775be058357e50cbf90902e33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7290afb0f973b939835f62f9bb2f85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55c2ad0a8d98014a190438762a77f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c0dd1240fc3f55b84ab43b1e71b65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec296d7be2a0af981fc2a5c9aaf37d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628be0a9712fd98ea9d00c4b5761c95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbf7a301beb7ec7f7a02a766087e49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9862707ced3ac539a4e8ad794baaf20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b24e0f15b646d8aca5de86c273a67a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde15dbb4e1f499c1638b050be428ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f582552417f2a1ea661a1d3a18e0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ed6f0776998412469c80f6bc7008644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86403676aa6f1e1ff886cfc8a63d23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff7f16b03f153fd805f2a57a65cc25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c689aaf4e80d4bad6357147324c52e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e3a3595561761abb2522f03b61edd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b912ed8f2fc1597d2df12e0988090649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f34a24c0a1c7ccb8de10f8552d693650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8003d5632c4f230a52ea3bb7bfe0a16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401865390f9aac64dd0bf12125ded3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc2e73cdf590b9a4a9ccd4bcff367d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29e7874c9bbe9f00e0327e2aa0d84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd3a7d6262cfadf9c4d083c5865a27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cae85b710f3e448f6b60c7a5267e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0845cbd79d980c380b4b31147c33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae21c0b9957c416b360cfa90843b51d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c0f93d3bb4fc3d1c67551d921669a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8747ef2ca220cb4363717b8e95223660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e211aa715d135bffe7d3283873f84b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55589c167bbb01e1442e63655a9201662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aac70d8a023ce95fe855ba0446a3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dd4205a78a97fc9a56af24ed0e0da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3c3e39903edf380ff14d002cb7c0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758b499e90428ede26dc3e2f43b474a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0354c48770823e9dbc495454ec8f832667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee8bd55941b47713d1c65c84a3cac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d439b352e28b78f5236ac9c86549669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340772030e6b3817147760c9ed1c556670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed5247736b9ffda256760a7e22073671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866b67b3c3517dd132aafe78a68ef50672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dc82e65e4ee5784e7c625d53edcba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8248a8c64b48538c739895e6d81bd07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c28fa2604ac2419b555d7fa8565a21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32ba0501f2d5ed97d7d453173c5928676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7689da72e45ae9348bf7372247933677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad190366748297b1672f47bb5a97f276678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dae5af88240330b5b23929627b991a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f40317136a8a673ea3f0760e614d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd09fc244be8b9eea7d5a42eaeac5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b74387e2cdbfe0e55be70ff9209a9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4a19104edd3b4e49f67715327a03a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70809a02740a90a387fb8270b7c904684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd533dcdcb52bfe0380cf23af45e80c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d6a1d5627be040faebd7d90086b24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10e5519859965de7d1927853066b90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d5f4a52e151919061feb2897466e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65670c4def96448807c6959288ef52f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece27107435789cb8c825b1ab5bbc51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b7f4b2ab0de3cd6e7882eaa556c31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c73c6204dfa35110d67740bf9a3e96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704a479c674ce266a523cd274109d6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964f66ec1c6895ced5e150b268c4df8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3eb06be7a57b7f4dd842978e8d2b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0643ad84bb5d63212837369fdc331696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa60b41d039c36ea6197ac4d71d1ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d64e777de4e6c1ca45d20b54738b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba252c6b3fd5cf563a95a4d95515446699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0a1ff01214b5d5f159819c34b77ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70484774965b3b06770048af97ad256a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8174563b41cd9049f93798abf4ce8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eeee6a13f78b943f7f00c92c07d84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa1631ea808af0b6c00ed3aa26c11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5dff71bd29fd189a9b11ad15656c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d817a1e196decae9ef89ca38c6ac0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423b56ebc3a93f486d1d0f0480ac8c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e511e07537679efebc408924fcf9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660883bfd58400ce29fee39337d50e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4f6ca02d4ce19f3f5b3e754cf0fb4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3828f6bafafaf164c3d6806df89b991711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c3285cfbf053046e2fe42e4a86de7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36948f8c4ccb87575e69b30214011bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5db27ca39a5fcc7128f98c3d65489714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625b058d78003e2b326081de4fcdc57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be36d9e09760f4eb0a41e7c97d0b0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e16f3eced74eb2b5e2cd470dff3f30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6eb7cb7ee9b815de2cb86f610656e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e7dc9e016f5db41663523caa6835d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ea5e9905c532250523701c959e25e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8ba8ed5cdd5a7858dc5c8a323884b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d7a2133bc79321593d7a4d5bfb33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb45b67021682298c62ebecdd2b794723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d245c1073dd067e120c741ea517e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f3be514f539fdb964e43ae6566d7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cf9b217929985218979bba9fa6364726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3864ec40546d1f7f71c4a3c412a61ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf442bcdf8c7130623ea5aeefd6c5ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3a188198db4176ec9c68c69837998729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f7fccb57ba6dd32bc0926a361fed3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fade62709722c9cc53c82fef9cb83f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71cfc2875946ff338f644f43f41e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f79134c3297e7135972dc96a77204b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7fba6eaa1f10b88f8e916faa7e981734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d467353919a5ce272b25209ffca9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d9233702f28bb492cba175ad81c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfe655efb544665013f4fc6bf54345737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46efacfe20dff1ac64f4d8f5a438f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a4e52280c20def63e1c9e5a666c30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46977541be8cd2a98422d5d96b1c803740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854faa5da9470d38e1c27d650089a7d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695565abd60d7bbbd2f5a35d91ec44e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c9cdd98bebc0b82972c408c8d184743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24165846fb64277884c70fef87e9e20f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023743003cd31b3d585e5afaa808cffa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a0b7cd04583d7c8bf437cc55e92a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bed3c91c6fbb4e86fb38f4f86cdbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2a1600f6df02cd7e97c79383684d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da376b4aaa6954c5bb41c5c4343e95c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622df33341f3b929a407acb188f07d82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663baeeafe1724022871c9f5e1736f35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6f299ab2605efbecfee64070a66d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c51938b4eeeada25408cc4583f7e40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c717aae48e25ebcf046c67f908d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edb1cbfd355533e4c67308d98b66b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7e4a56c1b0c154bdc2b973707bbe8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc222471d2229f0a8863a44c2518248757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ba94f1e1cc0ff1f09e7f4e719e9b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a000e04744ba7df5409d5a11400c306759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c11f51d4b20b5b69435c7a455ccdd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beca5199f98cab7a2f9e4c9af5b347761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b554aa580cd5130d0b0d5d6930be69d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652538399fd8811f2b99c5aa8997b47763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cb452a67dedb9413db44806c34669764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04578328397f3f25541016564f10f0e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988d5422fa67fe94cb8567ef638e011766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d0e58de9eccd3483c69ac00d84120767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>