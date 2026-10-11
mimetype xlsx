--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f4ba73031d5887a3720dc6fbaa3251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ee2e408587966174fece6ed11c432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16829957bc80cc417c80e5f9066d51103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9ba0a1133e6c6214f544f1a15f1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87b875b6caaf7169b3a6691bac28db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721be5a28e54eecf539b354c887f7d8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739e00fefcd04afaa6fa830483156c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e72b58a5656287c6fbbdfb544a2cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d46d8af30a1dc0705b0b44a5cece99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3eff7b728ac52eeed15b4f9dcf04610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d9a417c43923b93a4aae3af23a85d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038ec85dcc6a891869708997cb01f9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e4c52933fff3f2c006c2b6096a95913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c6d24a44f3eb83f7d872958119a3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7462700891899fd2af8a0dfea7e4b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af456a1c214640f4185bb216c91106d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4eb0bc78664aabdca267b0080323717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33360a218d498d842aec487b82613bf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d64dd2850d969fa79b6a7e798d2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371406247bd2fe8248abeb90fa26e34620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f3f94b96ef937ab50636804004ccb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3a7d09d8b2ab41a6887c39a9c815f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789eab3cf0360858729ad9a694abd6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec89260fbef571654909ee12db07b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982b2458fca9db5608de1c83b205f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78273da91f885a2b2c3d60d5a6d6bba726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb04ac4c2316f508713f6f73744ce027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f35f79831118e8e78b7d0ce462093228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d331cdb22c5ccbb8d4917dcb74e51729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9a897c351a179b2c56a6f8d33fc0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0174c872a00ffbc804be302f83c1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d53dbef98dce1c69e11bb7c6e0cfd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb3e75ef3669d7186ab7027cc3893a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6bf7d887a40cd6434f176e1e6915734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d5aab539ab57e658923a7d52690235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9278ec20c3626de4bc27593dfc973636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a7fdfb4cc142bb20023294a2f190337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683de014b28c893dd63f78d6608ba06338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5847ebee0bd836f8f8d94219621ecc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7b9a3d2c18d52906ae1359b0a14ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb94cb26d79ce8d280c56ac1056d6a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb078e6fcd6c975cb69d1521a27d89d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557ab429e1aef3f55b3551d6a4d723943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897601af8f84c341396340a4798558d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb41572c663dbad7f4636944cd960c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbfc65d6061034c9aea4b76aee781b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffa3843f5387296085f6c8a14b77e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5949bf957d186d4c23889fbf5b4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5cea964e322fa22de3030a157e1a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca719ca6a6469c2203eb5a56b22b40e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db4a2fccb14c530895a66f4164993b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4edd60d84fd742df26158281b55e1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec365047b4d01f3fb8c0074b3de4aca753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afbb72f722cd9393cf75ced5a514a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d66ec277a7f406961b25e6fd22bc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0797df2989537869fbe40f61addf9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d703364b9b9c77556eb5947c36bcaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b564f21f77519f0d532096be59e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e83a989f7e555a502675fee065b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a2ad7a0419e9fa0f72c4b747fe9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c044d3256f08791c822729919b72461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8825cb0f0ad71b9efa41b3f4f2e2a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a8949fe638f8b655143d4f1b6067563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d7b85d6b375b8afcb2bb8a5f60b3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82a92a3ffade4db7a56a46446161a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117944aeb9e1dc47a76e10e2b5983b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01835e2d186fe6f11bc95c30b64b893167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b99b7012875023155445d38f4a41568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d463b9ef0290a584a88b91f8ca23a2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7d806da1e9ceadd83e49122df274c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ffab27464905dd15313bbd954b55e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e751ec5011f60d84c54c48c2127b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ad8351b7a794099fe5faf458e1d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b54628b3abcb23873d953319750674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929a3b95885c9ea5eff5f80acc4363675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bd839f59c83fb1bd6638ed43a672376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c340ae3c39300c9469f0ae84557f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761062c9c0355b0cdf682fbfca0f252978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3215d078649d50432e3c5679d7bb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0665e1aede2f37b523b812aac7c90980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e044396ba5407ae077e47c57fc613581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7724a53dadb12c9dd89989f89eb31882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbe03407cc621f787bcc9b8fe3754183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfe622d4917cddf4ebde8f5385b14384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326b88981c1d8bf94dc7495ad43c85785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e49ce457bc148cc6e2be17f9fe4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3291067d80947094cebe95145fbf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c4d12fc90d78786da8d525b5d5c6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec888e6256413d2270d4d6fbfde08c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff50bbaa9c932657974bb5ea4e3f1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9804987d2672cfa7f85d4b5b82a1a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5446eb3c557422d094210645eade1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e694bc886e2131883a77861649f7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96078019332403977d5cbb261d64fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345d1432c609073e8a61050e2e4b43e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98210dc9085f5643923353f247c043c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8aad43b170823822e0df9b3deccfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ce4aaa7a45afb401accb146ad4b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776790b03e8d05fdea92644f7ce4ffa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d5244e27da3fbe23ac843ddcce448100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d667010761b3ba4025ba27fbaa1bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43e9696e13c20f6068c1e801a7bf66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b342556ec8cf9cb16fd6054d03c9b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd066fd732f49198369d6dd3dca8d0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c9b15e642f31b9f01e70bb0b0b318105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bac2d560680a9ede24a22a181609ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a1e9f1ab367cdf87373648fb74f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c9ac07adb81241769f6f6ff59def9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02220ab29c1bc1c0d4eabd8458bfdd29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02b2d6bbcd74743c64913d5fa71732110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a4fa207f6d9103ffadef0e15c5e80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41063bc1cd0f64387be1b0790fb08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24043b8e68631098a9ce0f56b6744dd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81148e52dce1c76695fab5b8429346ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34f64d1e92e6dd72026b4761815349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7a30ad41cb1a194a0e35633e62fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71242a9dcd504d578e4c1505358bcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157bc31d7ebea31daa05a36207f5b87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960327163aebcfcb4bd48c6bd2896c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3dbb732ccdd1e0f5dca00c879a573120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499930b85a5c3647c07625fb5bfc3ee9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e863835da605ecafe6f41d633e1d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13c41c4f8bd0c4cabfbca59e65a005123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69713ca2a173505961bff31dffdadc58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf78003f55649b439f6b087495ce844125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fae836dc1a3b01b295e951bc0107b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88787af6ec8cb6cec630b00ce0c5cdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28a104f949e8448f0f79969edaace3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eb6a4b172e430e64753668770e774129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0a30874bdd754d2d05a7dfa0fe636130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deb0c7b24d1c333f2da706243c1f4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a263120459d1a8dc73f03624dc687b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc944d57116b14e2b2bcbca2aee126a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cb2a5623333fa63c0795d2247524e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7615fe69e8628460cd4ad621a5efa1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070976671ad5986b70b8b1364f18ac0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314361b6ab8724552fc7426f049c3e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e836641a960760f862e400aa8930a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2e18035a618864013c812b0894b73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fae31c893362807e7dfd600575ce9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856625d435d484cfdc863996352954c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136563d4954100f99db2c50086b84a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622f754f6a3dfc58ab39c5ad53d3082143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da502cb96d9afb0dfad8c9d2dd770f64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49e73c4606fea95c568d0bc33fc600145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc311242bfee2245e9f76a6c1bbbba9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ed60c53a326ab766a55a9c81d1b7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d3b36985ed3bbceb74fdf8f152e33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322aa33dc8ab0e4569f1012cbdbd50a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e02de0b2f7ca5745ae9e303a48e755150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d229642d5acd192b9c02be147b31c76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36128adf7c35faa6df1094cbc567265152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e30900de73719f3d325b9a4354c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0e7ba0a4883f3b5f98474c31763a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab58ae5190a2942b30a2273272f303f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5950fc70d886a59fb2c1f031f3b4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c56b3324a07c1c6524bdebf69825a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58c6f24710dbd035834b139557b883158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5614e1982f4ac0dd9f12b3a26ece8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b44cd513393eae120bcae3386c64f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a0c7a1acbe913626ccc773f338a22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb35279d3bf2bcdbdd42bbb3fb73c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fbec0e79d11436b47b27f6b1b0929163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351535874365d8966ba1da6c7556ccbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ac39fe9df2df3ec46490606950799165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46158faf11ab2c02555f784f8dd86e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c2157261a78e3753c451b5f374b6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018f168cdf9c043252db4bcd141181d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d86c63894024d38a5678f5fb658d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f32933c95bd615bd24c5ee06111c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f509e19547698ad47652592eaab50a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e3e9da26780bda2f51c9e03668529172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fe160eb6980008dc8778ac0bab9a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d8de0c132cf806a7d05739f210782174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f2191d32fc94a79017b63f350660e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc180a0cddae2fbe8a3e6d4e021dd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604a9c96debcb12427719f760fd403f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d25fd0abc67899e14ea5c55578c256178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac644dd9e82756d4c34560def3c25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a799a72c9d341e4c0a3eee3bf6232180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c29a8da2907def115d68fe35937c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d42313f80d0b0bc2c0bd33cc9b9c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe113aa3779cb1d5ef39f468e66eed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79f8f6b33d0df5026baf3e88e36ce2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cafc572f131a95831910b53d0229fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141284491ea222151869539c25023e96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ac488fb671706025f58813cf21e82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61bd0ec5229e0186d7824963f68d54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e8e0a0a27d8a281241a8d2faf9db5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9671fe7e3e406092252bc0365d64f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f525309ec8f934e7ac7ee4330ebe1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925f3297bdf5e3c3638d9b53aaa34f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e714c1feb60465d23708bb2933806d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da19f125032efe6f553bb9c65040b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f968596e3adc8a3b259002c383f9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac6a469a77f93721c8381cadde785196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23116dacaadfb41c61eb91a7d6ab39f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f1b79770c220645d51c3f3f57c5d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92f7aaee27585e18f8ee123277e49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edb78381eca7ba504560d7beed1dee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1efce9353ea247b020e8ca0c5f282201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc646012983e2739874639c3dc33093202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a99ed2e52059de7ebeb34c9794355f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20789d65960ee2eeeab1daa9470f229d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b44c0b1cc282b6294b094899d870a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b823f35781c7d0ff07e6a6de345bd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af2f076fad45f361fa21cdea5ad8fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb11204c5333fcf3db9d1c4a05a4c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5506cf7d3b70304a04a8e6f68378dc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cff73f41157f5ab10d88884126210210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95963886b4463e4d1d65027b84cde05a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4f431f2ce6a3647abaf335c53745b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaf2b5cf1cf12f6447035b8ea72532213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9058a9f3b7e0628f860486381839d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea777a8a8d45c63a1fd29ab8982381b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8230968723368e30cbec2f4b9f470a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780b15848413aab8e215120e81ebe95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad8a28145b14f5f7740765be08fa43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728282189dba3df9f73ba43cbabfa5e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161c034bf51a755f569f5c3b9f342ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de809f90168d5c90dc12065f96135b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463903fa206b3786781b17d49126df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498384d6846fc6c25bfa02c62d0a7b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3453f09bc04acda1f31b5a74474ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417603fc5cdc0e505efb26089e553e07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa70f41a0b922aae94648b7ae226b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c05d0a1786f034ffc30701f2b7aff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334dc4d1d18fb569d01d9d8955e4e91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a139e4818dae9ec43ef14ec4ff0322229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858e62fc41611635fedd43725fbe4b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e131865ff6715652e908b52c8e43b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80391c877b588357ac47e0668a3c2887232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fd18e38ae87503a4a9eb74aa6a1f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c90c46a81a1e66e2a685848e75860234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbbe24acce9f6cd1763407f6433936235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3198a7c9a970bf76bb18b244cd94901236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565099584db11ba64c9b3ef18e5c8745237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be274457c135804ef972448501b33952238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a8e80ac58eec66cfc82a872f56606239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c4727837784549edddb15631dc7e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40472a3538cb6ace8099e4521d597a8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb842b195211fbdef2971cf3ed06998242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0a471d69628aab8d94ac90a25a855243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a0aa04d27270ad9bbce2a89df0a81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864503c570767009be5f180b927f10f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7d81a58a1af7bd498908e84f765b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc72028026229a4b50fee9982e9c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0c994a80da0f9ac78423fda2ba0f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0570b27d4df7881a8354312e87885c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43796ef37eab985bdb7c74824adb87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725988546f3d35a273da32c91cc35811251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb074b725a246e373487fe712015a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445611eda0a68b926d703c170b3d26c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421378282ba49f673419fdfb49a157a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8399e9a54905547e5e6e8a8fe28ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140c8ddfc92ad147ec33b2e50d446c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306982497c544bf2e2b5e19effacd57d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44857e849d2bc3eb91cbe8b69297a2d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95de19e8cc16464767deed13bc2ac2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465a4f00dfc6fd55c34f570706dc555260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4aa118f9fe6ae9251320ebd933b91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc03c6f10ad39bffe1c9e9050274d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67398c91e68ae7b1b20d0c72bbb1714263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8934fc5367e26c2b456b7995ca5b930264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62253bfa6f7d8f909a0f863f4736e265265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c0acf48a68edcc212ea060937d3a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1fdf8d04d4c138614c1542256c9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf40b668fcaf25573f396a2201e672268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b336be3ebc428138de30261451e803a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892604e3738d22605626bf00defe976270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a18ec55ef199d7e1e457e7cfc54093271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d7c5b43f392a6a6c26bfba38d6b6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc320e29fec09d54c95239c3ace4a952273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff604bf2e5a68284a0c1a6ae91821a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc0ab8ee1311185e182795e572fffb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb22b5776af6085945ae2a998a3af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2da023dba771cf16137a63fe8632f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c05552c8681573ded8953f4f5bd54a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668a5a16479f8680ec2271b08ef227c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae81855bbadc23f8764dc168ac02dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf80180703922b9879ad9c004ccdd9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8493c9c493151d70ced563fc0485d7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1269ac5194229138926600f3a9c15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d4e305afd41b127d7ee8f19f57b71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd95a5b174b7c2e4eb17e0334cdc4f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fd0d24efb45bf1d56728b951317c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433e3f6366622a251dc40ffc4248eef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4f18b42528171ff6dda76ab91db83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b7dfe1a624cd8f5dd6dca8c871065289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed92e51f43b2d955818ec9aaade8fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a464f5ee22ef8f1b5f11c5e97e9ee94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5f5d8d771eeb3aff1664fbbdc074d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445727c4e7842a09e6229228b0d306293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b71eabf97273351018e9c71a26dff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b42ae3c065a2cea236ecfca0aa0bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb0166ceab6880989297f944a806e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e359ccec3d90b05061db4c2988dd82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1422c7ec7a8285aa3b3062afb544f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cba550cc6813568f7fb72d4dddff4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26b7e08f00a1a9edb80c1458dbd6b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172cdf0893f47477d921a760cc57d41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eba93a50bdba043c6fa8c11eacdf3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733f82522f32f4eecb113f8866a1e84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5b0a5704949dbf22f4acaac23ca7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b52b5a0559e0826429205fbe7bff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d52ca4c5cc43683b11c9568b47e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fc2e65882e11fcd099089fc9d494a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42408d8c85039fcd28e8fd30a0b3e73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194955627e1dcf13eb6ae650cc57443309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf31aea73025cddad506d74002a97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2cc32ce1233f7e2a5c54771719f74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7df82483d302989a7203bf07a8476312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f43ab6ff5e983f9a9449444bd6cf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df2ab3d0ff83af88441788c3f556a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289404efa652c84b7c0ee689a25ac31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9dc8d5edeb16c0d9f255bf4a26929316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d23dacb6b37836317346024cacaec8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccfd42a2c236ac98a2e9d5153e4068318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da0c3c5f2fa8836f84c7d2b1e6cd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da595d9d9634a7e5f30bd550a9af76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f9813ba78332126ac068acc2e7e23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3d19f3f3e2c30a0860c036391983322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59227a5ca1f8ec6df320112cb122eb8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f918059d69625b1cfbad4d67282c96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c13ce64db7efd085c29769e95d858f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980add92fbc1b63a53f26884058c2d7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff8de60ee18a3b8a1bf64e9080cf78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982a4ac05a3e517afec9efcb1c65d59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af7870d855c897d9d255032dee9f35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254cc04fb00cf87921130ac10799be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d58511adaf7d854d03146bb58d5cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9026eced5fd5aaadd0b4827e747ce2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227e87d80c881ad87f6ed05f8980ad2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dcb47506073592a42274219f112f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204f7f202beb78782e2650f77abaa8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb6d5f0ad1518beb8b9017cd492b12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e480dea415b6ed88b1dbbe04f07ad6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544381dec4d097d2ac51dc500549ff9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b94e8d4e79f25c0ea9867f0b5b0463339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87328135db528922227bb6090e51f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42bedaff8375a39d337cf6741c4bb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a58c910e4a82afb5872299b862f5e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f6ae4cdfa8d1226d70d80921d4cc3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245c5c0c2f481d3cc4347926c986179344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c44fad9335339e65bd83f73db6f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd2d83b5d277fc5325bb7341c751e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f568b99efcc7627493d97d27a1d34e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e877cb069d35b40f3fd1e8e93085d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9374e65faee963c7b6aaeef56f0baa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87b9368e7e629f94cb91bf32d19cf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e579562ce8e4f677c8f6e585495dfcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1e454b19bd6631e92f7974a033c82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92b6b02a378f718bf92439af5678b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f5ef17bff820798d4e6c44a142083354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b1df2bda3eb6ec93bde0d78db34c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696d93f707a5a5684b5b261fb4d4df1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf127285ce848336d36707648db495a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d5ab31d637f733ba1ccdae6a8509358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98f27af7e50aef0b959311d89ecce7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7b77e8e0d5cb24b98c401c58d2588360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd9af26204a7a5f31ecd5a351158ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21745c1d271615f0e3fcc7e1157e94f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5ca42e839dbfeab649fc3413ec151363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a17579deee4c0019e8248b1eda47c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512ba354725b7792e5cd414bbee5b89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfac380755e55763ee62443172dfdd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273072bea3bfee4bd85380f40359d2ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c0bb49346836c47abbe7f2c596c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9526fab5bd678c70c0447395c4f32c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1d7b3440537190cad904107c650f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78663069a4ea982c24ffc7b2ccb0e20b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b497d41be5a6b7f7b515aa530b82c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906da21a5a0387de19558cab73aab3f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510dbf59d41a27dfcba506787b9e8f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9460fdcc43c25a96ef51cff3bd7ce9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce5fa5f59626a7181a1292110eeb6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b14bfaca3381eea72f6f8e237b806b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53e5ef9bf8f3aa93c5af1a93ee1549378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c71c42c6e5eed6bc696125df7c09a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb7db75803f47e385a7b17e8fda61b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa98b76da9e0b8f0d115f288c4c4e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac26e54c90b2df82d0e11eedd388bff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c26303a708e4f42ebd5e57d088a7dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e013f33ce6974cbcd52456888c9178384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2f5963165c95a8489cb71efbaf8e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5de77a2b617c217b8a8c01080a96d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285028ae5d0c500799ba64ea257d256387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ab4ab69e06bcc3c0660ea60efe22b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da310b35b4e3a2a44e88dd1fc26f9013389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff7535e76cc26ecd8f91c5451cd6c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed249ac2f372be239c67ff63c680eccc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de30fc5ad56f6332d16a9f6e3fcc78b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d19754f1f9287d4ef75d2ac274333393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef122b41b23c76fb8f991e5c47472394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c7a74149e7f8a0692b69318911b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15659385b55e7e005f06a35ffc778feb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f760a1d4c2ecc8d5b1d3cd48156a43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558a33f0f52e8d0f5bfbc7c0266c4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de76fd0e571d7cf773ff015a768047e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50f7bc8623195b969bb75bec579c4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65de7d85effee5e2bc79dd3559a080401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c9b3e57f07bd43f69dc12e6542035402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b160d9c356f31b03b2700cf2980e238403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a1f1a30c423dc88aa37b4eb7aac25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cf802e4354acba4acbf46949fa702405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92232eb8e518826b371c3a314d502a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af137b1ad44c8f4fdb4212d2e92b3cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8b7e11465cb47f94e472c276f2a41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e20fd20677d3a9e2472a5f316380f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0a406f4ce6fde3216d794e2be1ce6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894ac0ac0350588a4465975126ea5ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e09920c8e1b1f9221ada5e9e5696e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7bcdcbbc3000f8e1f901c86241520413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe36f535abc11b1ebf15c7f8db2f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb2990dd95a597c530110f684e50ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adc7f4f9998788f3fd139028b91935416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b06ce74b4ce1d63635e5d60f7529de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb5f475406f123b2a6eff9377a5837418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d87d35679d6deb9226a551f6dc6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b477855bc19b21f14af3648cf3557420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dd918994171e7217974f9f82b194e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd02b4cf09ebc1550c07a7ff9893e06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85778afb7900e1d46cf0ae665960c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3d1c14b60dd5c015061b263c7bef2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a6c6d4bbc55fb8377d484a15271c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dd93f530697b0ef3e9f1d3119bdbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54241a3b1202d7b1f42bfb6df35c5cc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c71416adbe88fc62fc7148d495cf1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e50d99f1e77b7b2893d97ca459293429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ef795369ec8aba74c341fb8fa9dbe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ca89f6fec204ecdcf75eb5703428431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f22147e78fd8da3a8093ff8b5b53e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37727b0a566028029968accabc6c82d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b15e56986ec40f054c2d30953145434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c2010fd6a607aeef8a7be9bbb13d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dadd84d0c710b5073ff0c55e308cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858d691cbe8e90e1fb7fae461b0bb70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9df8036b6e5a18bc4aefe379c0e15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f6de8804ab5485e6d336ef180a9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008093e21d00351f9876795a863ecf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4235194c067a544cb5d6d486676e933441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d747766bfbfdbea8fc11591e9e9609442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eef4e4458e364680d87987a0930fe7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5e7394e6941dcb6a696e29b43d989444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1982ad9d4b0fa7fd22cfec688172ed3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da4a462907bf0c8c66f716688edd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b81305bb3daeced2c90d2f19633a9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431b9fc752ad24d242d706098eeb5d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e19cced05acbf7b1b967eb791768449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed8d786fb2be6703388052d91ab81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae44af2e9a16a26ac158813a53f25d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b845e703970a126611832ccabbe9be3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853915f6b9f6eb0d50a8ff4940920da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3ff3d2da0dbffe6d493de814d0f84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fdf63b26823a92b1c5825a2638f34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e244503599cb5925f23c20367ce9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3e90b61571f01b5070aa074bfc44a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d60c9794291e99c251782d10ec1bf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf3b30771fe5c5dfa030b3ff812733459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106ac1a30fd86e73a7dc056d56c7dee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da2f2125c3a1fccc1614896a67b127461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25580efa48a4c37d861a998f43d8c287462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09e07179a2ea580e3bc374ec6e3ce2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912d59e480cd63c5666a4e7cf7ab653464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b7c6ed8baf352d4346d91012db32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95982f5a68309e2c4e5a17dd6ab097466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29d5bedcf3d6794fe8b0e32647f19b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537453a06067f49b2ee25c0f6f26c64c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebfd7145e31bc458e520279b31cb1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9580be847710f538f7837230025919470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4d2bde01a279b62ebb9c40895c39a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48052649f5816b8a5a595e77dbf8eff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14195054ed83acfbdf02dff10b2dc65a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a51d31b333743d39706164cc91167d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a2673b33bfbb142b97e5fa41650c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0e8b46f73fb7cc32b645023e3cc7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c2887d134fe668b2086de0f701a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdb29e273544b0d0b8befc3523b730478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e8e36f806221e326e86b5aa28d7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea857521fe9e8bf6a8b5debaacf8ae5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cad2f98cefc4bf89cc77bf6989127481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ddac479ebe77857981d0cf271273482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1b35aa558ccfac68bfdd9bdd6b1fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121b3cd7f79fe90ce53eb8caef9fdd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be87cd78910abb25cb56ec27b314cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf233373f868483b8ec06bb8f2ff98d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61ff2dd794a42b6d2982ad0d722ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebff142806a4035a3fe3482fdf34b51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a5a0b26eecdaa975a27361bd5ddd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fced7f71746d8acbaba6c8ae2b6b98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fede98a2a117376777ffcbae3f789491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39c2860dcceba07f49221c4d55468f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b242b836a128c6973eb1ab019141d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099f9c1aef51a896e596b604f68dc7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa516b7d8e0cc0d853648d09924ef9f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b8b9ab90629f81fb805a4b72bbea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f756514df6bf0fb4c751ad8455592497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34e92cdd5c0dc60ceb04efe59826d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c104743ba303ffe5cb01b1e0f59de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215e35287d7899fadecfec2f15722a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b4a2c3ade6c0b3027f914984fa581501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2097c367a2ea5e4ebf292a0e6c1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41940bf1ecd18e54d588246b10c22f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea7c09f614cb9e44c2089f2731ab71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40618a8928b88b4624b877afcba4a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503b171c0b54a994aa2f243454fe27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4f670a0864fc870747faa8904415b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278891ae73ce2f912a845661ba5dd9ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efefbd8c0f9ae20955569f8d2a23e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48d9e4088288b757f70bad4223ea79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292ac38efbd826b5feab818af5222b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5b6544e6830e768215c4be3e88cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80307aeba9b5b23471e2a792cc6cb3f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b576d8d0a801ce9c0abcf726f68f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb511db215039a3658cdc8a4250812515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb2cc68c1d90bf4665d2625368a7a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af51343450d86882bf52aa3dcb8a32c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223ea6f891fb2af9a9d1c30f0739d7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21179b5b80f4c7f1ec7a0175fb078711519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16875539a0af6ab0b8c3b94e7e3397ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b872969b796a93efaf54536bee5438521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe8dc74e0ee2d4945d275416b180dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ad417c340614da546c4ff7dc3eb10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1c4b405d06447d962647d3c92ee3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c41005c0daf1c1fa5cce3a37cef40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171494d0641cf16b3c663334960d9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ddbc49bf72fc8383fe9bba9737f0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa8ab96eb71f73764c74107a084a16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7698e1e1281b3d21a230f88cb13546529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4f7256a97b51eaac20dd41cbceab4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404465456dd089e09d7b83e42c368d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feefa119a22a06f98b6f7218545b0f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9dd67c2feae4881eb168a2deba911533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b975087071396311d2293077769f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b4d45055e3461e9fcea8975671461535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1d496c94506f2eddfe3f65bfb9ce2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf945ec94b335fc491cbc1136ae159537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8002ddcc09aed230a4b9076fd4df0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7390b25a5265d51d2291a51e144bca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2005a7918f10d087cb5dd4d3aed79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70413bdbeced29fdddd9185c4d704b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766a1f5c161b249907bf5d427ade8eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda157eb36299597293b2e8b22217990543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6161ed044d85713842847a281bfcc76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8349bf83ad2e6a41c9048eaedbf8950545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe41ae8ccd29dcca4653e1b32ce1f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7981afae79ddb290c0b5ce7ae67a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadcfd2519a460ba951f9712ce5330c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c243e12cb7fe7e4be3784aa43842f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d4b09585cd0209ae1a7122ff8f57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad8bd70f398d6b9212b88f72b78e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168492dd7424d6c65075ed5ace459f1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b70e169e9ffbef08ae236ccd45ea16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5be67d68e825329845db2b475bb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b4d8166358ea3d88102b529f721a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530dd80dc04ad92cac0326caad9eb26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e34fdd60af608556899bf61b311c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aab63aab7c42f920da8909fd21baa9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a03bc9fe938830beacc6f615c429559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7b0cca77cb54e9d281d8da043a873560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b2d89247b0846e958b469212f0635561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a364fed1630929a22d0889b80ded562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f006b796fe6ab51d57f02baec9340563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776361ccbb797cc27cf6e83b981e5ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a4a1f4ba94a97c8f37fa3653c4f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76c5d730cb6309f52177f3d6746cc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7488607b48fd1580eea66995956ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee86bae4654d7492e22c19de0042bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f08763aa294caa589234d9d1a7b20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650df2392f0750f66f20693823a97e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9612d024f39b92bde7a9c793dbe30c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e610226ff84c1571b082bb9a130789c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641db0a732f58bd07b2df171f4857b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e40257ef0c3b537be495621ff9dc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc59d1115c720104605d17e2610671575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6949091d3c8f9ed857997d3d906ac1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37541155b6f2eba38271cb9168748d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794de4cf7f7033def2fadf819d2ce786578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43984ee905d9f86a97b3a43d13044932579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f313e8696485511d74dab59c092635580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5367dc89624b5f93a775899a206aa7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5837463da28d0d2e81e48cfd1a67b67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3b2b9806d214b5bc2886febc558c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ae0be07d00ee42acb27a04ea9f83f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac107a40b728d12d3604e4827ec863585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770a6d43c9a86ea680dbfa3d54681a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7455f1f26376fe43c1686701c8f7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d057256417fd89d86acbd2e5d78e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b4651744e70033ea7a703c1ce4276589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f959af56b42f751e9bf5a95c84a69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4712980383f0b4c2d4b65a7f330631591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c88c361a8ec0c9ad061a68c56262a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d44ace3e26b240732a722bd238755593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf031008de893340bf3589150a7d748594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6043145a223ff69e58a36918ae8735595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092b0e116ebb5a7f9b73623611e60c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc739bb74f73878e50fdcf7638d05f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248162cada18d1175193b84255f4d96d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547d80e63c4ca842d1db08587b9ec21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ea7856bb82ec4c0f65f69eb2ed82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580b8736bbdb3624903d963f1d14548601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a118f9cdd7a2223f5e54045833454602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ece569800f5a31a787bcf83c3d7203603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce07892e166936cb4b24be7a161f58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856f7fe24ba6c84e346141741a4a0ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96ebc66f52515f57dbd73dd807d309606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a107f26c3808503190d7c8ec159f3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2994055dbd35e71b6b69b48a047d79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4a23b877af08adbf2e604cc204ae0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3219f97626edfd03946912ebc3002610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd474940e934c655f9dd004f4a1449611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f113971c1acbb532c14cb47201903a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143df8d45eebf4d2e25bbe68641266613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafdb0c0b4c3ed478d46deec6a32cc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fa76ad8ae94780d7ebb9abaeaf753615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ce111deb8443954e04b57144d603616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32135cfc5db10b3dc1cc849d57cdffa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04058bae6174b29bccf5b1f88d3bbce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba626ec95115eeb306159bf7b2b64be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cedd9b8c3ac312f75ca96da2369c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041aa3f55262296cdafe45b23b8f7d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b60657c8cd97d5929e6c0b51f11ba6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8cf1e58969456a3e66cf983dd524e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc611025d41c172aa95bdf61edc7e496624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db56e69547149e41a84ebf37eb8d10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4a6e6ad9e326b205ad6168f7257a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370f9e77c9c831983e62eb5b5513f79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47c403ece5cafc0f657b105591ddb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdd3798f6705cfd06ecf70d42a5e6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b045b09c5c7e22e8f58aab4465ac9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a6d5c6171f32c83e4d66f9a4827ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b30add1dfd7fb1c3602e15d202cb1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cffa6fce40ce097ad87b971914297633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6daaf59a457586be4d481b860296b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268abc62fc7c3292aa38ab887741e946635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135acfa8faa11b58af77151ea6e1a51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf2f586fd3732736301f62b1f4749637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312727325e29b953e3d1f2445e90d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18468b20fd89757839993543be2eec00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c9ed94104bbc1dc2cd3166c811924640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e556caa73db32f37b3c8839504118b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963f1a35c0c1444b15b3d1930f14ecb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd38d5369284e5893b4d0bab68f76b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b5d8f8f66d70e01343e12da4898ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3227109368b9cb176672f4a159e19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a82e3a3f969a141f1f9ec0cebeee8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5127210f2b005fdb4e93ffaa5b81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d6aec66b5ed3135e499f31b628565648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c90f71f21f0a8cd94287e61f4c5a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e78b6c514257a66a612c1544546864650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7858160721f95149f6c59d1bc895de0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d775ef71d6512c99d3a50a08093571652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045188afc4459985c40651b0fdab44c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79e59ece471362806e8d64bb9c8771654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219bd2ad1479308da1ab7c9e8cb6265655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761e428456c816fa83b52fa03469853656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8ff7d3b051a3110467a22fcc60451657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922931ed9e4cd0b56a282bc5d530952658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f11fbac1d35477c4144eb87832303659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea65dbc9622f516350e4d348984fbbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665a7a3f9580da187c934137e5bb432661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4d983e391ec82cc8b6fa2ebff693b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ebc0ebad573b76c8bbd1d9b026756663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240fbdb2aa471d41fc2bda9412c5b50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01826d0d333aa53a839606c733eca614665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b875098abf6b3d0f8005df616320d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac76fd02e521a3a9ce99deca55e390667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdfe18753e6865eff92f49735a5e9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac06d0a856f2f6f6367e1ca2b9dfaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b539bd814ba5c5b8bb969f5690857670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4c6a9aa304b78700d50dca367c819671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd698a6623866794fd13981a19df7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa5fb3a2f6d2ba177f4ff73e19553e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46e8d0f747db02631908973bfbd45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c2cff3131f25a039374dc24d4192675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257a10b9ab291b997df41f3de8c0d7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac633c6963800274a4b532dedcf9ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55e23400c622d166d840fa1bde178a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41f668cd311bef6e0eba9353502f45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a2da157caea91a43cdb36e8baca5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac39e120063552a508cbfd7efa4388681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a074be9ad6c972529ed45a683b4c8ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a680686327c236d6258ae926d8fe1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94e8b7b1090e4a6fa26e5d75ce30b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449e9a02d2fb9c137ffd04ca2608154685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f7006c7b6a9da0ce9a889c774db1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08b2a5d1437b2579bfc8449544ed9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7071be3a83f9578f1faa1fcad76f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81f766915d408f5b850ecc1a1bb9a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1920d41795b9569d0e4fd6d58e1099690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84d42847202e322cb6900ea91409be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b57724e90ebfc81470ad543e873938692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89844c8bf7c7f8861c7289004c29528d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240497bbbf0626d1ea21d32923022ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ff542465154e88e459cababe61aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6787b6aa90e3335410704f0b4dd398f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99a3f1a738209f8bb06f6662d7b320697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565eead79aa1dc60d04e641132b46f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd47e9f1bbe746be85fac5989eba16d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec513f8f0f605bcf78ef1131e4a5f59f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d92acc2a6cb4989c3d7b1032e7e43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc45757f6f71e4838d2aabd1e7ce841702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779520a681b1089704648a9ba89419703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281692c00bb0713f42331cb50dc7d509704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e492ae8eff9bd7e17ccb712c384fec5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929ae84016ba19aa5d7506e06e7afd3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00688d86652b999b115b6b0575b447707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bf104f0587b12eeb0cfc117bdfc10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95080fb62d9b3b9ae4b5632904de61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bb8b635ef036abedd8769b1056f48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673a5b9e9fc2d0b042ca47b4a67d18c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667bdd5bf23324baf612ff97c0b3695712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca663cceeb5b6359519caf6f8f5f383713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce464e36480b9e94b842a52285782714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13765e4d960171fe07e9d87de27ac247715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc983f383a64e14058d2b253585f08c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e26501c74e49c1c8377ab9599f108717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf53aefea167ab33cac4674b021010718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cac043d19792ec4872274460131f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585e00c438c1e45fef28150d1754f7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a17f0d7662bc0d88398fcad61e5cb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e22d2cb67e8436a2d9ab1a49efc34c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a168404650ec62effd8ebe92736e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38819415118943c359cc7b066992a92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184733cb7692ee324dd5c7d83fd306fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe8fb9dc3ab03c03ee6de0f27c52ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38d38572278d0b9d6fa62aeac8a15c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455ea91033963774ff1f9b58ac7ae1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaf27f0516f5a6dec44da7513c44ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2b7f4214be375c47cca06b0925a55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738f1441d40a1f88b9fa84cd2860c62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa36d14cf61ae9a7662999fe82e10a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab7185752c588c6eaa889f4585c91f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead6a402cf3e17b27faf0c1540559a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223cc060bd8b62fe3790701268f083a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c3687815693d6ce19e7c8dca4b1dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebfda8a3327c25ee853633edd921e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d2b18f8fca3ebd39f8ee05b9f3840738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2ad2b62dbf175c54d8c21ac6dd9ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca706a0dce0548d8292e617c47f9bb66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27e98001d37e1195eafbbae155b609741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4145be9ac0cd166b514274e2fef165742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8725f4d9d7ce1bb4bead1567aed526743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093d2bb01f4673d20f2843a1ec40b1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628a26e12257df747f96053e2ffb1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfa2f64ec238dc77fde74926187cf2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e50a8d77e3fac4b092a97a585b80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b47cebd0c968b8f62cd3839ced57e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be8976528f7e2ce228a65c7ed7da39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c7bb505b75346269b12ee423565ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef294b3c31941c3e8730a9689a414751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aebccbca1a4f84cb185a195d8bad0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99361b477a73ee2d4b63632d0e0ff1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e9a004fc7982d12fae79955edea7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40720861e7476b9b13db3d1d23cf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6be6b5aaffd4f7fae6149ba5669ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ce40421ef1016fd388d0430acd7c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c5a63c8b51e7a37903dbcce5b8f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7291386d5744d2f9355ba11791a5c54759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7ddf65b9bacc0f3d076510292ac2f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9553d1d50c8249653fd5bb5c676c72761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648126b40a30eddadbb70f41d99d0fb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd9c154a3ba056a6d280102a77a36f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb6c625175611932677a65be60f1af764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4bcea4094deec66e7679e2f45e3d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a5867601724f979daa2a9e680a038766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84fadfb63acb9273cd5c5edff0580a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578cd24ddddedb0eb443bef4e38ad7a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d9d9c153290148235f01f3887fea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f1f85e3530188ebb70f6b733f69f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba408d0b53cdb5597f6a85540966687771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceba3d6e71c3a38f77dd3af39bba83772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcff3302baa84523b8a8af4bff4a28773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb2b538f69ea67e7d7b6e061b550b9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cdf4fa0352829fa6f5597bbb88546775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4df4da17efab1fb3db88c2d9b1a9a4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b0ae4953b2e81002b73a6730202f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210f893f5822914b74e6e743457e8cc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2c25d592143fa0c03f490c99af03e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4cb5e3e4d74ee0b962da51cfd8941780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0750e4939aa2e5a8e6a643353a2af781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe88e6e88ceae689a27a3192f14e243782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ca38ad617f863c9d253fc843703f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd52338455377b33aa8ed8c284201a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0accfef9df07afdaac720fd525d7d69785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44722b071dd9e429060e1be5cfaaca8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc3c405f713498f21836edb54bcd22787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63f94762bba9142d6bbfd635797da8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475971a3ec663fd7522c732c2da44546789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb729a91c0011f88b54cec3e8a885790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abf1cc3c38e0753f540d3be5e5f795791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b0835665d98099670b8f75f1443f8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa73cf4157780f445646eedde2316e7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16333b8c0376abe6b92c0dc747d59a9f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd15f5ac7b6502314fa916891febb8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4bc2903aaaaa877d25cd05d586f3e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be24d5d4faa8c7e8b241785d64eb35797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56b975bd1ede00ed7a88d07f54ed6f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c020255c8c27861ba904dbe0f75a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb632c1c5ec6fad1114b0a2e60b13b6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2102819ebcf183aa442b2024eb821801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb59df7229cc0f02ea610b439f47c5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd39e60550ca9c3767d9e2dae1658b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e51efb5c66e7751a7456588981fc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977a9cb0a4b769cd9f09120a4aa093a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ae12c385034401a71c60a27a1f76806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c049e01e8f6195df5bab2ffc261e5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b638b4bec04450066da7f7bc52b09e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf0100abb7e797942a38cd4bf4f27c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702ed7cd2b39098dce386db6f909dc6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab521cbe49c6d45b35f008a14cbf7f34811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021d6272f290928b220b70cabbe22dd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bddb3ab753f56e00d98ea2b788406813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488207cc811aa98347f39eeba72204814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc6a1428b74606ab6a7643ea9f13bf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddc6d4685a433b2e43dbdd8ba95e3c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1cdef34b235353e6707c4e6a84fc5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b927878c736d6fffa71df081aed49e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5594522e61c383903faf33d02041126819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c1e843df499fd008c9c0c8b2b07f5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ab4a975ffa48fee4b48e148559cee821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a52b9807ee31459ddd0a505ad56a03822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80defbce35c5145cdecd9295d2a9ac823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa947e158fbe8045a560f64c66e1fa4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c3977dda3638421baccd2466f24502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb4e5de6c9fa7efeec7100b5b511643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687606b5279ed4af2f3bc427b39b0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8940d4cb679f8af3269cead9314d1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f28d3c3eb5a461c3bd38d4ee901e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd7a2ff7efd7bf6731df4d56bdcd8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b585cb96f9639b3df5ef48c4e39a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b734e38ee2e56f461fb11ee96bdfa3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee84267141748691defe2f14d4d04810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190741f099edf3085699274088908d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fea6088df7f29ae28c41d0e686c7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2675c5050663a59280b2c545bbc225813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac3e3d4c9080af00f5cb83fb3fd3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4fed76ebebc8b8fddada59d28a7e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ded15d5f84dd2480272e5d70a491716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47a283ace62c6b862b0acb64a9da7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c017b077b315c1d6def43ec41e0e05918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f9cf2cc503992296550bf7b16ad4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a09a992a0ecc3e7b24c0982fa2f7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097050cb2f087e6398986b985f881f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca573cdd0f5bc3d8c27cb5ae47e8449122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c2a5cc62abd1927a3c2d7b4394c7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f9f01bfc834d7bce893bdcde7700324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd2e7dee0483511b9d77997dee08cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba4f80490ed0d751c4449bc4a2e7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b25836b7d2304cac8c92af08438e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb54939de0835032f273b98d904b29528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de3311a31f9fee170069950be39e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aeb3891573e7a65ca38fccfdf7a7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c4545edd1a5925deebf906041b25831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba63cda5676dc11ffce1703fbeea2e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b88ec141e82296187be355af2e246633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df6d37640e339ecb0cef4c499e945934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab657390aae63f0f24d0f7f5a225ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1ee90e11c5b8242008b9f40fd6b1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ec0d56291237f376c9037f15f2c9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846894eb680361f26ab1b6bf71ac896738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc8c578f416935384210f4f0312f1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18919dfc3b723c4ea3e871ebbc0d4ddc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f236323147dcf043cda17238cc8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed1c21767240a32773dfc69efa385642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81534b41b50a2f5615235913c159723043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce61064c78e3ff31fbe7a7acfe3b6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a495d6d6ef7fd13c9ef808b2e664945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581963dbdf10533954f8965359469c2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da173bef555fbac676f08990903c2e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cb3427f13ec6b75762298fbcea27248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3451dc1063f64fc13d5603e4f9f0d8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dff948639276f580b3b3c52855d6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf2fdcf7814e0900359c568dc6d5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8f1a90ef763be69a5bb6c5bfe1f9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf10865fbe20e1792486dad0cf27153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c61a47de10de166c2d819558469e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c9d394ab543b986fdf234f8121b7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea155b6f03cd3a683dfb224b4109656256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ce0349c032bb97888e0adf8cda2a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500563f605c893ab0f441d64d8fef7ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bc9a01ed945b73c9eba6c91de0c5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5bccc1ba291eaa80b9960c93d448f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2820f95e1f50300d414f54d3b8a2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62beeb4ddf150ae922fc40f9016db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c466da0d0b33a9d63abdd80183bf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06cdcab3d6248bb37e26431fe8a09464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2c17c2a9211f622bb44501aa517bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa620b5a19342778ea6aa59d03d797366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d221963b577a79bd752ed653bde1a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61588b3950361289ca623e196878b1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2133c7f0aa75ca4988f7de2b3f6d88969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a31613c67d40a30e75a17b8077cd3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70bb82cddb6a14edce003bf8178c0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b270fec1831f727b52f5743c9a4de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb8a87fdf18cc7fb840eda209057c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3750786695b78aa136e808969d6b5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb291e092376418da153c28f855a4f3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a18efebd371fc09f0ffab1b463e3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeb8c25c12dbda0f0600d5e350f40a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3ecf3c0168c248554a1322abbb00a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef93840973b98772edf1a4193e809079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee138023c87075fa9a3854178cfb0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae96a9a9f0e7fbbb8ada7da684f528e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e22d0183cd850e81a6aa62c0426c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd0f982555c00dc937c62ec9af283783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc00eadbd98d3743baf535f596231184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6a2da1a01c79fe86d3ba408ea5f4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353c004cf105a156052d6cc4f0e213e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9001f1ee805839dd06ac608c19fc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146888874e47851fc781c268edd3f8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c28500210c32c7929be725b8820dfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38af89610c1babf41ea2800a9009ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965448ed7c0f67ca981fabdbd2b84991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a423517514289abe5f2f249bbfcd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52151337b36ecd4bd9affbae4e172b5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da6c7f9947ec19b1666617808778ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec1a137a748a1a8ce910948f93ded695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44616c202809e651927cb5b57fca9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158c3feb73e110349030aaa4b87fb3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2446a596a0d6f12e5aa28b3aceca398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e7696643de4258eff9d26397026a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f07d4d9f017feecbb25edb2b21218d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36820089d325c969f05b2090b75e7285101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbbfa342fb5275f926c0379fc78a3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c3b32ec850ce375ea2a937c8fdeb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4020cf655961dc52b08a79fe00ad56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7c4948827fb3653142b72519884df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e276c48f7d30a405a922c572393297106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60666e175d8f8cc2537c770be65abc3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7808d80d1e4142d34740aa58e0a93b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e840d9584b4e749d698612e0aa53cde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02665eb4abb6a6e0dc704fc112a3b76e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7851cd1fb5ac334b742ae7dd3f2bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891d92a25296cd97633b6c4b23a3dfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8d52fa2b5e82b204c15d0b8015cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2793b8258c18e5661664bd14ed62ccc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ccb1db1d9f45c40830da91095154115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b9b2d9632bd62c55052f0dfb15aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d171dbbe613a85d14698cdd1d9f0f5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca5e4416bd834d8393061dd45adee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887c2bb3f68c8608573a12bf3c575e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc5f1ef4d098b910fb25fbd3c1c055120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcb1e48621b3b347e033b88f704ac1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21cb9f993ec849cee0a020f994bc50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9ed4476ba711c7f9e983177ff2ea3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06672de3462aedcc3fa315f145c24ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb1c965122b9efb639f0902543511f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b89f3ee76affcba159574885d052e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124aa0e2acb33246cc69caba5994fba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2747f0f7346eb17af8e2314b61e1d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54ab3627f70c04a36db65ad4745ce9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c931ffec3cdee5f735ee0a6f80594f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ec775cd4bb4c69f3f9fe8908ec7be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836816963672f84bc9646fd423fab3f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0245703fe5454f585a05be11a32a2b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73f957a24f0d1701322dceec3429e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1a22caf07909f52e9e4f25346befb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d90e3b9abefb8c41b702d800056940136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54acfab1874fac8c3ab46a82441dc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991a80accc1b312ca3c2b05fa79231b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231ea4851577a03c61bac79b64974a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49529d010a7a43f147b296462ad0fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ce57b7f48b8d47f09bd21cc45f47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6c2c741de856665f2f578a865a166142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52db1bdabf836500d521a649450ada143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2653c81637518775c8be7a783e854144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d79eb6105fe264e79e95bd7eb57c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd066ee7c5706c47bbd70ff02d1df1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350671278cd56128e52bf652d0a3679147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7dd85514fd73427132d4ff762bb3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b86dacd931bf7a395ec2a71b567db4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04857433bba032d10fb2d488aa6d4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017242291f27c469ab48a7e429c7d38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9843c467fc39920fe61fd752d51a8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25227a19a946b8f911144c555ecc8d0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6403871992dcd595ff779c0fe02bd53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e03ae5013cd10256d6b3ff31485cbb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e6e3559e96d49f1aa980ea06ef5a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c3cb9e87db37ae977e56b2423027c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9c651481e10624f3ba860cfe1aa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f21bbf4b6abe1c9f0887cf6eecba63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7909452bd371ecbb327548b99f36b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7441db8111b67063b5ebda6ff02e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b4dcf19582bc162fc337e1d2d9bb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c78fd6a022b591b535c0415739e69c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a12c2ffd0987fbc14d4f3873689c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130c23bc2af1eb3d0571b272c26714b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494bac40f44b3553ad1bb2c8069845b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aff40b6197f107f01d02a7dadc9b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efb1c2d3469bed9e72f028358657cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfec4920466c54d1e9d659e129cc0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c98f3ada2c9f3689ef7b7b1cd0882170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f990731a90df625b7ea55242cbfe6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6650e0907d6640e85a50f942237441172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7fb458ee4691564e7ce765796d305173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eda7b69270f9fe115e027bb0cb662174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f5ded2414d51910e776b3129a69d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337945666d1f0097b19471afae52b96c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d5183bb7e0cab2810292b5e3b60cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f70186c909add8068de90a0c05de6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734534851ea680bd21469f241989e8be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec149407d732e4610bfb39d78dfabf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531ebae1c9d06f7b1b6a38ec35c90b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d377cd9b4b7a631bf1ef4a31eaef4b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ffcfb44a0c876a5ef180b12e84e23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ad6df617b59a78284bc1d0616b432184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac432e4bd94c34959d768e9415310b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05b6507ab13c0845ccb8978820d373186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83dd097e4ac8a9f0cc69c52e3602b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb498b8d0b2d3517fb828dafc254d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935e9c0635a5071e78c003eb8e7e194189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff2c3865e4d82259563235b89e8903190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a4851706e7c872ad6aee384b878d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c000b37130b8fa4d5a7da1c65dd669192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc4320414714544c16786be5fa3ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a6d42c3359600e1b5c8ee53415b3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3ca478b4bc8a87f507ef4ca091233195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cffa2423301b032a7d55292698a3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e17975f16f5b8ad35a33d3c2f4c0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101c44bbf268f85b51fdbdbabe77114198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777abeaf19e06345df36292b7f38a31a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a7eadca629eed835c0e874dcba422200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d186deb134adab1c09800c3705fab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df4e7d8a4562e5bac1dba78928c2b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594edf71601dfde35c5c59cfd1f8ce8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772a0711318ecf5f42b6abfd1311578204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcfd4f64c43b6b7059a6c769af92c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e094754d88b7163d728bb14705f28f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f4f507341f9be401b3a02689c17f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5a23d8fa53748dd7757a57095e918208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c637aeacd2f1eb404d88f57cd9d0049209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ed1aed7a4c7b4944b2c01f5af25ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe03dab466b9334a9e785a4de70a651211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b20db527678b192379d42e23d8a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3833a1d66bca7ad0303af8a316eb9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1954d3ecd1eb25810da6bd4dc256e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217051f9e2769bbf90139700143f60b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a85923fa61a2c8608ae9767fdcf00d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278dc6c6c57db3367c6e7f5dd8da99f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23183adf926a759f05f63f3c93167a84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6701b6a2c781a7315ef78660f405a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1665c64ab311539d2a668a5250b8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8910fac0b4953288732513aaf9105221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a668d565e17ee286c89d135b4a283222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f19f40d27335380fcc3248e73e62f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe0fb0246f6c2c74cc905ab67e0d06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d28533ef86529c5450c111aadeec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5f2808154e80b11e8ea50437f725b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62fecfc969f1df16524220b1605973227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd386734e87831aeced8b09a796920d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6393e3f240b78f9d02b6ec45fce2c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f9aaf586b553ac1864bf320419cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db4a039c37e04c7f089c9a9cdad897231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccc9f91db6de5c646d6cfa048b8d8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817e6945a7aafc5a19fd103d79a692f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfba03b7e4f1569fa9c8f9547360dc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738f0755d0723b337d799230b7490f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6a0793ba0d85539ddeb4d3920885e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21686e5c12378828f697db73c9a47121237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a234cbee28dc88e7aeea7354b9ef92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104764ad606cf5284a7406b416f9401239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33bd5297fb4580a2c8c42d57a2d942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feea0e22edc407a1538221fa97e804241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba267c87e9218d1306f4c6a0e70afb55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e645d1c7b3acf2b93b94943455893f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb555601f114b1a191b616d016271244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff27afb4c46e81f07d48fb17238f74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef2fd2f3ecd532f9fa0e38d3cc4949246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8e23f887fc91b4a524d31394bddcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14b9d2b3ad52151818df15269ff071248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474d0bd717a2cf065817b5259f900f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6b47df84d975481d74d601d865f10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d343f2caa6278a820070dd33ed171a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc85d1a10ad34a8a4c41d188e5e2a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93193476b5c3c901b091befb250034253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e41c500ba919f3b0209dac62b380254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9ae0c7fffc916ad80c7f10c91059f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f547c9ba03d83e82e29e89680069b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7649e1031a760b7ada415bd2c578cba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942238642c1b3c9379ee8c4cb51a69fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590b3d34d1bbde63525b3911c34d59f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0340351b7338b9e80095867b74724260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0573ff55492868996680f92ec1a918261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f68cb16f64352f2f98beda681c840262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bac67c7fc5cb2788447261f7e89d91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf55ab36d2d912c04884b1da7ab697264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff360b5036c4c69ec61da9868bdd519265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abf1dd942e1e53f812e414744c35a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa549f6f629eb6f8fc18375ae7966a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec906b9226945355e7ba3be4f75577e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1cef9a4d18ab00bb6767e5b028e63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab43115e5b36ae68471af49116115b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137fa6e9523787b5ae0d5429306110c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e8899bb7f3a7a27f6dd4f268dbdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e5014abee2835c97eecf1cc8791a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e1f1e88bebe83bef5675fc5c22b1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75214cecf2fae3e142ad45d783563128275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea2224e78d0978c09bd5203b0f0c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a515b6d43c32cb429d08b80fd5384277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccf39bf598c267e7e7dc07a5a28e88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f0602489dc1b3c4966ae8736d3f7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b79120eb749ed6a705effaa74d575280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9defa42af8c44233a574c93eea47b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838acd76fdbcb508420ec9ab7ab0d7b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6db0e9b75e9f7502006de49fa193b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e2ad538c66246d01965bc7a509da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3ecfd1db727b02766a85dc2bdc1dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b0a950121d6905f3570084b0ef521286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a59ff0e89b26b2cd00ed04ff3186a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e6c6037ecb0cd17abef02c13826d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267104e75e6a8133b1e304f083e5fbc6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f2a2dd44c1c392fe1ce58273d060b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52799e3e32912b44ae5beab97c9074e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fba7eaad73188f441217364d25ef8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe508cab331c522c40c5620b00ce68a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e160a2290bd24853eac261d564b7e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f4f89f5981e48c3aaa7ce3e4b3199295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e598b16ff9869943443446bbabb15fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26689006d5aa2670a639c8d6330d5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396a75a9eb63d8dcf3acc6c7d92e3b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b86b07c323e7ff051f152c20ccac9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8090fee041f9cf082137a76dec897300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb42db1bc83a9d287bd27628da52ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d56d066fe6c629806cf15e93a57e0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c21d9ddbfbc229840d9a970dfde88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39eeeea9232e1bdde6d55fa9675f29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac4bbae93181d406ea6c9edd136095305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50123343a17fcb0ffb19e8c74581e86f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d435b21f2f97e3d71a80112e92a3da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc5f979298676a3188334b315d9155308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65246063cccc1d4d296b11b116b08c5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed1fe5c4353ad8b15b695712dabeba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a83af2166182c78ec1d410a733fd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b069ac2637c60c75c4ecfa0baae6f4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b671c1463b557778fd25e00aa09d16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69dc3b02159fbba78d3c985e42060e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd0a58d166d77ee7690fd656856de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dc9439d96b2000fbdac57db1c2297316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37038855fa2b960e54e1cf7c5c668664317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d6a9af3aec91ced933118831adcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b01c61347211d25c4c493a8617b19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c5800df28dd1e1041f0c6e6a8f47a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5d8053a1022bf233cfe92d493c9f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e6dda3ccdef1d8e10ce995f502512322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2960408905db5763286871c6c4e49e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a84c3a4c32d7888f784d44d2ea7da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c52da4ab3b7661b64e2685f21bc9b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384fea38b2681269f21ffd83fef0b56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d919995997d2bb9d0741902a39472327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff854e77d554c0d3943dd299dd94db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4125f5859df18d1ef762e040db497329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a51c2483891924ea81576936e4571330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c7b4af8c2fae2b4092e55e1dc9858331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfa569c8afa79b4cff4bf3c855ac68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb75213ff698f5e622c6fd31285f005333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e94ad967e4c43092615817fdead3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707dae22e841aad2a170f4a46681d09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9088d83f1014a19ee4706877e65205336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e15682f63614efa2f399abbecfdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d499970860ea926c3382a5d9f61f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b450d34c0927a47b97268769819775339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebdc22c49dd19bf3557936bf7e24a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e42fbf9e5321e21a2179f3c7d20f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514c4fae387f5e0ea8020fb728f0d52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2df000b429a1c28024973fa90f7c4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47087e3e350c75742ff36cefb9648344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01a6a2f0b58ba0f9bc8db8fcc24879345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f9fc8ae551352be938d41ffe878cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7df16945fe36dd2a63936767dd0d29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e8441f23f8cec9ff7552a4802e75a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1c0e6cfdb77569e6254f356171fe1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd5ea7baf7873a77949690473c3f3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e4dce304b8a1c8e01d74e72696c3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117e23878db8d76953163d962e9f5be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaf1d34486571af7f235087a6af154353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07774ec3a7518dde9f7542f54841d9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50b73dfe15a8213c2547af3c9c88e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9748b14f58c0cd3265583f8c1e58ca9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386effc0d7c231a267b92e8ec8dc86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f20693d2867192d3f2ebb08b8899358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23d9faac8662f440db3529a7063223359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac02bc6886f9c445d1f0277e3925222360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e6e40a91564255fc309fdf85f0aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348c9a563d2dd123da7c4238c7bc94e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f9a9e0957478ae4f62b02207ceeb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43213ffa10c22606ed7234fd279f2329364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba2e780e7b626c5833026463ea984d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde57ad3e0074e206e5b613a35ce18e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc05b7429ac6518c9e0cabd355ebff4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e427863d98f16c15d5eba91334e6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548117633cc4f7bce070983a9b58213369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ab17368e88268058927e9e91982f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40471a38f32953a585dd0f3626ef205371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39212e62839d140f585a42a05e7653d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1275950503f7241885f5d161edc8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d0ffc13ec460838f6f0eb93e9936374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd8ccf0391611cfe004931927cbb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb99b4736faa4e4d3925d4ed7a1f7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a8aaa3a09a17901c3fc73386ce030377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07db005e90d8849b29b80fc761fdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2074cc770c617c425490d6d6d0568a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8abd80d5b66bc638b2d17a4291e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c5c28fd7309915fee690e14a8c118381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605589f03f037b28716aa10eba0d934382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21133d8b800c613a662ea4e552e5bf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3935cebc3a49e09b77da56f052f907384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0552b74c279e3cb6c9f26775eba70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c8afbac2cb3f5acc1de962f024ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b957a53c7c497842138f9ab2006049a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d926961513586c79b20d992e5cd25b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae303ea601d60766eeacde2ce10925bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbe425b2a94f064f61fe25f99b62d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc81546b0595e4db4c376fde8deab4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051876979137c9cf22b680d6bf0a46bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c664a30b9ab521f3e8d81caa2fa6a8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a1ff851edd4ebb420e7348e0b723a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400a043ccda8f04046b359483a779ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c026577d467c69ff02361709c620c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f919ff7b58d512fbfcba60e733c2432397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e28a2176fb1b42f626bea4a8d82d34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020a14bb1458f62b05f9762a3b75fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6198f4c6bf91b64391139937f1b387400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d24fe788bbc43b82f151af43a693a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2ff204f70989e1565b350e5dd7f68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f0024d0c5314f0db9a58f72545147403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba6956b8b98f650bc9633293a4b141404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfaf60bf813959ed03004e689266bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdf0087fed7926f4ed13b2aee08ce0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5522af147a89e411940fad0d742e58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475285e1e3cb5c6b6d5d31fa5db173408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2f125e65eb92c925e38587f02e6ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef08c556987be6f158459592eb01ec3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff58f01c93d14ada04cf490718fe58b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e91343cf88912a1072ae803eeb402412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7b934a9222ade849bf99e02484789413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8426b63815b72c602604b2df2aa46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd718bd13a36e01fe9b832e1201a3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2244cfb13a0932327c4428881f552bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e5948a76e0a7e202ce0b2f2770c99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae38b370cf3fd36d56d1514040b8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07587000587a96f791b1e38e0b84879419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385937dbe310eb35aa9d3a831a80f233420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea9d8947f79a1724812c74c91b7fc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e98d386d343f090febc5ce1279e79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf433c107c73441ab4864f7f22bf97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642a9bf9a775e3c731c638982737a22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c0e807ef9cd94376f6dd51fe5f252425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34889a3bb355372892ac243b6f8daf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f0e9f7abc209c28d6b61548722a37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b65a3a46ae6941d83845db8a2dfa8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50174dbe0908ad7f4578185680477e13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aa681e39bf18d6b2fddb9595ac23b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19cb1881bf8848e4b18684d3f5f31e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f93c1eca1d130f663baa3ac2c9fc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcb5d849704329b130fb8fa1f38c14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b40d9cf0a381d3629f82833e8bdf4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb5d819ca8682015ce9c2c265feb7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e4c6dcd42381311d0697c0d4f8878436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fb33e337e60826b17c7cddc83d9f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea5e725899efcb4cb7a843691d0986438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c40d54f935f6d1da170acf40788e45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb1d58b1ffa14b4cfa7f1116c2c528440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6370bfeb83e900f2cb5debbb817873441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16241af81fed2828c5b58d9e1bb656e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffadb28cd3caddb632a5cdcd49cb03e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad48da21acefdd2c06559a661c79ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310386dd675ec818a7ad73bbe804f034445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1bc52368d1bf53a4b23b103ac68ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1277d7c9eb76a09bc34178dacd710d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b082603dfb23d0ff873d792467b1e91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a2b7eefdd6577703ac182d329042f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2df3e05d50162316465180a165e336450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9551eec33c16628cc5322afb32c9ebc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a717a111b027f929c001df2927d90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633829389196bbd81c1b291322e2ac0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fb7663279a16f561332aff77380ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7712743a2fb8a0169d3c0165e8c50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6929fd16a75922d3c03c5ff103080f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c425f576f44001498343abf3ccb843457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d2f92b437030d79e4dcced7140ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda3b399446a8671ca2a5afd04893c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba98bc698d983f163b90041aa36ee81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5d771ab387f5a2bf963f94f573780461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4329cb2a408790d3d5187f5c25853462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41598d3bc205d7913becce2a1b498e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c59b9f181652175b8f10fee6bd946b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496456db26f7fabe7950f0099799ec8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23f1ce4bde372e28ff0b5d5769bc61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95102e3ceb61a9ffc42825c257cd7559467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914d207fe53e0d48515d6bd4fd6c3db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de451375a164659aa6acc7f1b68d0bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c626fe63f0a4ac14e946fb491afc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c42225e101d28ce90517b62090d2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a1e8ce47c335866759d994b0b9c2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19097744608663a6d82609cde784621f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9926f2bc030a2c905e59095d804b39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e60ca89f35b2cb18f68136515d2b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b604468ecc858a7e7d53c7419932f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0e2bcfa593e382af3113c32cbd765477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9249a53a4570cd57a65175144f3b6dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280aa5265855a9c2ca22acb2a9dc3ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c651f92667f0c1e78cd9a8205f2a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692d4658a3b5be245f0d8aff293e176481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9ed1eeaf001670fcc23097bc9d4cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df488ff3f1224298d889b24fb409e5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3785852c24f40b5347331f980a2ae63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2d40da9741e0def67793be34b0131485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea951c0fa1d9dd32188e120225bf14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ec7e4b600b4443f55410a92ec828c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ef9a7c7f8e50108b8616439581ec5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6a7c42338d832033c9e8b361d7ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe271b12fa66d4728fa690cd0b89d797490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a9f861a5b37f865c2c181510f3514491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4f2b3b321c1897c289c17b60dbfe3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6007904917cb9de3c5db81fcf22a94b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136221fdcf8a4c9dfe6f80f467fdecf0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70a12defea96c34f775bbdb6c73dfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a962d35e9775797bf16f18f7efebb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034660563dfb3eb071871428dda57d7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1678b0111a2859d116912af75cda7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e5af2ef97785c9ab9b86201c305b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bf96d7d42c3e7f3fde69681d4b187500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130305ac84a62d1551b628cbd08df189501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ff2530e59f550ba0f56fd6c069ca7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f37017bdd4e7e9e4c9d774ddad9ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98167d73bff7db51f0612b1a51ebaa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0b792b05e39e8d538203f6dba525a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f909a7fc5df81998e4cd6146fae48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77c52a24015f590ae06a0b94e97025507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeacadf7a17133c1ef96e046da7f282508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084406cf3c04fa29bd2a5a723a6f8a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8c1d2c7ae8e121929a64efcc2b9d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02df15a138c0bb58188bfa1777ce6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1d791309c62040dae1a23339f7bad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319b7456950e9c216c9c8bc80089f26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5711215336f6b4fc882c4031b3278514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb56521520ec2844d2dd0f148e5c9dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8811e04ce3f6366b2ee00ff424445cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607b645115f810523235bdae7ee2d4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc9b7329852a83a34624acbbd3f083518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215fa81b685dac73dacec0342fb2c04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880847ca3c65a362c9d695b6dc33c67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e231a83f1b235996cfc5e3714f313d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac45d290aef502dbdc7604270782972522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b942ebadbc234844e4ca7cc64d2e6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e89dfc1df9a1e298a64f26a71f643524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07390c8ce32174434c9b2f4d5edbeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd2181e75bc81e65b6413ed180be83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaba3b76d4e17ca3b48b2bcb447f80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201fa9635a1f6da5bd2749dbb0a39c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da9e9142683c03d22948c3330f9026529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8968f474f489e4314a3c84820099e28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aed46875d215bd9a42b4492e037340531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f59d01eb95089c607dbc7021a502532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f219fb9de8356dc1359808a0a3ef78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17e6fb59aa3dbed41b1605ab3e6f61534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6901c297a0c77564dceef2f907b42fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff313a726e5b53d78d1650862bfb5df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68b47800252d1b77de58787317492f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23bd00a2085cd2c1dc3fdcfcb560d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5b044dc07de5f648c5b161371c26f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f09e4f54a921af26d438637669568540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d5a9f384b34bbb067170316c663f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f337952cb1f30d909a8be52cab65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823378481704f5550d480ca8587af87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69e3c3f0bf5bfd3501a8f0fedf69e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c6079a5a1c48a8e28d198aa1b7b0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aec0ef869755fbe1b0375615f0ed7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9615f3336ffbdaf6fd4b97589ef4a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8123d51dec05701cc217b9879e21b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d3851a211d4e3741354de76269488549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b6f5b15e6c0e6f20c2ce8db217a32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58a437ff8b9791922a35bfb5bef56b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cb2b644fb898be88ad7fe55d668cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776dfd05024ebfc90245f48f5ee351c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66a5e0011a9be88d3810c704f9d23a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a890602b840bb98032a218f013d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888c1585bbe3b3c8cb3490ba54c026556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ef810c92f8134915ac57ab1a59a2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f51d7f330f7ebaddbb9b88e265210558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ff34cefec5d847a7fb1c64274ea84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec641c0363ae44d1a73189cbed02cece560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa37e0236a4f327ca33ca544a44662561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af80cca5b57de7ebfc67948f07c7642562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eacf03f00f31c3b52e8c5a590c273563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f279f5d4d9f0274e2b32a31947d52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d50c60810b9207ee370609d9c1f178565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baf93ed6accf7eefde69e1161a1a87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d58302573a97df930548211fd92ff6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78a72f9893c45bfbebc183d80b3d3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c6081f67a5f3a0800a32bd1fbccd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cabc66604e2c1c56d4e948ac22e86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339ce008152eb0dd0be1a378327e588571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a59e5301891d4b4ae92785eb1acc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705522c605f6d43db5ae95cdc478f3be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda12e1f53259560be88a369b832dad0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce45ffc365b7f98d2a773ebe440b133575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dc6ae33df34c51065d11a11204a21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f73d84a467e56e45240c330d99fc31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ade8da5cd682ae16da5aabfa89d00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34cb9a3d4a31eaa466040143d903c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfffe5c89a569222ff824416e565b4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2774ead85d94bf10c8dc94f99d66eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6382f3b74198f59f66ad65229e74b31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c27ea0cb43e3eb23c4e8285fe2c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe1ac39a51a59e76744798aab8c233584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369cd121ada800cb8f34b2fa62d380585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc71f03e4df1e708c85011c9c362664586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f550fa71f98442716da80ff57f446b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea09affd66e2369b9d0d38d962735588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deca837950449b7a85266b2202a3945589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046029adc83eaf89dcd00ed1000b15d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728d36c5a6e66ca45f7d145dbc27502591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892ca6a1a108536efd98deac8f4ae7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a33b433b4334b0272d0959c4056763593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4082540b6d266e72dfc83b4f579380594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993186d042beb4483f59463e08ba374595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02302a12aa093968178bd85a9f121b7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbf00d9ece6af7d199c4b75a96a2b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be979aed67854fae824d0cbeeb8202f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8cf8c8a1554f14af44cc7e4a966a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26125f632601531f449f1d9c1a7e26e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e180fe6e5dd6d8520fc13d68693b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16321d12cfc7e3952ee16a46ba64f15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d948198c90d42d2a0a064adec79b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6735b7b08cf5ee5bc944938856be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac397f2cab9a94bebdd190874e69d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d29623661bb0aa0dc6a88e3ee81caf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3688a8a3d51f6b0ad0e50aa00293c2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf27703a5fd02de7ace62fdb0a0e9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ad6b52335b6bf0f31f02438ce61d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bfa96bc2fa1d2430bef65d0d7eb0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb9a86184c015c29f348b8ba609e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac538e6ae3ecb0c48397054e537b59f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75f5e87559bd8baf26026a9d631681613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067c979f961ad4f19f5333e0321f475614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7de72b004948e4a80dee9a1dda6fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986e28dc5daa1f006c39b0e3e22f1b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873bb2ef5e260cee38e2eb181be7ba5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc275573fa805ebc53b8c1abfed7fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f704433e55daad7b6a334a7f0df38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be7699de73c2924903919dfdfd3b3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a10eae1c079ca357126116bf49611621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af70fbe6769962395bce8c63e14b9f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7ba595416a08a08cd25ad62e653a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d682f780158b95d408ff742d99cdb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585771f4ae74889b59096e7c34dc50d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29940b7cfe87aa1d60da95b19df141626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ffdc5489e6cfef9ad3dbec90b22a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da641f948c63af3c28c17237fc50b24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e7e0d68ceecb830eaf0a6a7d80ee9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba02b0c12c46d6522443f385233146630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df214dc8585b167d145de83818c05676631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e69bc59359e746210919d97ea8579c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dd2afd6dab3aaa79a54092736c903633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f018bfeb74e36b5b31ecac87218670d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83764af6d499db4e9da0532636f4d82a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e62bd1253e1dec3d30251e1def6f5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435ce3385ecce60cba62afa03fc7662637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a7ca6fc3c02d5287ce5b9cec4a5df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c876f9016984a1955cae410e23684d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2885967172fc748647d040123d7dde6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f57f8474083173145fdd46c02d73f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba95936a7d1c10c2986f397e9ccf64a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735104313553c677c9ff4af277cec61d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556210167204351299da9bb24a4950e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec958e0f3a00753b4cce46e3a69993645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4432c6338fbf88f926ff278d1e08e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319dbf66e44c24989c86c8c5ecdc237647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4e9706d275861cf67d8edbfc78c0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cb0e6dee044a723d5291099652120649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853fa35ee4e215906fb8e1fc24289a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda7309a784d4c04c513c59de3651e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e456970487da978f23ffa98b6155ed8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596032b8ae4b1d79ef639ee2c507f19653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c524f6fb8bc19705e8d6cf57bf639a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9b0bb9e543b3f8aae7b58919c36d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8cbea596712f0eaa809334b6a242d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2654d341693f76aff08370b6d9483ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147d216dcb10c40e0af65349f704db5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a6edd8898ae9655dcbb8d02a11872659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d11870c129a0d758b72aaeefbfc81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c3804df61d2059d27bf6921c82698661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0a308583da026fe1a3211c9f2e3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0982d19bf59f4d5d1abea69a3ec1f53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc07b42b96131178ce576c9c22ad7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cdbe79a0d2cafc0551adffc2cae83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37271377dd5a8be2378b48f95e2754ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1174c3b3368209773dd1071d8b67126667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01c59f270946327be8b44e46a8496c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c55e3e8683ceed02370ffa46cc3898669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5505c8355470a4e6db63b86c7d5c3fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d4f34af51f6a5aff2a069373457c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe4f575543c3e502a738bce5fe5ddb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c55b927ee4e6f2d37c7fd4cee7c16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac423f8ea563f7768c3106b994a70046674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f66be90f9722b38acb67485a3243675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59898b96c876954bd4c29a2f445d349a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b1d435291c40e3548e2f5492eb57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a272a5fc57ed8f765080eafdb6db2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d9926ac0dd9360daf812c278264a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b26547551dd239c18bdd981927a29f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66ea253c2380a40ecdae90bc3c070d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c97f49a59aaa352f125b65b7d13e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f466adfb1a9c1571cfcee1b4d63e54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6e86ca39920458a0107f2fa0ba5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239c912ea3de0d3989667bc36b409df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8c47246c9ab8adf3dde23284cbd6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2aa91e9c37e48d181a3d731fff72d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ca162cb904a9f4489d153d5b1c7a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be1e036ad7d2f16b4bf1ccf158f835689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c47ec83c1c83c143e4661fc6f32a17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca781fb07ec6c373fd8498ada26aa7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc090e5ca23ab27d98e3f38284da9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407214e025542b74b915c2295786e06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be2884bbc4ee41b24c3f237d8c9ea9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc87be42495ea74a381c1f9fa89336695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc3cfc98e2c99516b1b6fdea114cf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d208c0e9c955007ab5ccaf7ab22eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d63c0fcabf612f8d30547e2b221bd7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65cf7d1da0f44d1ee0be75ef05442699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae3664c1bed46847bf0483f99d2e48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab97378dd878dafabeba5a4ee292c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bca72d642837fb55accc828c037a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af21a6c33c72502c05398768af97943703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b309e8f7137929aa5bd0435cea7aa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ac523a22b6e4f6e9a9a4ba095b2fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7d51a55724eb6cdc955ed92ad14e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4faecedcf3f0ba1274848bc43c80dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea36224c7a0a8c7bd33f2a42b72fd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b22b67ec717ef01bb49a489cad7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0227324a14ef7941246597ee7d27a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f15aff7054415a0c6ae9576acbf9d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e670b01fab995723f4dfe647b94dca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7eb82f110014b2534cabda83d72b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71514994237ce45660ea710cc6cd53a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927676bea9b09a0eb8d60134bc141268715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91b5cc518a1f4b5677ab118b959f79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1d1887b67e840002523e1336b7aba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d7d813c56b2e831fc48f7f353abe4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb407ee710b3c2623cef79e0b3bc3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdc992d0ed614d0ee32f1bb94803da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a388192e7d465e9747e656c95449f1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524ecb17b309b122b5ad56109e5f18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebaeb9eb86b407e70704f67bd2d22a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e04bae510fa2bc384d7e7c1132e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24c26eeb84d7dfce717606b4d6914725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b462bc12e24c34744c1e3d05d8bdaf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd56174c6d257ec2f1e15b3c44c7808727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96993d1647b43a125264cc173ca801d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d99e162aaf0e975c59eb5cab12dc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f8557172fb1fa5832b5ffefa54715730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbbb6ae82e4eafcd3bf1f0d327b227731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0853a2bc513b0c337da4232f5a7c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46e1e43a6c3e44ea00add0f9725659733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7ab25a1d23f6de1d4e2a840d19c42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dd8788b018a5fa6c97cb4ce6e935a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b15c3927821c543cc862578d68f40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662529f32c1f9af11621499890773bca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fcf2f3aaafd0e6df9ecd6e461fd5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dad6c4c5f3268d35986ab3ef8bbfc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f629851b6fd7fbe142a4f43bda4681740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ae5dbb2c1a74b5b2260d21d678521741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ddae8e28db03a9260eedcf5f486e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eba017b273371c9c3d4e8f843a28a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5e1e4760903b526960520a644547e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658f2f4482c84da2cb81511d781b9b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e864ab38a65da60fd5a11ffb0194300746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ddbec33b2e3395037a67535a65288747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80210b9f67645674ca89ab8d2e9fa537748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96715bf0390bc5236e9ac724dacea6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcff50f79ef5d02beea14ffa8e9091d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee07c7d02c7d9671fc10faf043abe1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b65822355789110b80dcd841dece1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0a490a67a97068ced62ca68e6df05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9978f108d1246b81e48bd8fa389b39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a88032080000a7bb4224998e09238755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf2c3125a01266639c58a61a451121756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ed429f370e6a62c3789e5c561cc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60af7d5fbcb02ef5d3e9d8d7728b87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810dc520e6cf4c1096f9a7dcb5ec9b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcdf05eb98ded6d3cb9958532dea6b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bcae7d077d07390fd9439edd564e1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575a71a951fe77943f06ef5c0040b30762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba8cbd507d4f5a46f447463c6e42f9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ee5b72f1dbe31bb5c03f0e07b71fa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1311053376c020e61e886516eaa243765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380949c6c2653b1b9f2b10eb1878c4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1caebdf591d16c1544d7b539ce77a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>