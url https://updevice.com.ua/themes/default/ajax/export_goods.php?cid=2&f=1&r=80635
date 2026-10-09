--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67551335b318cb5fc80e22739ccdace61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d57489137c9823eb1b98b56fb73302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286fb968bbaabafc9924f45a432f3a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface977b7f9ce02923819fa115a8bab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b11f0230932a2afa4edc10b532b0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608002c0d75e5c4e78851779d8758d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cad15b578c2255f402a1207d571837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50188deef8ed69693312a0c737b639f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc01e1d8281cc37efd04cc86dc9ff29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66926dd27d17675ec1e730352ced4ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe111dad13bd8e883b848a69ee3fd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d41805c143864844dec2fe11cfdef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a383d6ae99b05142bf672a7f9779ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70b3ace12cbdd4d2f96673b30284b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113bddee7b6c3243f870c120169e07315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9026e4dc56674d03d4917a6665760316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907576bee0019a34d47bae4c28c75f9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c52cc042947b05a6a4cc546ecbd3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f29b682a668f28b17e4a73230bbc7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5191cc4fc6ae82f56f635b00048d1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa4a162f269d7d46dfa683e22cee221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4afc05519aa928117a4d7af4c1bcc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bde2d2d181a72cfc8d798442e53c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9e7bae1b0e5070a3c0fb2f46bc0b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1746ebe3442630de1fda517bd590b1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f2644ee5698abcc06dd4bd4b3300726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88fd712c6141a355d04cff202739d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede041454f28876325df00f160dc731928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665f5298ab8608766bc4ea509a7bd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68770473974cec9a8d72ea4454fc83cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436ad08214bdc7a9f4a4748baf2b0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a1d5b23c99beb2dac69b5c3d60f7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e26b38e7d9f04bc22a69313055884a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f169507fde7986e2ec8af4c12b4ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf421af91f8a7cbb20cee910536b1e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c5356c37cca3d9aa1c241e37158fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d1a8416d484fd8ada52706a686a4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c16f0ff3b6a05d85fd259839e467838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6f0d0877f80756e98ed3c031debf639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dd6223d38165571d564ec78e7e7ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117b1c821189f71c06f8bae9e844e5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ea77235363fdbeafa7106cf10707942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041a300c0773245a9b4e6e2aa53dc8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324bde752895e740f7f3999d1d5680a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89167e498a99146ed957f04683cc4b4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009924eaf8ff9b4b79238503ed2636246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179c95309a443696a33b5f2f9a3c3cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5064d376d4123b22d4416f7770aa9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c62e457df80d5b36f13b9d4bf7a9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98198812cbe865bad1111feb88bb451a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ec6713749e6781bf18f8b9768a11c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e509c2da062834ba4a42e175a82b11052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6e769550bddfc232d76613bee7ffe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e697598ed3e01047759b47771b924f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18960d611dbae064ceec8dd9b4c486e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7132265f9faccaafd2d14b2201b61756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c4546fc50017324e14676f68bb75b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8603890878dad86677a51d2e7aa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b274db905481e7a8f5c8efde5cb9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b8a3ed1ba499672bf874211eaa8b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b7ca139d8d4d66459dcac857af5ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e39f83b8b06de7f158a01283915ba362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbeb0bf5e490832b538bdea1686af763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843c358f444d24f767bf745ad370c7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c02d7ad4eb7492ffff9eb3899be0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a20125c51d6b6b48135ad8eec7d71e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa1e4e2b293527bfa36d846c704e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9c312c5e66e13ffdb8e62e0305e2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c65a006ba4a4a7a8c4dd318614dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e71e0704943e152ba75451c7e04d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ab0876aca38777d3d23f03ab4928871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228145ca6a8621dead26174bbda13c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3540b3dc631eaae7cdaca11af936c1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9fa766e0f608ae65b16cfe375306974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84262606d5d84121eaf39ea7957a5acd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674c13407943663af9b80eb754e061776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dc2285eb58427e514928fc96fb0fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddae57f7d74c7c700e2d13680bd0f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbddcc5dd3356820c32b80218e9c0e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ae17fe13a76511f79033eb064584580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd2516435914681227266d31c541e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91aa8c8c438e75272864173634cd3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251962146625543575557568831b68383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d48d4f8d497be2a39470a392543a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c802d1a09f1dfad988bcadd2bc20785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f061b31fc550f490fa1bc7ba256271c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122893aefb7df7e28126d6719bbac8da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6717a67801698f4a94f4217dcc7de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fca129f284e337afe8fa6bc3b8b1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69820ed6cedf2803d6c273862a1ab6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c052be5a144d12138c66baf1dd035b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe900e1e51eb1d39ce4ebcc4674cf992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5b4db71df41242083748068b6011193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461154a36c9f1dedca3f88c7f74d301194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a1f5832f3b80b54267f982fffd1d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8bc1e67a027b5487ff0e33b67b51896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f8728b81b6388a2ac69b3a2bfca8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820f5587d4cdb97b869e35350633b1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea238efd9ed43de864fd6328e14b62c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76dc2ac056e0118bebf8bafd58597b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205a5d49ac01200caf62afe91749893101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2738ff34cf707a0551475feecd183102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0a65b3ad5ee5e5b515142bfa037c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42aaf24ae1fa2debb58f50bd55fbd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7198462e07b151bfa5213ef33f2be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610edcd60367d45e5d5911937c3cc63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad59ab675cd94b61fd8fdde2363713107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510555bbca471b3e1f47ca9ef85250ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849048a06670aebf7c46410d1384fea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fc925e6e8f8ec41aeacb60a359aa9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1fb0d9c5243cdc7ce6a3ff8711309111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6fd32cb2cbfa5e4d2afe6dbcd1bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4da0acbfb7bbd2de418d402776912d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be92f450845343f307b07fd790f3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368037eefb94c59ed9c38a50c492add115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3249810afac4ae38bd253de956dc26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d75f499910be2813691b8f652baa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6181942237205ac25e56e397f2a76cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f317cc36e531ffe5b6d21825e540137119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cabd44624f3412db6175f37074278120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5596f6190b929b2a81ba7ae5afa6a15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c254349b13860e90eb9bb279d9965122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6cbe3146ca2b446589e9f0c2d65e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606c356daa73d2a3279e558aa33f705124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0cac54901495399ac9fa6dc3de46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf79fd47a0441010c79be9e2263370126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129a8281ae1c21fab1641704ad5534b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe7f97a79dc1733b02a3b8875ffd40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c02cab8450e2fffd972de8c2304e39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa3c9bf65311206ab2ec1bf6e93098130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75af286640b0965efe9ff71db5574e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364e85fbb9cd025254dbf591ec12f23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052f954ab9934a6d637104030559e52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac8d0e01faf9291253ef336335d1df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4357dea08a8674f83420f90a8dbc590135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54342d65394d1621ac568c050226f0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a89d08e2cf9cf4438cf3149e88b5d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15064618569bd42afdee8327f823d50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cfa367d66b81d4813567fc993b0cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93038587eb74d09c281e0f1abe08cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e285d432d86521824f824d3564ef9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07376c088adff70397ae3d5b12071f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf19d2b4327406e7e55a3d2f999b68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf74154aa46aefbb0db159ffa5b07a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1466d5be72bb99a9f8cc946eb853bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb762f1896faa7df960f65c37cc2b35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883dd679ebdb115a6f058f57d52b27c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc315a271e1803375a61df0c895cf79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd78360617cf1a8f26b82975fa6c43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39367cc6c606f673b1d47e23a804f73a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe36f326051f64dcc579022d5f6d1a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10822405ab89f16307f2fab9edf103152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c79e72d7099a3826fba38005f58d03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7834c6a97f7945716f4f346993ab8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbc1748c7841c0e899f55fd72cb89c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23740cbb2daaad915da86c4c21c05902156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6607bd88f1141e31a35013b6f1c114157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da132632834c127fbce95245218a6424158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67b06a277ea919715b03f62a4063e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663eaf408fac1925d4a43e20a3a9b52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3e3d0ab7553ff4b6083cb9dc22c88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3284690300aff3bb5f590813c4e48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323c7039520b33a2415ad449d49e40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a3a8eccc124036a53eeef19306b3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537b0dc2d79e525d01430421fb03bde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed8bbd55cfad3127f36650c30538d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb50b95f85eb33a0763559ee2e558d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d16d053b6f96c5dcc4bca3fcdf7b58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419950fd12c2ad782d1fd95ba46c6c1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef003554a83f31ece8cccfc39b30031170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c641ac8cada292962bc3b20bbcb559171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831189d4dbfed651cf9ffe396617c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e704d9e683ddbb2c885cf16d1bc65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf4781c34117466b007f78331753cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5dfa0f07e42db3f148d488de7915d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603fddcafa2c046ee2664d0977563cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfefac3fb8215a5f92d88cf5cf95e33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841cfcc7f534118cb3a8264a7c1a550178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c79bf1e7cf2a606b5ba81b47355ab9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9241489b77351bc1b5cd1a004e83f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0d6efb948c845d4ec3fdddbf70327181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e63e0e83e95282227e5da810c5342182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae26c6d59654f7e4cdd95847f102f73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa7dbd0507a10bcfb89636888880a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549d1dda8b5a3ae7a12acd92c54b72e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f1773ebb5cb6b5a04838748ed7551186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067fd4148f07ca102bc37cbcdb58359187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18b2f369d5a4a55aa7f7a43f4003cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c685fc9bea9fb8e62bf701657cc81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d07cf7b70d497c9c5fb63f17345d53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96872a1996cdd47875ca0546ebaa30c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9be1b0ccee98de41cb0d6e15ee58d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d080d5189f20ebfe8234fd5c3fdb49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed34bb40b57a72bdcd7e9b0e859295194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314725ea508840961c77b67e036bab90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13576b863b8a64e2ca0e8dc75a3a13d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5af4c19ae646aadec35bd2a94853a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd83f5f02d87853d6067b6d12b2ba0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e5faf9603545d27080bc39da3f4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2910a7ed554b3d0ef763bde120b6c52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb196248e6437059cd57fcfa0eab4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae04dc30ae0e8d5e3e5843fd49f2616202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3e662b5e76e0208867b934dbec6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999f7cde159782725a50ef02f4780c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b74e5497a91dae507781e9fe02eb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95fd4b8bd7f6fdc1fe32eec032b87f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adb05216032ccab2a321894c9777fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbde4e4f343764275f79fa80760fc7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee2a9a3e81e22066e9eb393923027e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38755890de7dcc78e4dbc247a1883597210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a98062c66a4e3e70874a991bf55b26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c2878854c1c8a5022f2a17e986b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85e109be397849433f8e5348541b59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951bfa57d29dfe0340451f2ec9eea9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdefa7d9870555a38048749e65b25cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce07651ee2888a7f3a2fed7a15092216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3a90b07a86b85c6fe4ac6e97143d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83570ae0c359c454050dd01d770f5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0757f5325d04abbcf9233d69804f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f60e2c7927a74661e29c70acb934f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae0aa6fbde21c579c28275bfb1c080221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f31a5497c281ee78175c6e3bd7adc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e128b38db5089b645ff88446055372b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ae7c8c88209b4b2e9454f758b9604224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035fc7a81b571e23f5aa7cf1990141b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f81891b21e75ea04d8c04c1ed19f23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac1214cf6462f41ab77dd1702d8a0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874d9f03d7c2ed709c275d14850a250228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31892a08662fdb427fa981d13298f14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b249115ac90681eec400b358e9f7d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b2e154b413272d77fbbbb3c1b8172231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d41317bda3d62708afe4b55ab412a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd65131127d611e0f20304e6c11a58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99424917815d84484c3bad5b0711c67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f795bcbc8ee81cdf2f7d6f7719b5f33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eecff6972f0902d8959989ed8efca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76020481ef963237f5cb66554189f0af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3a64a5f9b245e0f3c54840b3225ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7913967cadfc3133d7d53ccf2d6bd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fdf7f234e8cde7e1caa4e58fe4c8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998a60729948b89889386a9f5f066cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a722999196ac1d781cd3a874b1317242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92504ef327edd8106527e70515618905243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff88aab288bcb8dfdf56cd549f55dc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f24c0a8eb81728dc1b6bb71f4e9f1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92d5353eb73968b247be6aec4eb97b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b467d1ef1c0057b6d603eeb5be583e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a83984947bcd54b7ab3092ca234ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a37e4f3e2129f33d4a2ca05ebe66e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcc4ef40f5d575232d33dc85bbcfd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31900d8e4c923db1247d51f0f88b4ff2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc303bd56d32599d4b5bc900b1bc074252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e5d08983b688ae42e2009324d70d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb8e0a0f95d382f00412af994e51f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfff162a461d391bec82d289213532255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f163c88ff92b2c28dab9b28b89b60b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7515722935b1bdcfad0cd98c83d5c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b6213a092d52a68ae9b45bfa538e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7848189d3cfe26049f8d4f35653c76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df0eee40f69a3066887180a3e2e3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709a187c3c69695b02b4b3ef963d1bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c888af0aca0e8b47b9e7accb72692e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac268a2a006515cccb8ad0689fd58f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ccc01a0233527784e6c587a786d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94168a33783e083f6375978cacfc9e7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bf7965253cddccabcd7735b9c538e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84301df401cfc829d12878a92d1b06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e037375d60ff781115ef574d33bdf35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5945ab4a8fffacd3218dfbd1003f37f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9d8442b777c179f75a42669a70b97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dee76671cf5fb1a938c64a445a61f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b5108f15af493f79a81591a9fe522272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b6e817b8baf4bb6a0704e26d151f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f333950f09ef4bc8c0244652c3b833274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f297eeb36652a7be29be7cca10e90bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81568abd9c098832b58b5feb3be392ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2284460a2214b23ccb77ca0f027c515277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e394c450b800de0639ef0e010da399278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c947af20969f61ac376836931defb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12508f516626f6abd328176e29638e7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ddca64288a5729b885e0cd1caa19a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e7080648277560dbf713acd82e600282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2274252abe8c4968e07d0b1b60d5bb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250f28e7a58d167fc84457601488ba4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618ba285f1911ea0e138c8e52247013285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179d58f27d2e5889f2c5fad19f001e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b697812304e10763426361a30cbc9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af71fe54afd5071a42b8ede4601003288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee9f8b20067f4585999ce33598e0dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472d8b08fc6fc84239b0dc15a5622bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35666c123469cd9d7919968db7e882fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f2a5adba2d2f07f92e094feaf5f84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba8f8212aa8891dfb5a6be3294acad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cf4ab665de7d88c74ba23d4b1ac9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1dca45e1df7611cd6660db344fd4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eee6f8d29f3beed66729c234861b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e234da82dc90e135505a79bc838f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e99b4e63f9879393ea715b2c70e522298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32c5d6c22d4c5f41d64bc4c4211296299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28ada7668166fcc35d3248cc099a75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d5fae351a8068eb36c754b3af6e45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b462aa75da05508a9b7fcb4ab31f8a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fee1c5fdb3b14180c16c05c23cfbd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d253672ef16eaf29b2abff9e5219b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2288a410dc8e9b6e249840d09155cb5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c974ec50e3715a54d89b739fc2432306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e6fcf7d230dd766679e6ba6c05a69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25665c1e04a36a151704c9b3158f2c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a5890d42d6a66d5c6b10c54c51eb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303dd5fb2de7a794bda1dfb29a6e104310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a70cf566c7d9cc8d0c8db139b720d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6fe023d5b04f706616763dbe157c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f84566cf6d005b41a980094833cf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ac32e6229b6b18d2832bc560552d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45220e1771b1af1c9f7508505800869315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b146d02c673f81ff67f4263775013316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe959d02239b69632a547a4993f072e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a976f17659a42286055592583014a92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e427c75c6f142fde35e3baaaaf76fbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af596910b887cc2dc8493bd389d63327320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d3026b679a9dcd005cdf71eaca2a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cf1c838a59a61e4f49595e5efd387322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755854bbfd165cc9ad1ed186748d3e83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363f4e6d12d6150d4b48608c31c15d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c48c4c39be33de4a512a07ab6f597e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04d9df178dfe67f98939579c991cc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc5571bd29c09bd29ebd52de866317327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cf0ce1183ec88b27c75a12a0afe5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558295b6442a646adecba87a74bda88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a53cab6c04ed0d92857813887b880330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057d236e76983942ed44684b182d453331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d1590a8b2f0269cdd09bc82845e05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633a5e6500e6295776b67c84c6179a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985976e5a4be7d1a2e25c2c650fbde63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608540cee3c8c4d1dedc936fb9f7f4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194618d021bee2e6c942aa40dd05917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91dd859d32297c8734710bac005a14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c89eaf4705e64e99993fdd9394de9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865083c7666ca87c6b3e308259591d11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031c8ac08eb6f1e25980575329e597d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8e7b20ecb4b4a95b2a45fabe940c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dcba6d5a6952e21b8e673d2b0b621342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db4bf44717600b9980d015eb1c6316343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110fb91c2da256164c37aa2c6e0201a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bb252079529c8fd1a144cd12a0d75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c59bfd41f7d26e87ef03820258de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8d76ed50f28ec3a15d8ed0109c208347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb04be17836ef1e73e6e2d8b16d2b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70daa86d0f4f5f8e4d7909601a2a19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4808554ac67acf8529edc95600ad32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d750ca9b3a3cde90c92b3f106837501351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8458e8316a1ab933336787964be3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868e989d4e0824efbf8451e23fa17de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0db556afce0157b0e2166b4671b58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85097406dd2116ebe0334e612f4203a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceda65e04ed23d49f2d25b67609e7a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb6427f5db06c4c9ad678f1ae23fa4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944bcd1eb0750c0107c9f8675e2d68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e00856e217de223392f11d5e4bac67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd71bfb0515becf439a87a1e22ed2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b62400e9266f5f9c1b870e5a7b454361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f924597d59f596ff746c15893391362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144663820e15d14dd2781b9adb688a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a20c29e52ff3de9c72b61edf69193364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19602dc820d39514e8886824a3b3a23c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad858c2ea75fc22032b623769c23f70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13507b7a1a234f5d71d32087dcfa9f18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f5a5f7ba5bdb9f5aeeed6ed40f660368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af47010e1b2b9402672bc9ce7e9de02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e4473edc965fe3bd399108079fee7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c730a05dc256c1d6c8050f2ec2346e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efe7b5c29612c4f132035fb5f966ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc806f7a1ee7e215c39916e8b8fad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4cff5a72e778be9ead1bf281ef9c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eaa4b0fa0b3966ea45a309c8e4b7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0019c3e3873d235552031fd8cc3c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a626390d3b38fee7a895269e3fb88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b265d94f1b05aea300048146ebe2d4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba10dbc85b7405b303a924e8fbc052379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ac74d1f756a3cee7b7ed964ebaee5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97592bddc2ade10b7a63e48c17df0a29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a4c60bf6861d98e65336c102a2300382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c299f95fc9b0edeba77fbd3778d31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef996f77d738a9677d8bdfbaafba12c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f777d3454264eb81ff2fc97dfa1ff0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d19057a96e3f25741153aa87596c6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e6f97f6995bfae5664c9e9969f3ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44447f6bb5098df2b429b4f91b0d8f7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cecc0914fa2e24fe32872408b4259e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a45dbbaceefa999520e3e2d1baf60a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e480a25537fe0685a578eb72d7388391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ce4d0e46ea269d3f93e5b41fab69c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bd3e2a239ab1c58dfdae30e9bed6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4aa7243dd0bd67ff099ab4dda9eb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b38ccff61d1d542252ba80bc1144395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba072e876449b3a8880204fb56204110396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35127d385f8b4b30c4513b1e368d3995397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6950fce1b20f36dc35c4630701b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30505755020e076b00178c4a3ed71b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce754daf0af1c2be355c1953a0e45c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d7e84c7e2ce9e9391ddd97e9e895c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daf3869aca7b9418e96152dc359363402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69681b2876c2cf72c9a936168367fb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be36050337286d6989d86b0a00c6873404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29646c032b184d65864c5672f3960da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba1ea7d1c2f504d9fbe03933042081406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57013ae3e299fee88cc96835933dddcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7e06f440a6e0d98b51ac210efad31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a636f3f661ee2e21e5e185057d32a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb53446380380e46b2024cbfe82cbbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431a4def07cecdf75c023a531162d06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05999c6577c4203a4a5ea7fea763de0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470490a0c824dd8553fe152a0447aa1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873dda79c12c3094a5cdd241ed06571414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faa3a87f3995ae25c1399944b75d4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed09cf8a6b3a14b7e129549de934a06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b51febcdd78c71563c8f453200204417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcce0923590dd6b18877227f663acea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8197adb10008725d1a539e555bd8bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082aa24c3e16992d8949723d5b943fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7fb4f03d2aa959e7e63acacad0382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49a1c74bdf5222f3543be34328a8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c962d3503f5c098368258ea0040ebf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee583f267258a63ea521345b4ed160e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc484066681435c59eafa54bad9125d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4807519c63ef4ab5c401f569067cc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b45f6ad24699709847c435919011a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82982c4acc21d915ad6086824eb99166428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982def65370e0b8bfaeef698722a240429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f327071ba131ca3e7af00a90fd9398c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79ab8804a9af4c4f769a57dd5ca66e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01070b394fd46f78f4c3af476ae206432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4024d715681738cbdc73b7da7a9e700433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d9419f09e91d38b79e2dde6a5655434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8c70fbcf8b43ebd6d344c442d90b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf5ff4cb1e6236cd08b8e9c98f01c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22656576701fe2dbff079b33539907a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677c562c78373615eedf371ad87cdba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383214132ccd84f97f7b1cf5786cdb32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7446a441a267f6a71ff0ac9b3a3e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb8c27d482fb4787a0f2f0dd11ceac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496924e5eb57be39c3f5517baceaabf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c33a4659184441299afc60ebfbedd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cfeeefb41c7ceb6c8137d47150ff2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91bb6e6f09f81798bfdd2c69d7b52b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af9c1e12b8079d7da11b10b068bfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4adfe2c1f33fbf70b735f36e3d41c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7784d419cd5c94b7a002119d14d02f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08bd3d8ca3ca7c4189b1a3e300bd90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e900672b1e0fda560bf9c5266c181450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6946c336a4bbf2fbac5173a45e86e6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c063fc7b297fa39f1a61636b42d85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48826339a9c1b43103fea94bea417f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe59833698ae99b41d08e2998cff6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b25de93b1901f98d30592ed581313455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb7deb908937a00574a2ea0418628f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80446b32294e8fc718ff2dce23256b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0b8f2bb134db2f611735755e159bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5acfd46af655a48aace48e361ac3ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6bb7ad602a7681ed5cdbbfb1c9f60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973fdbfe05b8dd9237addec0b1192c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd1c6c2779f8ad932d1b7d3f0990f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45157a3495b3f862a321b694aaf88583463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527c26a2ba4fc46d8e379f9c1428e68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6e1ef9c1a1faae7646457dbaf11e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd5a0d49f0f1d7912d3eb1b2db27a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712916dbb0950b1eeac0e89e1e0d128467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91082a13b60f2449927a9f59c98b00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b4699743fda4f2ddba9724d952955469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c66bac6cbe5ab5c08dc8a923daa38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c652737ccdbdafef793e056bb75a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96862d3511c274239de08dce16870b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ee877992f3b130e421916d666992f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7164a3375441b4aed72e0de2e24d8d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c498bb9e47d6852f223a55a39564164475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a54f60f34fe773de8f8d654289a47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c5ab7477494162e34673ac27cb654477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a0ff9a922ff7a2bdfca3b951dc23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a68b9d5c3a5590cff43441595dbb42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797017efaf139d37ae10be1125c456e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573922bfbfa23b8b2da5aeacb265ab3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b25d1c41efb9eae96c7dd8afd396a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06991ee44903813d0f51ef91bd20278f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f986b1d2ad7a21f4b0bef66307f953484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ad2972baa60e7665cdf753c12539485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16998f126c33c20d99665fef8a1709486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9d05bf20b5fd9431a0856b877e4e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d6aae6ee1a562ceea79a57f2008ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c8e358fb7b40b7446e3fec572130489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a8167de4552bb5dcde0627e400604490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da13f709898e48479d8289c4824a62b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5303bb1a09d2d19a37902ef59b6453492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1385bdeae4516c4d331738c182f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f8ee9ef473f5c64ea663afc03d7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa362f9867eb8e330f7360df7e502c16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36f61cd1185e0d3a7788bbe826f4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d899d3bf94276cfdbb3792149dee67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027a1bfa219aa31345c6befd9dc810498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80524bf1257ecd9da1c636cb2369e4a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5217b8bf4cec4a81084ca64bff3dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5bd9fc840d176ae649ccaae7faf56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c1a00d7145ac9816e94cd94b7877a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d4c52027c096405b7858a9bdf9a61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4d30af07c95f51273bd7e159ff056504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8478d2ada8a7f5138310dea1eb21241505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6fa7a21c6073bb173ec15c5232ef5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2104006b189c9298073b271a3b63a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6400156e5d5045564027dc8e4efb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2196dd6cc5fd69ed2fd088969309b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f305b7ba900e97f54b341b3852dc07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba55cd6a45b70d2fc99283e3df8c1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42835f37deaa40934548d652536146512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179af09536db596fc528c9a3142f6016513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365256eb95b7cecd096dff284ddc6556514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be59f1fd125b1a469961ed7967660c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb31682f843f08b4200243bef0fe5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a97ba3ac92d40a2f038150cc2ea6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8935a506d3497c6a4948c4c8840df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0006c344dc20fb83fa3776de4bb959519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ba8f876e167d0d217421c241b594520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4119ba6a27926271f2ac10ab457184521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491469bc219a6032a42d765fdcbf21e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d29aea0ef0388dc9fb1ec2ef183615523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6ee724e21e62e7edebc3feff03e85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6b1b20a39ffcf52a4167330e82bd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58862a3f09a15d72894c1b1a35ecf1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7a81c34c78d700080a655fa2642a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ebea4a2a4ec007220c37918e05d29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e6b85a20b00e8ac9c8c16ba4c61a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce808ebec33473383214f9f4246493530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de565e8d3bc3bc4b3364bc4f14e4716531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78190d61910ee260c9d5470e858e85ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61feb9444e54e739a22f96f5297222c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffb0329a5d47b77591d1b8bf9abf6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e849bc0a1280075070f417709598535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a9049bd9bc7d4a30da03d0d7e166e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf421a1dbb72bf2e293b09b724aa37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c84550842146c2a0daebb3bb39bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c05fa9779fe46bc3641dc6fe6d4be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd861f940f8b0abc15574aa9fc2f85be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cb7e507727132caf830ecfd288690541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3c5ed9630af35c34eb1495a9a31d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e71ad8d7ae8a69e9476ef06a1dd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f916f852b307985a56218c48b840f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd62dbb25b804dc2889c1168f9e1da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baca4a56d62d818b2902d84afb7532a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dae370f12f10dcbc841b8da2987dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc71fc6bc24397daa0e398fccb27d33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9773b393437fc5d61e017623db7aba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876133899baa2dc9d48bb23aa1def0a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1972778678f144dd06c91aea585b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0781ba9612d4b78d28a79923d7a5d0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f46f86e568d09d536e7c1887cb30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ff2d8eb55f0c47152ca44beccbf4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df0fb7ff726657428b6f7a76277bf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8dac62506530a7196b1486c07b47b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c939e010ec30d7727f1029a0ff369557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d33940aba756085537f6e82184ec5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18c6ab9ab40cc9183463e3110c0cdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af462c4610c232eba9cce5f7fbfbef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58f0baf05699c78e400f7f87608ed5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801740c4bab88854d16a18417186509562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bb47396ac67068a072039e5dfc30a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325b9c1b9dc86701029780490935296564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f85e597116d20adb62186d598352c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e17e08e0a13ab6d61474f26e657cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290b003367d1c32fc86f18eb1b7687e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5116315f4aac0337f3dc43185bf78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1bf55ce44bff0b55658d8255c2dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd035892d610f6791462ffb597e44d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9981e5834cb85045a54f3c0307974c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca460675b1d7df9d08d6ffa604c50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759338992ca09252de22653b39f917cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf1573f97b0dee9e535ca3cc2bbe09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2289fa80243485b2be2494b69cb68b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b44d99581ac73d3525f1cb0c68694576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04295b767a014a2af6239601ad60bd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb145410a5f995607ae65ad37ef1717e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917f215becbef8d07caac4c8ac2c385579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad61d9e290a85db8f2746cad0c467c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e32105226477a037e67db64c13fc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1118ee33a3806a3c317275d72de0ab9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2125aca9136a901e62354f0e8a8687f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e17c911e1e89b9a6c409e86f4eb1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa01ebdc75589d3993fd600ab11035585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4c21d29368a8a27c378630937dd42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bad2169fa52532924c4241e4047cb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88514eb26d1a6b3949de98b61c6a6a64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5b9bd7803262458a46b55707f7e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ada5f849c270f36dbcc2a41845ee23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bea63bea182e9681b62e9a33b5240591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb074771a13738f4c430ad8bf24cb7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b0a45899fd5211a9b683146694a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c91e74c054a2f9da5e0cbd2b0b66d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852125d655107115d14110e415c45ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4e1dfd2814368cf6aad14417cdf53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f111306761ddb3e00f19a42ea531e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ab39e9ce3143622a129c31791b1c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52174f349a4e44a79effda81675695599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223859bbbc56e87932bb0e005ffed4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528faf196aad05889dd776bce3f9915c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb85c14a96b28eb91e34b656d2c86f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d030aa8d69f3dc884c8957deab3f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf224b5bf7651f10b078edccbff4f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a2325a23ca752a235de98c1844575605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373f157efc617721b01be8f1d74d75b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f25602cdf0942027d9c8937f448199607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138168a0126990b65a3894419331de90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837da003ffb2e86f45d601b606d8af1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23414b8f8f868c6902b44ab228a9e523610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe6a49c18c24bff433cb94c497f8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0629f1cf960fea486e80288af9a9ca8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e458847d058353537c4af3508a553613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b245d3c485d960fdf0d47789459f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782929ef79c62f4857d9cb19bb8057f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929328a35562aa0186024ec0540466ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9780611444bb8d6e30acc6d4188f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7513b7809abba7ce8c48ee69269cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15003bb1093a838f39de7655148edce6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b4b0bff37bdcc04d948ae2a54b48c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ea2a3c6af1e0a53a566ded50f0b91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f014d82b8faa359a6949b7d0ea80c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7dbbdfc27d1ed78ba2fd260c49b35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d24aa4a6f0cd59e0dde5972b0041e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864220041956bbd1272657599d39d2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccaa8c5d6e0c7938fffc8117733521626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ea538c61660c3b3c63c32a5c4b22a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20cdb8b26f0d81a9bc578370fa86ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ed509ad707c7255ac03a39a4e7138629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b8cc2d1c7f812d3fb34fd6dcbb78d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b8aa06300bd7f1ffbad956b48c6a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68457de5ec2fe89b9632070cacdb85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03001a2f3942d6875c44a4eb04bad4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d220093a0660972461275033c42423634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559c452453182be117ca14cda01a56d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc3f3223c49e281d902585990fc701636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b0daffe3729317684e9e14ee6943637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c5ab532391c6c343689bb0474d3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8557ae0795434cc4de1d26b7029f95d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a4be89d12c5932edddc585b20ef4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b67669e40b635b9fba7727222deef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daf667026c06441310fcb3e533fb6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca321327673a4e6469aa531d14d8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb448a2bc04affd1660c76e3248bdb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330182d4fd19d892b425451c04d7b8ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d211a7c35bb4a4e0be4d60864e5d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67ca76b6683cdb2284a6d376112f1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300caabab35d5d63f78c118652777d8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbfb228a3670f0839a948b90a897d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1097fddaf3d3063782627f0619a85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037fbdf809e5a9533d48670268abdfb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3454f68d6db320d835df2661c69b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48a2dfc16a2a7bfb1ff71992a60d93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa1f722e22fea28339f13b0a71eda6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272101dc4450136637d62891d106a3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af08e1529da4e3026e77b808a8e84d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2402a6df19961f93d3fbe219375c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b43ff5316d00c4b61baec18262c59b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4b46c7977c821a77eea5be08fcc7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d07a0ab1ad64d3266d5c7c8677281660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f1e9652338b0826d9654e6f2fff42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76824122b6c10d0376ef24bf35613d72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda53e7b194eb161dcf495139d262dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a88d0c3d33188a3d86a818cc85e23a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc870556586b8f83fbb56246cef22a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126449db54fc2b7f6b1012cb448d815a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8f937a7a756958cdea54591fe9356667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5697bc40329bbbbcb20ea5ed9b94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dea094f1f0174a30d48ae4405672f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb63edf234cb2ddedd6d0796994e97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f83d35f00ece63053fb95bfbb0e37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b1fee5b7a3f1eb6ae763657306341672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eb99a29367f5159c4ee69fb39fcb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d8a62ce1ec72a461b1f1dcff7218e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8847c4478f276eb7013ad0e8700ad34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b63021944191db2c474713cde053e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2966126e4debac6684fccedfe6710d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f9da211df330536edc4a3f73fe1d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369da17d343997458a640b9f1cc6209679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47facfe900977d6accdc67857b6a70f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d08fee7bc0f3c765cae26114d488681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00363da3a1f83f5e2fc9f8a5f200d55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825ed5d69752ae370c7f6c8ba423feb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a6d6ccc148d6905396e3e1148eb57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e35d44340955feb14f41e56d87b23e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec8e4e2da02a3f753ef364f551e503686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d44ce71e505dde793c719774ea1e8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3714e9d732fafc24e953a77e60a253688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f383efe99bc52d7aae5d6f9d7af59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5ff0afa48a0ecad2c63595f887c03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bf8c09137727a5befee3539eba602691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1a72ea087745c69cfbfc21cadaf8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d19562dfab0f21c745d6023d21b3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ea4a1e53b3f79666d6fc96ab9d942694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7106388a68e96976b513ff9470358d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9214c4231a21ed6f04020c2fb978447696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a95df00e81166a09207b57387439697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b4ef5fdecd262c3844f71a2cbde50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873b98313c76b9f4400c5729e4da0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a637bd0d37e6951d19e53b9a2d6d791700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ef5bc66e5fc158a7e70caf0776371701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01ef890b8853fedc7ac1d77e42b1e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec321f6283c3772923012e9ac2bdd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817c82f286f6e7ad83a667dcd1f369e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72af8cf1bed8706f07c907428f52578705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a83d4c102349be63215f6e8858ec5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebee01eed8e8dac6a8a8fbf32fedc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981966a986879fbfd5aaf017e52259a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c6cba4c2bda4c27a951460d700c97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f858ee1a760bd7084a9cac644af8bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a178e91dd81c692fe05c5af8fec30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d66e72bfd08ba3bad3f5c109444a85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5bbe04971574ab8aea5fb465cdc6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4a19e0225c953115daf856422fcd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dbceb465c8ed80babcb5a1542aec9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c347171c195dd2025c3d83fb2ceaa91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec51a8c7b1d7254a298676616a0c42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ae4e4e2c02213beaa15be1d7b095718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83465a22099c5805bb701fc1c2e77b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7368e7eaa314a857f036358c8d4de0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aeae8de573d8b48696d810b7b4b95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf1cbb292c4e0b62de749ef8ea665e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42787ef9b98a79e9361c85a5234a61db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873e93e5d0ff3342ea80bd6776aaf7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5378ab7f6c0e1fcdd53adeedde80b0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa7406a4d3035af147e2889e384c33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d08ec338c935076e61dae402c1af2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f292482fdba00d7e79fd2fc118d5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57b300c56fc9076e4e0a4bb355cba0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fdbf552be8915bab365430f90d630730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635624e588f120ca7362c14e99d1ca1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a488d4530b22c1c90c676bd82a7d78b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b4fbc31bf02757414107747882f6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56cb3b3096c3e04017f2e8f017b95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cb5269da03ab99fbe35f64a667aa0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bf6c950ca4974a4d0667e5ea8b627736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ac00c831ddb02fda3c4cfadbc12ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e77aba794a6c53fda9d2a57390305c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c20a0acd6fbf3302d50449bdb6332739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5b1139f3a7571dde20656d125f988740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f9def6f81765c1276b6ce11de13f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac632804440e62aa65d2fd831b47b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81e75f617547864135980fc02fde68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd54fa03bcbabe286a494ce607bf59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0aa92f053f236c6415e9e0a980ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7416da704f244fe9b74748c1d7fea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c655c533d0913d83e4b5ddce0261775747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cdc7fcb6a39b10b177acdd0d9cc79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d62e2286423106575da89b1ced20e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742380c728de46d17179d7f53d0ce7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6771a3365038676ca86e5629813a6a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48f1efaf16a9a3dcf82a11fbfc43f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fcd9df1a249710e737a0bafb207c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80979fc43035f224be4f215fe9427f8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13761cbae3f850c3ed84f3947888ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a4d4aa58c07c081280c22928dcb4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223d002853114c67ffe0b409b8c8aea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e3bcd17ab2b2aace00739ffd36922758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad8af83446b5cd7a67e3c66ee84b8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120abbeb1ba5c61a6e7116f919779351760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a267a66522ddef486d6fd1ec4c06761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc131abb3eda940a3646838dc497f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b298e8885cf5227bce2ff7a4d96224c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc596cbadab66a503f8b6631453b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d3074604221946b1bfa9ed968a3d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ff1be3da38c1ace64e6e573e34158766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ba9e48493a3d256660cc84dc79db7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b41f28b5622be8d457f1fb0d11287768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5664202c0a6a25f29f9841a8d0877769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef8006a01fa94b3afaded6cf44f067770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53280e1077b42194738ed8032caecd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3696abef602d350dc4afb9abd0c31b7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4f81f7269a5a681def274182059eb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b2f0d345bbc8d4a3243bbfe440471774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff964352aa46134ca1766c5f0df4848d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7e68f5411ec87382367e83822af21776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a8760ecf1d5f5788913f67af1207e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085a20c487f8225738b87aab7a648c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5475f8c1a693cec270f6008346145779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027be8f9d6f058e2e0d03c3702f31f4f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f007a83a99a1e0c83eb42a1d2b9040781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3f296a86ecef0f468aeec7f0f47d1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99731616f0c10f7d90e5edb73f1783783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8c81ac53749bba41f3d67ace8069784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121b35851a3fed19eedb39e42b9cc6e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1edc1b094d384110eddb0eb8d2165786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d35e460ab2bf360264710714f9b41787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b88d874dd3acaff82ff1ac6d282c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb6befaca72ee680d838373d2fd504789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f5b1af5d696092d6bc84b260f7a1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b239c1025c2808cc286765b61466791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c4f493dd03be60aaaca6520f3f525792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d951c86b198b1b59cfa97476fb57e5d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2dfbb2f34287b2550a745fbe56e5f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ee75685b5ed3c42cfc5e36e882850795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e25370e239f395b593f9c0741199f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86c64f9159f3164b780c30665d611f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bbbb6e59fe0834c42dfcec7481b14798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4f0fa2b40f464a605a79e4d8e4d23799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c218cd6a8d13b2fe8560a16c4ec72800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ead907eeb9b069df69e53d772b1a2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f4c3b04e5be8e3caf2007e8458d29802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd1a0dfad7684d52d088e3ef4ceac8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9807301c2a730bcd584d0fcab7d0b5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cbc3b5e3e3a1cb1411bb8074b564e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e23f66f40c2641fbe1c3c01e64aa64806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2d4e9a0b7b6d2b0861cd8ba728e35807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b37673a74cde97d176347c3d2ebc9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dc3a022a818677209898362a78aba809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f00cfcea1d222333958c80fba5e72810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bb9a95fbc099034d49325a56583ab811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652387299e393d505c2237ffdd2cd0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5633abf4ebbcd706172464516b0e01813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8075ad492a3fbb01026ab614117a05814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3076de7dec0031523a8897d9bed8bfc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6c8c1931a18baa02096e19f170ed3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8921a444c228705924434b1dd12286817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ae962ba1adae53b5b459d41b9ec61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042469e64f795b1ca5303e963bdb91b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76937aa0e9cdac0ded0b28c24dc964303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01de2e70afe9ce060024598ddd0a124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5760aa36890f7a7a2cbfa582320ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dae5034c6734169bc5e794042c2356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5228608ca7b563bbf7190610cd4927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c224bd79c22731aac816ea17047d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e387a36889858cb2220726ae7130c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226422491458df407999ae3d38224cf410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eefed00de10a8b2b9135d44c7abaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6916b75fe9f9151d77fb2852a854d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ec4edf54c8060cf7f10977d918b5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5be5195ea227d512bf7896db0115ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415feffcf4beae77184824b76e48f48a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d836bf47b658a0bd13e8b0d931409116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c77918fde3a323be3dafd916c5887317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df0aa94b0649f7bde9d3ac011f538318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d752c2fa9dc0d04392163ce210b8be119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec183513097380aa040a51e17391ceeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8240878563088e0d8dc17788c676221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830fe88e3f0c42d2beb8640313019622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f3ef5df186080acd6dde61fe56c4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eed380dc5fc2fe9e2896422b5a1ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae141502acf30999e9f94c8603d37825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57830d6b530b7e0559e7e54d321a1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0343c109d6fef24f1470f7e4adb4f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad832bef563c85fe47c34292a0bf25c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed5cb09b4bc9bded62773ab7c714529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524cfd42009a6721de1f76f2b5cd74630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e67bef1b79c9689d410675d5dd22d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff5644854f6ad86017415496dad76f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010258d42598347d1f6ab1c4d271e5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203de2c0d8412d92a2671ec970b529334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd0835400eea5d0571d9908eae6b7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb62149ddffadd70b307c2adda2b6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6180a8c935da159e20195bbc7f6a2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33ca572c5aada088711ddf1e21f94f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15128d7f72b9f33e33e05639aeeb6c2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d683f0b9db02f580cf9a9382e787140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcd3f74bc098337236417b799a64e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de3d610b47cabe27a8aa716acd604c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f5548e2643a3ebd5111b600e847ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4627998f19f686c867a20e636575ef344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d055bfcd4ee43e71fb1131312eacf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc26ee7902369ff95af049f4f67f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7262c809c075df00d2e74efbcbac2a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd930099c746abe80af3cdb9f0807c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde165fb51b9f0f46be44cce82fb71549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f6b6c9a1824f7df4e3889aebfab5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef8e95b04d34c63eb4785d6cf20ef751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda969c1c3d8723e2ee1dd32948563bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff76381c518b73c49c0d0b716c65ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f755c4729f9f61275973cede1dfde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aadbe6d065bd9ccfd3f041440067fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf455d3d0a5333355af3c629f4f0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ba0e2e5861bd844dd064df09826157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ee395fe4ede15a4e464129c022a9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113857704bf4c6ae04bca8f64b25bcbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61dc0feb69fee4e133c0ae6cb91bc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24293ecfa25282e36cd0a653ab5876b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3c73f9a5b5dd93323cbedd2af4b3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52963212016932e1067d3b8e5d213b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af48548448b9fcfe93f0466483f8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc863ead12a7e059478be3a3c0a0d9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c9a67efb1a41f604ec3e97653769466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ab8005c97c45cdde3a973c216377767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100461bf32112906014570e56ce7ed368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd186fb9af3e0b11705e22101f7cbec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2bc0b55ddde5719d4708112ecbad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db77e49cb29d91e44d3ced1b76cf4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65ac12fa10ad9d988b3666ab0a375f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0c545a41adc89f5bb88884e03745373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937d98ce89085fe3018de65dba499774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a2acb39ff17e108a86d3238787c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1366b1faf3301290349c922af437876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bc85f6e4e29bcaf26748a232c22a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c2d4566b4096b1b20a32572c7c2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85b6474c7e4e473e6337affab0e1f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e9b3a0c6ed413b3d60fe5ca734d8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f2a52fade3817d999939c0825d4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48560bf244adaf558da02629cb5b9e6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e4377a4ffbe16301aed5731c3b1bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa03ac27658f04928ae49c37dc66e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf307bb7f99f05deab6047cce66e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c78342d1f8b4b1923ecdf44634433286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afaba7ff2434a58e5cd86df0dae6bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aac63199ef39f31310069e98d2ba4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169ec16dcff235915159741765ed63689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db29c06ff650414d8f61e6f3771ec590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef793f6980b24a5e762af0603d0080291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cecee362b7f2fe0fb235c4f70190492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621dc5eb107c1ebde95273679a3d39493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797e4d894a8a96e0558f9d3abba8d5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb475cfe0d6a72ef8b74ba8470f32095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ec07a1d404aeee192469ba4ee3e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c0d2a8e88f82d68a97291362280c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec8cfa1a18b4f139459f56ba37c48f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083636aabcce87f32d24fa892eef2b8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ebf4ecc75454d11444baacaf56b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df75c9fbc5cb18c52668f8379a736d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d986ddac788038e8e57b32869eccef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad5056bd7a3e98ae61e64853323609103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b938c6c61decd1a556a90959ea8021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ecfcb81a68bcdbdef9025eea307c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057141af54155f67e635b54689b8f84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be3700550b0d64b922ada735b8a32a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8fc03a47d525fc34eef944acfd5ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab32685b3f6432921834862bc0d9cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682189f3669aaa523cbcae1834fff0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92538ab05f896c68235886c338a66771111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442ba87fcae9a03adf5b1e34212aba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cbef7064429a90b91e25ad6f8fe3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409ae9b847b8e1b8a144bf25b18a777114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ec572f769a55ef80c88136bb6b1b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b23d71b8619fe50ee64f197b2289f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10632a96653e2822c767cd913a1be51d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5086a72d5d4a9756d4dffa886240f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a14fcdc63d21341ebf212c99aa6af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3027433f2edb1bb2820ed2733dabee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940a15e8b6efd12cdcf307ccc8b54ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017b4a1db504134ed3f19cea1184124122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a6bbd8c4241aef19830f776c95b3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2659bbdaf72cf46e1af14ceb28a46c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47f543d2ee0798047604b89a830003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea6635a0d61c035fb0febc4dd41a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bea7e6d668601f70a2c473c615043127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e20a493a7be5c003aa77699f86dd4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f1bcd93c0516b42ec74f079fd0da8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab08f1623dc44f4483f73a69ee0e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e37af32adb2a08aab2c7668b3061131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd166910032f572452867672f177c31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfaa85783e29cfc8f4a6443698273b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a2e25f06bf29edfc829e198e3709e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dbd7e4dc5c1ed18b7d8a5b47ce894135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079406a3fe12947286a029204a9620c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239621eadeeb12b427b97a7922653e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1ff24191aca3893a22010b673537c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d45b7fba6dca75a4cc0ccd20dbc6c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153a41e4cceb711a1c2060906b2f573140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b2ff2eb003f6dc5b470198b7bca9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadb9719709c8a56faab63241d203e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dfcfc458057c4548acfea5e7459f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcab5dca1a0f08fb43f3fee6217be3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29286bc0b6e670f84dec2cb4d1d73594145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa23007a780d16da07b6f3da6a9cfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa131841ea4d6391eaf5503fa40193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af5c1bb616d5e424bdf755c97f11cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be2cca0368c67e30800eb6388a0d99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ba7b06890237b554e75a08c52637150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c295f893cad097a6443ab5be74784d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca0a1dfb25add8b1480d2e49d27ad3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b818b489e93e7f3a08b93f2ccd2cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940bd03365b597794117d681b25bb0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682abe5ba81dab3dbb8f6295aad70c3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515cee84a6bcf394922127606d11f72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31240cbdeb7b390f3325b428bf91e9f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97965001d1b0363ed503625c1fd99bd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facf6f2d2631137a985e4ceda23b509159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bbc8e14278b7595c68a9bead9b676160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27631fde345bb5fb68c9042dc20f3248161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14d843aa4581b2298c156630ca893e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1948bab1ffca53e53bc9500b25f9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e792b54a4bc6bb2ab368d30a9ef94f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c273592e02f4731a8f23a33d8b74a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541f8f50053f91b4703b4d3ca89ae6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f214a278911d3c55f185beeddcf1fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2e4604a9cc8828a55bbdde6ffcc64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd61d2ef04aa91d1b0fc626caaee0a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cf232e79a645e5d17d8b23215b44a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf396dbb1c690392e595650a34d767d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600297576ffd23bc1708077ee5ca8cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96698aacc677b6752f7d9d761da74dc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299a5ef511e7809ba14a4faa637b7e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056da98f9f9df58b8c3ddf5352e3891175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0af2af8a88525fadf7267e2956728176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dda9eca16024c660dd689074c1de92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df038973f1e54b1a8a27158f33f6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8943e09fb76b2b710945366083a9fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e480a627af30db8d24d4b68eb633900180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b10545cdd15aebf30cd11864acc97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be4742716d8f6a9c5d479dc487ae5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55da869bf4ea20303a5bf9567e27d2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804d4bc30248c2603370ed9a1910eb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05defb6ca7eafdd9971c94a3f58e3f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d442380396e2689d6fcd3300ce6d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8635a6889369c7e1425607664619e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae0489240bf25ba7efd0bb0261302188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0fe8d95ced6332176d082afc93edf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c85fa3e9d00ac86578ccf91c76325190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f636c8975ad8970a5f7b3a4df0ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db472828e5dcd3257864a662f7bc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee01da0df821b997d64e0caad8591193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26722f96a450019718ad489ea4a5d0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8714178f202ce51a0a0a65d6648a5a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d56b16ef5290c0cc892066bee88748196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f61ae493be71482c25dfc8cae855f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dcd26d753d21f535df807f30753c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b355e8b9d4ba7082bbb9eee79bc71ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3cdebbfe20eed70c6c2a6629ece84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2bf7cf2ef6c1238eccca454446ba2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e81a9cdf1b391602088cc06f91c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc2d5531355506b36e1338ef79260203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4618dd11c2c9682d1bf2bc320479a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ce7d1d16fc30c2fc743b13d42483205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae1be8c9cbb9bed947c2abcbdc8f04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b017a7ca6161a49266c51251082f92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d265c3a1d531e0cc30326060c23b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95023b86a71160784a6406f89035703209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c594b9ce2722d8b0034c7cb0ccef41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f98f921b8774bd882eef0efe81f32f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990880f5cfd7f9089f73a2a6c703db89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ca925603e830498ddf150f77a4cf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7104e63a410df1ccf97083e3ef0d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13306cf3b1e7681360554a75e8fba3dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7d723bcd49ea75dd6af00b9eeee0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53cf8fb894b23464df3aca300c87e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e07c3eef0215b5894bd6734c0f2e1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761e2fd5e3400da72444b6bfc113b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed5786cea4daf80721e8ada3e8fbf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a0e68c334915e862033c6b7bc1180221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eca50397d973b7cb1ae431df506a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db551795a487fa04a4638e1e0324c048223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a15ec09507f61bf8d2d88941978f15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac4cf92f2b60d53ab70bdbb3d0f4f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b6a448f57157906c4bac6f4a4f98d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16431b5939f4244555925a86307487227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3c2c8c3f1eb8662417d47cae5385a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e930dff31d0ced11c7d883b5fa19d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03a686473a1c1dbd5d2b1086611976230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d623c1918073c8e4d046f04b9b1d54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47bd10573eeb6449b5f7b1ee3ef23e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6cc13ba1e4819bc45d9c0df65edde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcdf1cb3ceab55c1d3cab04953cadc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dd200d45321e3fd3aa4da5123fc0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c735e0d69d4fb5ede783b40591032236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074eb3933873a330ce829699b8b504a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554675b29a76d029d556499b07cc0f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2315d6490b51642cd7975f28a474179239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87544f1c37ef401da2a6228313e9cc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167138d0545461158f6d1f74562f909c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e3907860ccf372e518b2c28015aa0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd49252800ca4b0b778c3a9052633f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800576e66f83a1bae12252e09b70d12d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd5d284e1c6b9f2e6401b452cf567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4cb4ffa31f4e41ea1fa86e05c717a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa51af0c0103ba53b2cbefb06cf95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376c9d6110064a6a2c2daf938aa197248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90675c1a5b800c493c78252ce26cfd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bf70b7308b10a7c685e87137fefef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51d8ca228726d21a2ffab38581450251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266f3034c0f9e79c40c6ba3f60149a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cbc4a0cff7d995304ca8870f65e7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cf833c3b08dbfdf7d851942677a59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546542ed3a7456218552d3344487adf0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e81d3882e8313465b49414e2e79e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459991d6470de54aa28bc6155a3a4362257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad7d6c11aad5b624ba3ee8a7ba066258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30542520f8e44f411b35f35a1d3cbd7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04feba04d09982ead0ea57c8d74fbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3aaa7592b3312083e33950e5ee274261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa5275a017267883b745882c19c6d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58273ed8527185390b08d05d81475d29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb1a8d1c41377a6d66a5424392b53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1245e54a75aec174a3a8d800a17baed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dd3c093fa8d9645f501459bfcc707266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ece4c9bc98c84699293368d6eca09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac32e4fa7c7db9f14ab491ade10fd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d678ecbda98bb8a4894034c89e24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b8a037e740731a9a3e6d331149751270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388763103391b7d25b5becf99bf225d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ecd68331b17fb8d7e1119167a6b1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc43cd529dcd98eb0c92e5578907560273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc83f6bc4b86ab7b48a9c3a52ea39b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b7e2b9e2480575b6490ada5300d72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1558fd9c4293abf841273a9b2713d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12b698c6e2a710f5050eaf4a42ae1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737e94439f7dbb1bfc36dd0e53de27a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ae14d5ef91150ed15efe4ad70a038279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313d4221d5495af8b47c9427678e34a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a90dfb93831ff21606ac4099ce2b5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38c13511b898a2a3343eb0558e00df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba81296e3065acbae997a1b80ade49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff56353653b806390f63b564f4a9150284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c852e3ee988e18bed1164418d6925f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae706cd031097c9f4be217a579f669e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607c67b075bfa12d89eb9f5ec520087287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32210e6cb8a3d9a825cee616f30af1af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912fc012c8c696fcc230ca8005d83bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c83dad630d045bbb8bd87ec2481b59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a48fbcf033bb210767c98a0399efc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc136212258a09a9774bbc7673e36c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc3d8c5af8ba449f6dd8bfa833294a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c27022afbe8905e325a98f29d1422294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05b429f59a79537cd6887478fa7e40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe3ca51c7699ad31e54fa5bd9fec0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c4a99933e9762fefd70f0738e333f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28f8cd9f6354f2180efa7d797a8866298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e21dd30f6f4bd8974e7284430b72b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec3fe2fcd24d439d850e0d3d69aab7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b66fd34ae40f428d689e0829df925d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b30f8f899399b06ee23b8d7fa3ab4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f490b544f0586e17120ede1e467fed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca6018999200b88f3d32ccb64a1a46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77bebe8ff623a96950f1829dc38f99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b08a1f205812c905290afec5ee284306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9420a25435774cbae843520ef0121ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679b6da1ea38c74d5bdb4c589f1b035308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0f1fc18fe3f0a5829ec80c8297eb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd7d4605b32e9405385aed5a32e6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533ac2cf15b13c10baf6afc4707adb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebff65da619c27d247694ceba112631312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec021d054483731c39d8b1bd5ebc3b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9743f9b8e765fd2b609aca0ab8efc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c980f53e7eddca7b3ba4e0647ed84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5a99678445ebaac200672723df626316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f0247baa9fae31fc73472f0d046b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534d93620033293bad9e8936183c32b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430915c44afee718d2b75167bbb61628319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679e50d560d1b6f694afee1764a2e23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485077efaf0e5c0357ed21dc6fca26b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f72b26c39ce0312f90c425bb8b1ab5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d55e5dd7428730c218c7ce30dbc19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9b7f86ba0707588928f135ede7bc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaef11b8cead7ac3708ecaa5c583bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd395b166bff6ba887cd2e502bd58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ce1321f7b21372f815ee1074bce18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d723f9e45ef18f1e51d167e73e3a41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec742d0d763e7804da45aa9feed5772329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976cf6734f5078e0af41647ef7ae83a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd51e4442122d839d52f8bbf5cc368331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76038c957946f1c6cb88d4155463c26e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6554d9769e049ad714cae86a80e0c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22c45cf86ec61e508f067ecc606638334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77face15f58f8a6cf542cf72fc7056a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e92146eb8a5b2e77044581d38b3f26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742cab227c23aad806e54b3ba6fe2a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4859a955608b8634019ff580c0386338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6f365e0af0bf8dc36a41376720596339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41a150e601fec6c14bb6aee35a3d08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62478aacfce6e510441380c6c11e7101341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e4d95d2e3a07ab4f99add5d6c1d8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83bbe1d9c245592130a8a9184ea78b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63783af02d352ade784ed0a180ad8f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fc1448af16298791b0eb2f8bdea70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff6f4e1d6832475a75cd414d12f7c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca817a5680a3e3f87ee6433019627a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee90dec2598023f53f59ef458b8aa4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cfb99af3be5d8996b27045c93bdcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c4df049c3dd3417fd71a5cb998ab8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998daddf54aca30b178cf43cb2e08431351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a87ee085732182b9c47a1e654237352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9d7f856cac9d3da8dd871a7185b20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cdc4bb0e8af649bbd348a75374b6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5673aec7725b2bebf6039c83175b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4617e71cb2b2ffb8ba057b64b60290e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7307605bd8396e22f3b45020c5224357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f7e25d6a44b5480a31454b9134cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f60d9312dc281be0a31ee38cd88b30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9705ded04b9d825472f1e760955fb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5320025c9a21c6cb8cd049cc660665c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc4849d4db24d740c086d34f2c558a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdb6e632609beff15568f087cd3067363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d0be0143730ca52bb50c54d77fec0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01820f06522586fa333512c45493138f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc76cc3e91e53f31ff7646d9ab8d33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a063fcad2b6f21674003fa575b52b0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b19dffb2a2feb18aea524f2eddb5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b4c086f636c2c4ad8c1d8c592ca55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaf4234e40163587ce62b1237f98cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ff35e9d443492509f3840f4f23ee1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135558c28f0fb49366c7cf7db98e77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cadb49dbb3378d2e2d7842f762ee16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f5e803656b527f9fa4f3f763087cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603d18ad00497ffe1183b837c9c8376375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184dd42de190656c0c8f9eb3215669e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7b2afee39c791242c322076449074377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dd11ca67b7ecdeb9385cf56e03ff0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6a0554a94b4d23bda61a7b59a8119379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59c07d0ec3db948d76e9a896b293aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b951f443e0d2ee8a645c4de4a1af0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aced9a55eb7ba0daa833f14761e72cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e89602d8ec6a049bf51cdc35a760e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c778344d5981cf50bf66a41cabe072a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c4a296c47a76fb411597969e4138c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b426abc21af8e3ee65940e255b8a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeb3c0fa9a70fe9fd3cf520f8374bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843d11d1030622239f11ae9245cdc73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49768ec313ab4cbec9c2877ab69c021d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d118eea9fc8960cced66075f49760390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a5f4b60e4242a4caf700057d5642d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639b9c28799c9de37ef514f91c110f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6bec63a28794a3411f94f12d8baa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2dc77cbd42d1e88c84b28b254f7f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6255cab345195de8a9ac3bc4b72a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b441ef03b5b829044b9439c28164f76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c92266adf746a926e39977f1c08b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca9462df984cf5ca793b38c91b7858398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a087c13cfefed080d4c635d12927fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5d3755309dab25ae2e89510690a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe90fcd4ee234c3e92ff414f72ba639401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66031a2f116a3071dc828a3d6574154402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb499ba2575f59e62ace760c3faaed6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e424ad9f249a9933d64261bcbf4137b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78782b6b864981aff336d0dfb766e417405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65653ebfa0b1ecbd24aa44755b47700f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9db4a87f1eb02a53eaad6e71e4527b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99d3171a093fbbe3890cdb92e702b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0eac5638b78f141f7aa87cf14a221409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341526d9dcc7f0ab4d62f0aa2b2e60c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb7170c7417f727ab89b723aaa442411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd5514060c13c7593081caa384fd74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252bb8aa5e17b596f158999fedf98c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490276330fdf86a016de34ebee270f79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bea188e0d1e96e5daa2bdf25d83883415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2234ebd85af4335ddb54419f77c341c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a57bf8963eaf2a063360eaae426e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d59613ce7c2cfa00ed7511c2508d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf023e4ab3b07fc77976f7f1fe86669419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d73158e82f4d83c56a56ddd0707ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811eef11b83b7cedf8bfabc7c78028421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e3a17efc3bfa3b7a9f65e8c755b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d3afc6a5990433ef6c00506b817a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b225430ac0ae4e27953ef6dbf7517424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f31ad11565f45a9e25465e5306b426425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccead6a6f4f473d471e89976012d87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa276c60c63fd40314c16326f33102c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79867e442fe7a765a22aede9f67a5b8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f3b5e8c5880752ce3df8394695c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3cda90c7451eea0a20788d67fe6de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b53fd38daf93a598c0b9855b7adad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1c9a90b6885fd575e9a44104dfb5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67512960492163399b7471252ac3a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b4de969a9428b578825ae70d33000434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec99d8ee47bb77f21c63c23a5990735435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d4a07189419f67a9d8643e5923ae5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e209b7fe3203f713e0dfbb68075132437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084731c6efa0d2e0aa253ac15828a99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da296bdd2297b1eca9bc1978e78cd63a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d86e596f0e9171f973385f73f9335440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b55b1aaa04c1799a8d7605f1758de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e373878fd721dacb1ce77f8366e8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2c224bb2a6e34e580bfc5348d356443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301ade4b59454ac9fbad48aabcc7f11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad40151525de68f1736fc27774a73b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0cd3852a183a66376784faed51d8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c0b48437310684282006555983a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4ee31ff0b6babfdc1c07504c70a05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1e9725a836c57a7007c6b36e806ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc73c7179c06c3acc775a818fb3c5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7055a7eca4e6f3d797ef195b1a099451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8fcba615ed2a45b3a3f4fd04b7791452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf7f7660ef965bfc9d71372756d5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41a2ae5ac09940cb52f8d04b3dbc98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde843be5f2e3e90608222a959f0d87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda9e46f5f9899f04a48d5dc67867ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b120d4a10321831f8a31be2c7f55e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4c31034e2c0c0423a3ea1984f528f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3d8919b1bda1c8d8952c36a723b7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85b63d4583922573ad7753181ec442460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcf86375e8e9297bbe11a43f4010ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb876d1f48ab1ea5c2021ad726c903462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eac364122ef62e83dc3a5a87e3783463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd998da8e527183349dc3839270dfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c7dc5b112011a5d0e36ffe87edf3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971709d53e80a2dbb8f44266516f319466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ed8d235026b0c1cc038dd720e3e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed445a4e131759adc74cba68c75305468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fda8d7458c71942e93064b05a7423e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc8f9035ac586ba0c4afd9a897f026470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31a588ea5a9480db57cbddb0ea9594471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e7c474c30d011c2decbaf0cd09e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e8e8e13a64853af11af8c9ada9df0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7461441a33c9121686c0c68fd548620474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbe0a80e2570f158c8ea8e1c67ed19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b37204d941a8a726d191df59e6d3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81322eafebd2405d26b827610a966a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939e5131bd3f101fbe10f7407173a26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654ae5feff2ab5e7e03ad45a0a2fd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3274ebfba3de49d80e81469328704480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b6e4b9b2134c3f5d0b866fef96d59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa383153b7c9686291837977df0358482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd54f93705d59b865284b9f40a1aaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e6953ead13388c0f3da6188ff8bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814f53d83aced35623fb4887054b04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611a5e2b288e9f8b536d2ecffcdc7e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a29975f113fc7edbb59b3884d7b53f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9021a67ac466c3e5b1796ecf0c6d16f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b979d87e878932ad2d91610b5d1e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f279163b4905eaab2e39a398a19f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f76b068c97922beb4b92d2a07ca05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b7c2d5dcffe4b9ecac79f2709e310492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d104e81c63573e9fb7d49b023d1056493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad9b163f993573aaf0dc1cef48a58d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97183010cfd11ff7cbd1f53189375d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca918730511b33eaa182d04eb2af5f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95e7f4c11b13e79c2017559b52fd8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ef58889bcdbc5020e1d2a6a631182498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd875fee911fbda299a40827bf3b3ca5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e6b83ddec0c8be85fc89ac0b17dd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857b9d0cdf676cab1ac343703d3fe84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e2dbf5485315bc3e2c97b5f68c6ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc21ae2b4bfef86aef88495de301a0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874f249cab5af3c97c474718dc9d13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd69c9833c8fb1627ec3904e39f6790505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e7b57fc9e80e88f4ce70cde3d528a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64b4c6202b0ea83db9532f3ffec13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e6b6e2c920fa590de5bcc9d6fa1b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee78e04c57aa9f3f8cd266d83f888509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7d69e4d17a86593a2e7711c768418510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283710d516ba1f97c58ce81593e15077511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db266b732979bc26d88f66ff15a404ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2dcb188250c50605e1735eff60e2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102a322495c35f38744fdb0ea79f2f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fcd62fcb594e6c0fabe49d29d67d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e7ed33c6cd03aabed91c77f8e9c57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a3914bc7df140959c330f549f052c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1bc0f22733dd7b730b2f405d665f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d1d6e1d1d40a7eb51c224c26ee75a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefc8bb8ff602edbc068def5e1aab91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a669a2af8585dc133c06c060721c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992e7141f54f57e39f77a11c4a2e696522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d57ee0a2fde987b3e60cebabf61546523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39090e8c96e78a5afaa2dc22a2507337524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8a83bc09031354e8b8f540ea9fb7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25dfe71c4a62002885987aa11e3f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf19395487df683cb8eab5b44b6f731527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891f0b96ce96ecfe76f7d215c255177528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef512b448d33f0634f1412a5aa3aa6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d86b6c49037317e70931180d2e7a89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23d9a928160c4057e9c7a4c4c4dd35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0236b899459f1511442fc0f86b3a5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda3306960876786ad82779bdc3a6b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8928c5ecc47c3c3975bcd76604fb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128729aab5e331ded18ad6b3a0e246f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a02f51a364cb1ec7f4e488ed54d0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27797b93850f17a288cd629b7f3dec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba396edd9a8b449c044400faba81f757538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb58a009bd0917092627893ff318a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798889bf0974db00e18dff8954ab1fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360efee20da49f10499fb0a875d8878541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22f730288d16c3f2befb8cd3560ec0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b6c780759eecc2969a19d6ce8fe2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a18b589c137580f5c52a0bd9e57e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b96a8f088bea4885bc583ad1e763d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda2f5a8a40126f76ac686f6391d1ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830e54c042e3b433c40adc37e814305547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31785f9e1fa0040e9614148ef207a3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fa0bfb7e94def41f867ccebb56c08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4406400d3b5cc4a85d7e55fa229c097550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8da6f34ac53655a2f3eeec30af8fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d35ad2fc907499024cda7917cbfe5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c05336fbd33564161d509e2044416553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fceb44949b61cb8aecaf3221ec127554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe3162dc5343e2107c123ba5080583555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b67827c6f426bd58818a961322ad3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e2e9d8f47d4dda258c0873d1453e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3818aa3eca2b9b95d2710dd37796c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0693235b3dae19159a33bfec69829559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa47bf48dfbd8b8ecab645319aae2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb2ec84e7d94ff2245bd58909a0b9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d584f3390f6b5f5ac714a50981ac4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271ffd70dd976f517c47614e4fa912d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc8987cf171f04807328f43be1036e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8198f5118d86a28411040401296aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced396ec9e2c3d55ac4bb0afbb136df3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0d80deba0bf59b0ba5d894db81506567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b00a4edaac18cd618f6257212c19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbf49bb7dd8c08355e24a1cdf464f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e608f0ca93617b67a771886eac322570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdcda69f510668deb052d14d674b11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe96a0332503c19c813e62ae0690f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07169bec48a9bf3dd87c7d14eebc08cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaefa715d1c7078e55d4f3f8435bd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3844c4fc3ed176e082662e94546e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7962646e62d9e4ff8ba09303a667b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7668948336f00c332b38983650bc5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f38062afb4cee466df8e959898b182578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e946276d6169465008a5ebbac1e61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b58afc874f89cb2a0dd634f59d24de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a74e27f7f813a6eb14647acf3ab84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc026070f122b6071f1ff7026a09b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581f4dc2637f7dc37157cd52deb1283583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0355441b678ead692f3396d5516fd39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e574afd798294e713cc8f429ab81f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb97704d536bbd1e75c8fae7a18823586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01d551cb6b9fdc2ddfaee978b8cce3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84316decefa6281fa1e7e782e1a018c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea264f2f01bdd1b04070fc869a90b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73451e3160a82a2cc40e56c57d78513590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a8513433baa2ba2ba95c3acbf1cee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb45d90d989bd54681e462d21fcba70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff121b379c3c91e3cb3c871b2f773b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5da3d193653a82360cf97ed3ee5d31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ee0c14daec390f0e4cea69ee7aeda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afe7c4033c9dc5932d17ee61a6ccd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea1ce2bc921969e57bc5d7d5cde54e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dcdceaa8d1d66300d3b544c60ab56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d5b65f7c62624323192320ed0806599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9aa2e5519b70ac98aa144e5e4bed4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8b0f8ed4d8b3c66eb076aea38a437601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800f3a38a0baaecce203f7e8629565d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3632bb49e5229273c04673c2e3514603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5934b16e169e64ea395713e077471d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f63a68ee76def4fb63219b61fa7d94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d075163dd9a08b651789129bd4ed83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a24c23a721b17254eabb43745b9b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e693c13bf400322ddfd065d78e6f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06888a506ac924557450136e367dfa2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963a6b9b41265c2d5c5cd84ac8ef58c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413b1bb6d1050061dd92ebc0900f9c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1672ed93798c10cc44d0dd1fa089f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ef4eebca560bbd309b5cb16100f8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33794d68f8c3f3f7a9c38f2d2a611526614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b65cacfbe2d87f172dd9d18896861615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e460f2a029ebdeb7e7b6a5f93dad7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc780a3e3ccb194af726aa15bb4c63a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc72661e92ccbb5d78e2c1cc11ee89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165bc21e7116b51c9a876a9ba754f2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9c1aaf5afa9a995275ecf5391fbdd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7809452817072d8f7c418b518f92901621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de631375ad5c4f7db5b1ae49d81de29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fba5a1410d24bf270291da69cfe614623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579480df93fb447a544bace58c2b1ad9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300d9ff86de52ce517ffb4170c811b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0d3797db0d985344c72d4a637b490626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a35a77ef2dcaabe12667a2c4192a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188a42e36202e14ab1a68bdd82b4271628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8c743b78ba24fcc71497ce7564ad3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816bdaa8ddffd161f4606571309b478630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa4edbfa682c830c6761733d98ef7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ce195951f060948d193b1da1cbf92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ef4cd37e1a07930f0ef11e0489d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4718208c50a6c266dbf80fb6eb055634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a449af386f9e5d210a7702508ccf240635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f67e14a51a71c3af64c447435ee21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b2a69be90630c573ce12bc775c06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3703c989cf2a9ef53884a2a63a7ed26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed963fac3b40191fc762a339a8a70639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f0a880ffc4c8bbe8c55036fc89e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad43bc01d76db79a329dd629fbcc6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42573427d27953816da12757e8d3e2ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d271a761b1bb138b7fea411a906b02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bda697267539f109b1c8fec288b67f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527687b9a2512da9ef330a30e216ade645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75246a0daacf7a15dbdee13851026789646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281a0e227bfec66f13fb3ef60e07ccb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b6b7c5a104416bf3115893f7f597648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fd2571763b712107a0ba424802d74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0b93941816f48333f8f1e94c06f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a1fd27f40304ecf84e6b2abaa9bf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7410a5112208f463ac54b7d74d848652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244285286be455ee8b5a325c1796c2d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab805240d02be3b34eeeb40576f293654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484cb692d4a53f014edd081034d06f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5105318d4bbb28e6be03b230077fd66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e0ab2ddf40e8836d9ab2be3c81817657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bac6e590979e64cccd9bfc702f15b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9602e255bec7d18939179b587b3d27c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9c53b234c5db1694549e56210d6e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc92aa90d1c13c3c666449db21d658661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961374872f5898f9662aa1802733120d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88b82abeaad28463767869c01e2bc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0d17da9ceae17562dd8999bcd47b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191112558168459c269cd7962424dc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b3035aae572fdd71522ba53a34496666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc160d612b92857456113bcf9364f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173567f845a36439d7a9f70be7c587668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0b945fd99bdde2977df8a647ba8e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613d612a7f08430184911683013799670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eddaba2222ce34e042ea526c8e10ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fcc736c5e0628d422fea9565c5888672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597f9bcd9ad941c5033abc5cf72284d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c482e9e9adf3280b38cc2fc4e1a74a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987ce6bc67d52105190943940e5ff7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb56fa4185be91b9a5a92ed57486ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f77b93f4b800734c8e839dc913353677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a5047e3e4253846c8f2e0df1906df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5959253b497ad17ab528ba1965f464679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf0cf088056fcb3b8341c693488acd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571b1c03f1c97564fdf27017f51c400681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7b13a037dfe77b4561648a861c74f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0f05f91381ab4189e47be00b2fee5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e3b45ac05af197dfb623eab02041f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc4fb10c009e18d2856b19dc02ab2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799924f80ac20f60411a17290d914e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf9e3244c99a37ad82bada7f8c2be5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22bc0627666b59dddd5a84277db49a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c09b851f3b639fc883fbaa2807ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27dc2ab46c548cb18af6aeec192e91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eff8810b8808b29b39ae04d4c0b95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d6d0093e2c62f8cff7b2523fb2bfa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e932e335fa663b24ef97c57247681ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9743335ae0a5df37be7e6ad0093e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ecde8358fcdaceae3da964d0152f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f2d6b24163fb29f07bdbbab3c8dc5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab6d3a43af7935ee3e5d40c306c4f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfcb022210fc7188c94ce92877375c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf977e1e312e24de84b54086df400f8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5895e5f6f2e52f40c7077e8fafe8d40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5767ea4d600582f0c7936acd93bb88701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d8a11eda21dd4efb85055f310821c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06364a043fedc2732cb41a2793be294703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c735ee63ff4017efe52469cc1642bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792738360ba201afe2b566c4e1bf4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacd718882eaded151377afd91a7020706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f05a3357d652120238188a55faabf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985c572024110879464f48053d34b42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944222f2e601e151e2b8237e8c2eb8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1caa4046910af63cb2feef76ea8ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4dc285ffd85e2d0de3c6c7f4cfe6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160967d9a3fe017b2f678368523af8b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c5ba7cc3a5ded8baae739f27551a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bb306e47245f0425fda30b28227c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb662c839fd1c9d6a11803d615d859f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facd41df612c8cd8023381c4a409af6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655de8ee35f39f109ea40a6fc4e5433717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc42295b8ef856589026b660cabbfa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946f810cadd3b849ab9d871c2a20e89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1b2196a9ba2981c64933cbe79e1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951396558730ae855b8387acfdd4860b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5df1275036016f10d26caef23af6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9cede54bb955c278862f045e927b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca440af609e060818d79d78253ff6d19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09527ad3a9ef83837190eb86a139d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab53667cfbf2d564107ab8eab02822726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052483c00d3d8b9172877a315b8845727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2904ec55da15ab08584da9404240a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d377354e1d2111eca34d8ebc13f4bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52c2a4b20adb969f5ef3fad73c4b97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927762b87904414e5e5e661fee2909b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c82a2b1c85a014c20cab809b583a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c47a92e42178f796693bb09970446733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f985186a126455032d14ec314bac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74560bf16d1923779ed8add3e14f1387735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b357ad374bac674932a2da018f2184736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0d1ce0b6c60f3c799ca546d7e4bcb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed1d5db9d3ef841022d94f15985591738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a91b2c87d1c929259ac2dbda3bee34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38bb9f13318c4760cdf21a994f4711740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fcbc49e339d318babcfa161afa6c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919c4cc897f9b7ece78fbe5be6cd01b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763615f75fd7da4e39d2fb24e95e9d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181eaa06ee835a5a4e30871e485daef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302deb3ae9c500f576a76bc5d00092e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d4d78ec7c5f9d071bad6b5f902f31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a62916c37b0d691abd397e5ea0277d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24307b27db16e36f76efbc5acf1592748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30805348bf500f1a6bb7c8e6f83d1442749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9992409183d59c02f144d17620e8064750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554912226a51e05fa661c2431643827751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc301913ac035b7834aa857abf1b89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347776d2429847da1f3592bdd8fdb46f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f84e6579ecfc04bbce7686acef406754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a875fd6ee33510f0164ff3d8b58c940755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c3a7a8610644ad162d2ec1c3fbae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d318ce412e4e6f6eec22ae8831a53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9e537a9555dd2f937623339bae43b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0516ec3e626b66290db882452ddd8de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d070a53d564c9b7f14080766a5e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da91674de545021a3b1c3acbff1f6a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe669b1bcf2206d40305cc39947450a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b9b28d3d1c261c763180d8eae4bdf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ca4a430f45fcd133f8ddddd71778764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1392bad1f3337aab906b8f6da2de7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fded7916a1f71302f4fab7136b664766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81f7b6f229897b96b8c70fcb52b3e4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>