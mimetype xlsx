--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751a87bf6deb29392e11e4e98b8a0c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaca09cba93a0cb21f43ecb68b88db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9e0c870f12c59aeba45c969204f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf690814c14cdf4c7f452d1cdf50e2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df37dcfa8f846ab27f1d51748b1da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebe04e00e85ea37fbcd10e1cafe0a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4c508c383a01719004243d266656c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e318f75d4562534934d4827cce568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75295d7589972bf88b8b7fe3c335e3429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f64bfca0b0c8991bfc9ab5f277323c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a04e45dd574dbf605d1cd38c632d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d46d2b51077602e6224fc385af51e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec3001b3bf4aa2c1191894c2cb85a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc0269bdb880d370e22d3fc893241314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42270d098175cc97ab8ab0c4fb4e984e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fee693bdf18ec3ab790566fda382e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa149dffb2d32a9c22c78fe6869edb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dda0e97bf8269bbd084617e378a2e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34bb959892b82a6bddafddfb080f1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa157aefe2dbcab313227d05dbde2d2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48fb1b9e19eafcce70812f6d666f7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852346cd8ca7840b367c319509f7a4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395d0d0db976d364d804e2d4317938523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f39b33f9e313bff3bef86c3388b58324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20632147d3a0f9ec7e81c58458ef5a5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71327f60427394e97eaaf469bffaf34e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618d5ebd0b9620aacadc4252411903327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7eba970db48f05cc24f886b4bfe9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613242ca55096622aaf5cca9d09bf7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ccdaca223048591ea3f2da491485330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01871475134e744e6492a5f4a1b0aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17347b5910f8d2305e53064dddf40932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550150bbb350237f7c7efdc7e6f9eff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417d09f1c2461b825f0401231330cd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00670a1e6d21d5093947447233eb70835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee220753e295a85cc96911310bad9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c8983df60d11875ebb2f2e953949337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c5d1a9690f09ca332ce3cb86cddac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426db6a6aa1f65cf007a88534db9f2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9783388547be39d6d4162b004444a6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3c726e6cf602b4f6c1d2a5cb67c7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccd7a7a59413e5704492e683a8ceee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd387658ee51c566f8cbc6710f5806643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e30d812e5b3b7073b5e3c8e029d7ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109eec34fba817906475590f8c927c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80762c1ac294e60a19de65e8b59d7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cf114d56489c8f9ea6e833bc0245347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ba029000430cbf1931647b560664648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517e04c76b8dfe68b4de42bce914c9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc11c9b3bf61759ac9e0b67dd5240f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02809ea6ee773acb6a1e039408c03c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d628d64cd0db7f2ef56ecbeb2cef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14edf8d03d165425e5d52d77903f61153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b510b8005241f6cf369987fca453aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6169102d98fd77edae6441a8523203155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92319804c076a297457ba894949b192e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9105a7907182ea2bf9d378c5454d32257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f3be877c43ebf75c5359cbf00a04358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f9016ed7e3899208200dc37c321f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038220ac0e691d0bfa36b7072b566c2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e334546eb3a7ce5556a0280de7804961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6a18c5e28a969d5978bb9ac194cd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982771f7d849e2c7e32a23f8510696f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b13f8be68dcea4aa53c681d0b791464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0ee652ea391004c14cfd89145ddc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31f68d8fef0e04fbaee7e4cc51b15866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45ebe62896c9fe3a4e45e1cc4a6ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c707f49c2ac0bb26578d10d5b9f63d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e8380aa8caf2c1228e69e8291104469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f17f85083d359bda9ed91c8c28e2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eebc75361239c28dd9b86ff97f52b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d43cf312a4f5204833f16c39aada72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea773806b6d5c261ef40b263a299ebd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d4ef92446d4dd1c0948e334979f5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b329683f2fe8db63880dc2a08d950e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64012d165b0b9bd513a5a7abb345f8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c5bd4a358b554eea46b7490fe10f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf607262a86724e66fffa524f71df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b25cc9a6d65a401e4d99b6c02c5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bda89fcb3edcf7dae7867ecf2425980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b0306d8be870fbbdda8527f5d9b1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa088d17eae238d50937b17b89f63a8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8a3ea48bd362057f2fdbcfc6c898383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e417c2440f289b2a7eadef068daf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd638c7830468b6f963a70c3685333385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78b449710abb2812d6a93f9d30547586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac72bfcbaa7d82d4184c9dc861c5d8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6287ec55977a44ade35760c174947fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df4efba98631da836d9caea987969d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c22a3e29d9c0a1b11c17b725304b5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8be19e29f5a0ad06030e35d92d065391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5feeef0dc72dcb303b64e6f30f2c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f4a37fac303e7f418a7412d3fb75b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3a391b16cb0e3804f9f6003ddded494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39460483c33cf3217c4bebfdb26c91895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce3ddb0ad973605ba8aea0678d757996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9cfb5c2f3c63ef3824d8ad05af48c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376c7c8a14c1c5ca900beb039b63a3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977324f552f2eb1a3742a0473d3540e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1474ff6d8d426066db833c2259c6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37dbf51557658ab72fa975739b9d10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d31cb4646f5072a049dfbc8f91128102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a3efc9284acb7d0ce9569f69c909103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c239574e0732c24cab62483e1113868104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c28aaa721b17534eb3beb6ca85892b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d117822cf6bbd5696bca440683209f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af396374aff970b0a1f686bd3f5d770107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2f2ab5232188dcd561230c707c91a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ca3e28543e71e999a76926383d643109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb54055ee88a73be50d50f212042e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70922cdef58789b51d43d8514a0762111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f37f0bde6d1c5c640c4d7febdc731c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bcad414c8f33d75b4b111e9cd23ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d87e775fa10ebb1396c181f9d6fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53d33af4c6946839a27ca4ad7613dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce7e1ee5cc714eb8534566d67d0e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b7cf491927d966450f832b6d9c7cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da238cccd4708df0259caa1b65b2c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cdfb904d4e0f4f5383ffcf7311454119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a756ddb51e72941c83d826f084dc0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395a8500790ccf4c2290ee640a7e34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b837538908b7487e5f81b968aa0f8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06fc2a1133a1b35117ee0c4e4d52a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06a6dbef3b9fd96b34f0a85be6c38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c88525bc40c9a26154f9c84826a765125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b73c1db7b10b0e8b62ebca4c8e7ded126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e888379d10cbec8467125288ec21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90aa79240db00172e392de2faae089128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0599da4467990835e62d6de6737fcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b051f6ad2396877dfa81a043434ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616263fdeabff7c445eb159aaca24e97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0bd5a51ea2b2492569a373f015013132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88318e2301cd0ee0a4c47f4794146062133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8530e66644a2567e07b7331bb6bf4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a8fec02cbef48df2d45601d7d8ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008331133846d9bab91ec7e3b2526d82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b25bd6a6e270b19bfb13a29cec203e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e915878159ddc074c5556edf51a18d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9873963576584d7c2eb2dd75af36f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5a491c8e877162ab49fadedd2a4d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01653898552dfcb78022e77e63f40210141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2b29b1a79bdcf467d44358ab6bc36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582514201f3ad9cfc4aa8d9b7576cc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acbe3967982aca111cb82948f0344c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df084fee654c2d8c7690a2124f1dab39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c93542e31478a496ce9e9658c03c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfb27a8b913e7096f8c18df8e20f29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f938d325f6eb28dace5f5d693b710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b16dcfa0ada371c7464ba5834003bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4953801c4a6109c0f2e578ff8be89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c299754cdc09df994a59c9d7e8632f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e8ef42b586a4172551d83f01f608152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4959ceb3fc6a9ac139afdf40ddc486153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3fe6c1d469115980547751f35599a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd37ac7a0daff7e6f9de485cc9d4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992c2b46cd9a8490f574820a2c067e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcc3343582ef3558d125673c2285b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09cd7f0de993c934a7dc667f2eecf4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecb6832cb079626501f3fe0b055ff0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117aa45f55a021448b34c07a037f462160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a26d1e5ce8cddc07f756037f157ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4f6f4c801d2bffe6d1ff4cbd7f355162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8656aea84cf0d54fc051ec5b532755163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2b3c1f7bff3642827242e967949a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac44f126144aedf389b2c28d9c39d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02006ef14d2c32bb9428cd863affaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e440fdd147ed144d900d4353b8768167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b049bde99fbf3bf5857d585b070462168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d023de7d3bf68d5865403af76a838b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52ecbce8d6602c83641ed62370c2ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9f2d8503e52d263661d779a3f6cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffccc29be9907f9b409de51f0f5f0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ea5c63c4b6b0dfe059dbb080e439a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84f7483813dcb7dfa02a0e8b7a7d17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77f19ac0a8b05fd6b6eb0474865283175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a99ac743ab8614e1cc41909aa81fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8ce93adb3a6369da2ad7516fcf54e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df7114db1dbea05cad34c436e3643a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936ef7813bd0f69e18c9a2a609e815179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f5f9a138e78cf42d0eaf38d86f2bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffbb2b35b2617ab04bb8d709751c0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a68b9be8c7de45f9ba378f00568d73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bbef160d73cf8be3f89e33429fd32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8fa9b2fd6dd8a1401f0080ca8e93f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6978bf86f97b294a8a2cb271190009185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ce2239b046f216e42860d7176f1ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b5302ae3bc6dd20ae66d50a9d5621187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533784cd6357c0f2ab424f78d2e2a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb7f560c7aa191e851d5061e4833e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b265a2d674072544dbc8ada029a03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c226f44e3958373380ee9bab978a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c7af9e2450a21fe0292457fc2871d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922f28c14cbf1e7ca3355c67660b76c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e43cbd6ba9d448df20ab1363ee715194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe3429102af28ac0abe316bb5b5b5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c2b8262097ab0e92ad12ce120976196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd8a931606a994d8d685af73328d33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb357a08757161c36a7b684f4d87bec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b57eff2b67607a2696e59025a56aee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcdce06731ed27b17fb03d843f084e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8fc83cef8936ddc658b39b49a91a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ccfa400220f48f8fd0dbde591f1f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead07c3af1827afd303240d9be4cff7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd082bde35799ead5ad525c29b4bc154204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d0c813ceb9d117a5dd6a68f39015205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d199c931437f0163c640936b6e00cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f254ad52dfdcd4b5eb0d00517676207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd22bbd4b20b3f036dc2bfd434a1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae96acefef8902b0bd481c38ec532d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43e38ff06106cd9c698f94da50625b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5cd1925d472e6ae856ab7e9f32f15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5fed327c1075dc0b0d149d4a79b95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e76eac1fec33a6c0b613410e7730f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9d89e7e0c003db28c37c6d2639d04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bc3b68862ce98032ea1dc23eecf36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1f5a7cddc49b0964436a34098d5b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af354f43ace898aadae952a465a837ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaadba95dff2963ca172e6b773e4165218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94d20c10bd465ce092df3ffdc8c8dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e41b20f9b81f2e87ec9109915d1ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d14840b75411763aec9f9749b4473221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae6ee1cd1bf3b637bfe8896b846475222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f3f0499458b94b4774f75ebaaf5c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f55b3d626d56ad1640bdcbb7aff8cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd0b0e92e10c6549f81eca60486bef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee75a61e4a95699097b69dfc515a0bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908867770c644de5558c15802322aef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6811c88c98a66a3426eec20a358fc42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48726b95dc08ef986d2fde4225006330229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a853720251a80edf6b29285327489bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20eb4d6db981ecce08b5a15d5cecab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a9d307b62dab0d55eb7011d68ac0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e821461d879f52cb371e7dd2388ed68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250c61489615f26d3f2a88174b77a97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cbd453f76593c9ef239522c42107f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1758e40f723195503b291a51aba8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d903406662536b6266b86da4be805cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc952602a59b8f7f1fd14fbb4c0e5f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e20c08bf8bec7f4b8fe759d1c7898b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56704866034eb1bb79d4fd5820740f5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35260a8ac4ed5e61e3a4071d0546b7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ce4a0688e2600fc8527602f37c22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38313612b883668656e5231c98a17b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d92563f0e73a4391545c2def7a7f4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38de3f2b6076e359dafcab7799c304245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9f4235a039ff947c812562f8ef2eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00f4e0c6d754a161a057c54e94499247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e2b6ae751778d8d2fc2b115182b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d22ed26bf3fc70684ecc53e060753f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a48204d2cb92a087cea49cb184e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255123097afb754e29fbfbdcdd39f41c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084ec6c2c8f5834c905e37fe0ebd4ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7b53d6708378951c9116bba4d6848253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad760888dbc7be44bf9168059eea8b12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d88a33f89dc164c8e31664d96aeae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe613ff6d8655899cf29ab8c8a591c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde05e360a75d64435b2b53f3b96d35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f0192719a474fb1df5273e20e2499258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a3c5ea18ecaf6d0378776d71e268259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1997d923c26d4f2b37933e0ed9e229e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e5561e32c2983f8f5f2de03fce273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34818c383ec87ad3597bd9405a8b246262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a218e01aea41de127e8dbe6e3277d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1a366be3d61e8836639fc5367fd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9122cde359af6246cbfbe820642423265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1da94cfab6b490b32f8d8adfdcd1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f48fa8fa93efe81dae6d532f9bfeb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9b350f2b50a0181eb9b9ebd393d15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64a98bd024d07fd7c8a051286845ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aafcf408d7b98e50ada1596cf80b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e35220c3e644dd33c9f34d495273b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e2de75e3b101050624ab7b6b8b5af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c732fe4ec204348c53861580e7099c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9fa6ec0b7fa16f7469051b36800f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf241b6b1f9a32698cd10ae0f73fa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee15d18ccb872ffd900a687acd73f91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597782ac4b40cea4113ecdb6f9a197d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a32663405f4b98af4c85832cbb7b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d587bd8bab1ab1c8831a5de63ed50c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d30dd47ab3b6988b2e9ce5175d1ba5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72ebb98a7ad7aee650e6cdbfdbd1cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085df5a432e61d47a96c59eddeae680282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81b7761f81c51e33477804d390672c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72542515f6dff6bc50522ce06223396f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0a4ee4f753c0d7dd32f67f3ae1ff9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387375352e01f59b8e21b74d37354000286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036da071d7a98e752c18f62614950da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998913d0bad0a959bb0ab54ce2aa616288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc63124a86dad01591bbfaffb5d7c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943b43cdf87a1d40e391f6b73142d9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef88b035d5dd60a6ec4f20a4c724b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e0030718048b2c606cd13971eeb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca858b1dd3a2420bbd44b518ddd95d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cb0db0a286a08df7ac7ffceca6e02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab10b9e9156e754b1f4866667efa1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d838e96d0d6cde31af0e8e29255a440296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c4c465cccda695eaac9b8773d008297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4591bffa93593deb71333122bb863298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0d59e4281d321718d825dcf6fb564299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe58ae34ba4ad3e9503b1c9f20cd94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ecbab0d44e217ebea9ebcc085c63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcfc43b5b4313000ffd4c557acf1be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a01b85e6255b672c8c8a70620c457303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710a2d2be53aa71e53bf2b1095d382f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda9045405712cdd5f38d2eb2091597305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d6d0d7540bff5807d9f0646462a59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ef36e00ce4d53a18f98240bf36306307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267446be973cbc74544044243e3fa61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31a6a32900c52402684f65712e9def309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e7b449376686e0e45d775c31d0434310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b962714b659ccf81e9dba3f0565896e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd1372dd7217ee3ad5ff755cd23fce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb302797a1e1f61bf04a9482c157f29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e893899eea55637b162e6c5ef88c24c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c817d26382694a2f6decce74f2f9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34eddb9e8d9390bf39cc15a4bc996c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a1f409ca1780eacbc236de4a18d14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae12d67802e42be37d9315390641044318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e08f3695faa1706bd46670da8c9f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdbb46200fc000d975a7ca698272af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8675e16af50a9447dfb60b24e16cfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b57753d191372af9263067c8486d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e9df587cade3f2d172ae57c70613e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca686d45d2d98e9c34739e007c98c9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beac426667dbea309b25a9fd559b62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e65b63e82edf655eb01f6a99ad2a77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e81de00ffee5f8df8f21781520cdeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf91e8881dfbb40f2906393147ad5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1df9057440811668b4616bf7b8f960329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eaa5bf3a7eb8d7793414c8a9c2992330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1a98dc702253e91e2e574b1bbdecc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f3c6cb2916dfc62aae4a03b8b913f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91818b28f793213ae8e49e203b11628c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd09ff81120d0a9afac47d8987dee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8580d502a5700a31de00a84251eff15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e1854415003356caea2339d604918336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f34d9051067c6510988b55078a862337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273906979de63256158b6dc308a5445f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652996f2543250ec60e84124a3c92d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9981fbd396fb0962997a6d669b99f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61077e0bfe48ceb6d7a277d9c0708ff0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ae8a07242f41f75cc39eee36c2fde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3142ea9a7ac7dab9156dd9a6b15d78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a763f0ce4bf20280cd1aabfb40f8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d567894396271ea533e60da61068b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3648d0ab64cda1fa2a391bf193fad76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1729ebb82014970d964d9842531642347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdba2f8f315f132cbc5a8ba69e5376348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653fab05e49a54771a18d302a561578349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519795a7ca038eeaeb9325a98a2a20e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633868d3a53a7e235060d8ac7a70487a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae961acde3c0ccaf28c2bc0f761e91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebe9657e8b97f33d1eabba3a14d2b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7285e8bebb9634ca5ea68f9c95241354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e5f0e4c953395793b3fc1e123e419355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f405b00776ed5d28d71020a39312eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96b670193e58f859ccdf69c1ff9620357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea721a72d81e36624f4f1a3f8210a277358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c731447f66df246c7c9e36d501bebf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8812d44dcd714c75e22562a239973360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26ce8f0507c9cd040bbc1d1ab14508361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce391e1364eae703ede718c6918b2fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc8f9f02b672c145225560cb65beb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33990caf4bef32a76486e0b3442850a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b782e199428e8f16b2f6cdb922ed52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eecbb0ddde28d3a3db139d60438b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a8d88f64b16ff175f111f8cc688e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4d9ed740cc7620a87318236f038b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc12a39d21fdade8efb719a18602511369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3689cc1ff7c81fb98409941da22f51b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f721ea728ca05319d3071c0c8cebb3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc84db6774b12730730ae98922e84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff848ceb85d3a1d07ea8a74215975b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaa08cdcd7d3d5eff43003d1a3d1eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d87d14740752fd4e59806eb8b042375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64b9f7b7817dd3292165df25a1a2f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36505ef861f8d5545984bf6b0ae776c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c899056936d31ec9a792aa3fbf634a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0487d0c955b8942de338f97225e821379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7d3cc28594c8d29599cd505f79844380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049f954acaf71220fae0938a650ebb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6c6e995264be41e9928409b548fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b65cbe8ac591fc818014bd5cbf3eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6745883a2f9bc93bf378aa3459c32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec5a29c62a03d2d759629f0174dd92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a1a58bbeec66f74e6c8e821c5da62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa537fa92c11a39009256e10fa0435c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf3d03d9611f90f18e81221ed183d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81932f0de354bc2cf04e307db561ba45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c57cd0146015f71ecda8736748bc81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f6952a3927621a4f2c8a9acd3cd17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467b721e5bf55b50cc1595e150c1a2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432f45b4e97d15805a93b3980235b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29627a276d4379d3707df3fa1bdc4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c15b7856e512922f673f91058d069395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0ff8e2cd3b0da4f65e361cb7bc7c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ea89640ed7451b6b961cbfc636e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756a1d3574721f44da194ccb3ad5e4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61639ced6c15ff7f56a7f935e7a435399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e605388b5fabe921932d736d171fad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fba1eaeee3a7bb1d5f03219a930828401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411046a0c673db74588a04cf06fed81f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498bb96466ccac8423550565f8e2ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1599891ced3f16f90472a2c994eed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e7434285afca348910e1e6b6a9983405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c555a3b3e4c75450f2f9180b6f1d993406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a7f8bf9efa4bf6a44f77bb3dd63b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6a42ebcdd5ed29bbc450c428fcdba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3edb85bf06ea71345e83100fd2f05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e1d0d7804dceeabd80aaa5e3dc8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43605611fb737ac8b3749cd902ec77e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd155b7014141c4691761134c8374935412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234a10c53db642fbda00a2ea9737623413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a2ef08c5f054e469f427f2842fb1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a839e8ce7a10d7408331c8f4e048965415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36882f157c7089a51418de74d0388682416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1d0a9f14e3f5871e256b2b9a77913417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcec22fc4f3a136cf74db0d0a6e21c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af2ef3026b8baf6d16c1d06c8abbfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2acaf8193a01f5832ad1565872b1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1aec12717f4298830801ce84f1a53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528fce366c01d6c458d38ac129c4d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3b92f8da21a66bfe28c4252b84d8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52042329de81210da93fcafab111dc6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1825750f32031c736bbb96f82623425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0836ec61a79e20aa2d358f63774527b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604632c3ad0df8483246bbd54e2cc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7530b9a04ab61fbdd4c24778ba82b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2c0430826408562fd671df8f21653429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c8d489cf5f07a8159c35e375e0ce0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c17b84f0e9c895a344a63c5be7c867431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a9f75357f81ba309c57f72303118c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4127f402804028a755413f769142e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d09899214fc93519d90dc42c0b3cfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e5a22609d6bbe92eca0b8ae441ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad1af0efdf7fea892eedf9f64224e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b2c6832638b74f517624af3bb9de8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792470408d38754863a2552051c3f87c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ca2c89578422a85fbc624ddb1842e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd75dbb0e2dbd7cc86489e504ef01df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d82a5ab42ea8d73d30fc71965c7a9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc68973f8ecafb8ea3af6333615430c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac69dd563c4ebd97b0639565d64699443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ef34e6bff424cffc00b68b3c7d101444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071c7d335683d0b1f7b0c167b8235a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c7d43f68b1d788b18d3fb8a912f49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919293471671ddcd0f6d5b2372e717b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8028de033589fb207eb6ce9fe4a84b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c316c692177b8464857d5e5236c7c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f720a0a794596bc203b5e8f1680145450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60b357e1a75bdf99de511c527278ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de704a9cad861c0fc9f177c51aa3df3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f523b3033566e503e72d258bb96862453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ff6da6bd944b6b1eb70faa89c3000454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818f9e86022bdc5f11bc3ea264d8f74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e3489ad8616cddef63fc6ae719bcd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770b380dc2f49c7bb7ddba26e104e2e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e00015fcc7d42c92dc68efc6d9828458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea1f09a3708fc7b3c80a9d5ee1957b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8ff95c9f1a416c60028472c2db3ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4fe4d7fb9b603ebe5b159403ab4df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7b21f44ab6ee9a6d726e31afa1d6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79014ca9851c9ae7fc7ca5d310ea9c42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2108f4ab63fc2f8909c936e9a245b48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b418b237b9c375bc85805ff51042c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab943801d8eb9659a76cd4ba887cc20a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601f66533dfc941c4e50a303de347c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f91fbf4a277cddfc7f4ae04ddf6f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d055d1e546528a1d685d998c4033560469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30958caae234822fb974ab9dd4701bbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a9b6b7c2bab680f83b5f31846270471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734c0c2e64086a9204eda71c5946ee6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf02ef3218e372edd7849e2a1a8133473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131bbff352779bdc2269f8a03114bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4094fe688cc87fac16d720cd0e75f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6b589ab71e981f4b6983cdb179c60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dced8776035cf9d5d9a37ef2af680477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf93beb14b765f3fddaf246d5667a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa57657635fd55ae8182926cde6c43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc611947a42168024c076a1844ec47f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503b9f7d9634eeb8b2174ee374fe390481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f52dab4e8938dfb04cdf64f7c613a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517393ee9e3c649297b47e50304cb745483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b570586bf392c20c656ee72af3197484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ec1875aae4709498f70ea72836c9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816104c28180aeea4c6f3616f2506e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593317893a14e3887aeabc61e7008cf5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed0f3e26bb9ee4713d877bbe988009488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3e89192d0ba221f78035e767650de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826cb4bce5a1dbc282269a9d85d23d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0340ebf8fb9923f20a5a04577b9fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08568ca3fbef6f05f8e011271c05dc56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb19635e76c0de931547c876b2c31e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2dbabf88ffbdd68c8768cf13c81ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee0811339120bf1497dda932b76e70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464367fb3316d696bb8d1fe47229f3b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5493ef55523509c8ce377f990d0c7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f49bbac7a73385817c438afaed60d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2a3ab27a296c7e65f2036e1d003aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff475442b4231b3b815b608f9e2c91d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217406db9610ef0a57a757b22f43714501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b102e5dc821140db929464e8c13e8be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03fcd7146f44d5e274202b9c43c27f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f088cd3031e7dbea1b47efcd5e20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf229f358fafa74d269e2ab01bc222505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2946724c2efa56adcd4273af6e8ebe3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abbbaa130d0fe9c837fd2445b8918a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94b7ad65ab8f6a12df223cd0346be7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55ac881d6b83fdf79dba8711d7217b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ce8dbd60515e2b3e374d84c64ad6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f817e54c88304738eca04f72dc53bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb5262aff2f453d85600aeffae9f53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16dcbfd976363b99dbada3ef2e2a5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd62305580106275ae46c6d5534d631514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27af226c9bbfb928deca38b9ba6ca2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2ed3807f464948d042916f7894725516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94359fbdcc74b1defddaad965a8ca95b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc38f9c9739ac88fabcc35341ddf45e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3840bc8c93a2fa02c71d74327c9f7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb867aa42bf5d254bd440aba1f3e832520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6e92d4a80a73a27ac6364abf99ee7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b23067acaa7130ba617b595a29abc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c429477ce1babf45dfeb02f067aba0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc597280973ac46f2a1012b392ea70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb282db38f51244d2d8d1337ce90c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8005a6a37e137d7698c22c832c37b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879778579d6090e1ceea7a3baccb52a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5add8b3ffa94b9cd532684ef512d94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0832df1f4c22cd78ed46c83f2ea1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfc8afdfb85498f0be8d40b7438a0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53dc3628ce8ea2420b8b92eccdc0da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c073790c494fda1d3f9742f2a84d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d4a5fe75b79a0abfb119a66558a0d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f98d52413d7b6b3a3e9aa06a330468534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bb79bae92740208d3d14f1bf9729d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae1669d2f1e1663aced509c593baaf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc341906b289b711657e510af1a146537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ecdede785b464e702e1b7b91b67c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689921c3f9aafb288b324757579e3b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da5a42f41c60748b022bf8d3af2041540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699cb46086065c4e7b5cb379e5dec61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b374a75fec30377619ad803ebbee4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371bf16aff31e8619d066c592d11a60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac376c4d38c8594630484925b3e31a6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055324461115a21d8a32c4ffa3704d5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b19965dc300bdfd22af5a5ac8821be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda97e79770c88c0394a9440da9d55a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6722a55c20f96014c3aa63b399f8ea7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b505c963c2214aeb023cb2f2db7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481fc2a843c2d7cfa08b6987f5537a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3725a71161766ac99bfbc1ad6600ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458080199eab1bb97d78a955a149e8b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c122155f7dff3dcc74c7b3955234b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15e868d4b1d8dc28b77c49b0eb354c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f99ee9d2e7c5c30f4f488ff99a4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaabc7f3305427e906b822a938edb7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb367641e0f69717dd2ef977d8dba97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303b185f27c1c32ad8c63824306a0e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b0c4493a42fe2c1caf776cf8b9b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae97e1232aff9d9078fd6f4edcc968560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452ca5eb5ccf64ed7254c6b6011b4e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae384370a38c7474ce5e8dc92da9aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77165e4459df29ee5ec1fb63ecac5352563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633648a2618e05efeee7d32d5f540e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bba6adba24332bf9ba5e2b013ba49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd9258d811757f946a44d54220338566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbb7cb1669e4219f90650d65b874ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec0e690a685b28d034378b81b87c74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e78a6581e9960d8d9d3a12c288257c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e24dbc2f7d79cf5ff8a14e6c533e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321ff940798b0a1e06a4c86086d1e81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760c7d494a791787104e6954333d49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b984d8908906c3c94f0d5486389cf50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39375b3238ff3e26dabd6f1551856358574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc6872902c1472841e17e85f22a7a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c96d27675dc9d70d66fedf358fe59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281976d641406e8660508e5520b5d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa2aa5e5fa5238f2040de8ebaecb17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8fabdac065c6b5455d70bf14d7a33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41dd82e043bde6faa4a16aac5a7ab8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0e8a3fec3badbe4a7a585fdc7804581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a1606628508725615d5c4be5c770a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803e86b0fcb329bbcf3a3f14cc1e674583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ff49d14f37998a8a96d927c84494584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e4cbde88f437e24bef8117dc44cfd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d324a69da74fa539c863253cdf14d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81880fd5e2c4eda94f372a48bfceb38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8c733bb1db01acede362891a26c53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df977665b35c98accefa37cefbf6dfb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0e72650f7555e70cd1b5463498b10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e0639467aa575257f4afbbcdf6b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7371762b9d19fb28f7ffcff018ea08e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a44e6ea28094e94dc13222addd0b88593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8919f92520032875e7f84ae3e71ec0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb129806ee96da2abb8f224f0a8373595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26561b71318f4829695aeb64aa5809596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847c37a905ae0fef8767a5f2ab27d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2615d152e2090ae8fe096e50777c9c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055c53653d8bb078aa3ba2d116fa68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff52fbdfc6f03f0d37be4ce64ce4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5ce7ceebb15079c060e1d1dcf0393601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bbc9e1d8b51b2c58fdcc0d845d830602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5a8c3dde67249b1f76e549cc570d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667504c564276c89820f407fd7bd1eae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c598ab11e0c546ad56e78221e52202f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c73316b238e13369551dcb5e1fa3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319910ecb701dc3b10a98a538b13c72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78817fbb64134e7c20183058daf59bf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335514952bb547f83babcb2dac6440a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee56f0dadfd28e07b6dc8d62230e20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0560afb3839bb48eda674e41b628f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f8a26397f5e0553087e2a2acb7041612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffb19c8ebe334d895ce796734720af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869a99082599591365996d06fc405c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d563cdd8ddd1ad6e9cc5014b73084e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d4c9a1502284e5ef0305e7770571616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b288cf4eb4630560eb49d46dc3fca2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feda84aa122b470f46096273abb6f42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98dcee3cd9ddf1f9f8882504fe86c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aedd33bf0e7c06636ff4b2648fa6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbc029d0356722f070885685a7342e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0aa74a5098557b9fa51ce02d1c4e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b837b5a09d04687cadfaea1c30ab3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cfb3337e70d12c6fae4e522f47d8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe816ea31630728508584f9798200a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9648d4e9332ac6a5934e9cb57fd24be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f4b1bc90845ab97b82d75a61936ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a262bc3f98a2eae929482a48a5ab92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa05950d4663e9b4bcad24779c4cf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27edbe480f21a7b3a39f6413bdabffc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424252cbd8a11b3a3e2a380f2243a6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b190b25bd3117358299894fff1e213632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63db002d8b9a3a227a2f56920d07852633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87426cb54d379d443a3982dcdbb0d0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94651c18df9b757d7972cb986f1c4cd0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e437b2b4d7e52e19fae25eda8e1d6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb940f5bf09fa0ecf0de0399d8ecd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9b5d1910fdf0b9b8111db2c7026e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e1f1cfd639a46fd41de0934772a39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c41a6d357ad8bf292ae14fbba80cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bae5719c0cfa22c8de730238a5adad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b430e72fc98e61f516774a50fe55a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc15c6ee7082ed4c5c7e2a21498a4d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47668e0373382b600a10db854e06d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67863e37728e9ef7b3c6cec598d2d4b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01dad2fc23b46bd03e8d1c83a86688646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7155a0a887deaa33f898d556d6395e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c32aef05f852c0a2434a960c416f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60078607e0dba4a84e79ba91a7dcd80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e27dfa8a27aee8e06bf9d7cb280dba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da649489b6c519026b48fa95a0561ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1505cf3f7b7e371c8ce2fd5d341ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e26810ec6ed1ff1666f9b0b0e487b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3947dbe12eb8da455120d8aea50c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcd3e4f0addbe68325c1fcbcd97d31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550b8efaf77c7be6eee25fc0eaa44a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec75e3711147b7c290f11d4579e02bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eee29e08906b7e04b11e33e7afa5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5994281c7699d06ca596c5a82d39f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a20e8f19145bed6810df17da33a4c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9af50137cb7db870a178ae8c48af91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf3a58422f343132965d11f4efd2aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc779b2f4446ed92041368d451e466663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a96c1c8b75a98d148b70617bacee9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f031dde9d738c3916b2c6df0d3215665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d637a548101b78f210290ae03256be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaf9cf5c6a7647fbdc1d5c0621f4c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d339206e04acaf51c9f4587cadf0bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd67f0bbfae5325e94f2fd90b550362669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f177cb332e4a8cc44eb3f55f0e383670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffc6bb483f616151ebb1af606e1792671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4c3cb06f002b3762be8a2d9c4274f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff57a1613c18f05e5b0ae108ed526c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4ef0a8ae2294d150a5a3424fa2da5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab64ce55c5661ed3f0a66c125cfb05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7229ad19fa61b7289069c17a02e87a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb168b13f20003afed30d4c24b165ea8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f71fe0e8d815ce6e8892df316d3ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4d6260ae0f00686d8ca90a4547ec4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eefed3e7249546eaaa91d9c0a4cbcc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203ba5a856f79a353351bebf20bd6f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05beaa9149cae516ca23d032b3c7cf1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769666d95134613122ccfe4938c00061683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aceb21de911ccc33467e8cf09745f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a563e47963cff3424829dba793896685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551f0fd537b59279903ef9aba73a6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90764f91d4811b09643c3d828e4ec5d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce01516bd53ce2efa6bccea18ddbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad833271149279abb169ef3a098da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50b3b0fdfaaad0ae869660d3bc15b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d1539380c4f09f1853514aa60ad1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc510fdebb88d8640ff4291db77b7eb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2073bc2d0fa80ed132f749bd3e2ed07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3690a972022bac11f83f45e49c9224a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e45f43cd0b47e998a0a58aa1bf209a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329116fdd6d97883d4e70052587a7d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7fd1833d38eac20f942d453758d75697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dc4ead42b01d19972fbb82098df12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab0d0a360b24e219ef6fded4847036699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789e3d69ca76871ed59d176ffe84c34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4e393022af2f00982969fa00e1591701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dca30866d7f79553a44c9099aee1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b28f328c53e2bdf75826c86753539e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed299459f449b1c50599cfa2ff7feb4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdb096ea5e54c59c7d866195dceffc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c99d39f96141746bd1781d00c021a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842ccc50fc2294594d89b71a75d94ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8fccf736d916cb5eaba5533152257708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78826db39b1c363e7cc38bc9357927d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c9d6b4e5a576461e8dd4a81f152a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74254830f40f66138ad60829f549ad20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f1b9febf7f296056b2825021ca765712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a065bcffe5e53d4be649fdd16b54aad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2d6d45e480402b214b05ea067cfa3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67d31a26608f0b0ea3549d9d96cfa3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91639c42feb4d78cee3a29e9954c9ff9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d187cc0b86eecbc4c352dcebb41d4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff4a4dabfcc8cb4818b07c93c03e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8e14d2559c00e63d5ed4728d5ca09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceb5f766a36e25220b186ebdf67612720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce3e9caffe782f7f6d67bcad0e1f5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a67679514bffedf7dce2b05551996722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e132928fce15052951c59ff6ba5599b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51708a05c45b89e282bf9b38f873720f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c1214dcd3efe2af78b0584ca5efe3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4c9a83f78687c71cf773617a6945e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa37be1915ea524789512d151170bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202431e202d989196585dd063cde760728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4a8ee4768c582e5a5df7f9b3a8201729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277249a635f788568cd447e95a643cfd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea40901c3b31ccb17b7d44bffbbdcb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3120ad0f0e050dbdba4c367f2ce7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963b44f4ed66f83a1b218416e3bedc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e5fc63a1697e88cdaa01cef89cb2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2064e2cb98a19fa36729f36f0ea2fed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c093d2b0ec61e75ec9e7e833bddb0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39454491d3229e1f8debca8e0c7e6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a675f92f9f1a825eac12cc521d07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8d270adad214596edd614f18c7e63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aab7adc357246dec19743e45f7c38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14238e08ef0a960481da5a3e9bfb9d28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfd3409415e63ab4dff58b54fb1124742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68b4aba364a74297dacd2120a3b869743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c490a496e58612bea4c3abc6a42fcee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628049154ef03a8e6b4e9dddc90cd9da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c52ca1b494d7ab9ce40d909962d961746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37906d4a173c4883c8386847bfaf1b24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a21288c362ab8e15d77ce9ddb7e62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80dba1ec1058ee5ead87df938abab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c362df808a6459d5ff8fd59b8bd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8716bfea350629a2f21ebf13e764fae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adea4b9895d5241272925d8fb4f3538752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1efdc39b9c10399cc5bc66c08c930d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3abb3bc4265de8524dde6a3bb0534754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed2a4e96dd7a0f0cf9e270068d38d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4318be9f121845353d045ca5381df8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf1a11c181e02d4625f387b7491135757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bef20ec429cd1a50696aa2218e4c19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ef6c90fab49229fc43cfffd72f67c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb7e7c9779345f08b69922826c7ce0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e605107a34a0c24e84e002c15080a91761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c39aa8eb0b567f210de6675e144eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419037165bdde7585b2b199c8db021ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e1b47bb1936659b1ff4c67fdb5e75764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf0519f78b22e8bd05d45beddf7e64765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f9c68ba50fb325cc6ea1bccaee134766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dd1c86f2627c29d5d0ec0cc590953767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece53aa1c31f33398cd9f2b944c44f6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5591c8129451fb0c35a41a8a30674c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c219a11ae69eefdd4ea6ab99494870770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d0138d8bc694321839abff0759c6a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961cc46f052f4e564c4d59e7b132f49772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8512bbfc664a82963f4f91ece81819773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b9a27e2d9a73e0c364abe79dcdd0f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a01378868f7d17ee11fcd4767d32f4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9c19dee56a4d061e8bb1a5574c753776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2280dba073f600b99406cc87d28aa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988827f72e58a320a257bda2677fbba6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b36443d76dcd6eec34bacda2a756a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff81f9cc016922495342b17f477c64780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7eba8e5741e249fb51217d0df1484781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c6e8dcba165fc46f8b4275691968782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cc281b2e7fe33b6c868ae4fc8a22f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b88acb8ea6741cf4e757573db8957784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346658f5cd1ce7cb0bc447008a04603785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbf2e6987a0fed00383192cc4cbf1e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b39faaf04c2fd6ca8a516c8e117aa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4c00d9d78c82105acfff45c5cdd7f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb06bee4d16cb874888d544c9ca4a53789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707878108123a073db565e49ad60b8f4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a782958160b648c2bffe23c8f1054ff791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23f05d3117a165a834d19912547366792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e7fa66b2673e60380a38f90ad3288793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb72ba9e5680696ba4f7c9f14e09b5e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648077e8e9092f8ecbf5ecc4e1afa92795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71774c9990441c7418ae5ceb9d1001796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad94e9cfe46e03034ec9e11612b715797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a1487574e72979947f799ba821ab0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714681aa6f6f057c813c0946f16846a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccfbdc379360f3b70a398ee619cf05800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f6556fd82aa9bb635b78c14c0a620801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab2bd8db29a9e170e6f088409a5551802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed561357bc9a512d51d6db46b0a361803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd669c761379b2bd5d9074220814ed87804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236be8f2f2b199b0b4048a3898a12a40805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320bdd3f63bdbd12e004ca85d9a7305806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2787178cbcb732ff46ceba42a7ff668807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1459faff8a9bb3736cfb60085d2d62808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8dab45fe5d045187690ec50641d67809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faea10a245b05205ba0bd50eb04d78810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ad257737236962fe5f80ec291a95811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49515217669bc335355553dac59f612b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f5a4f00dd466a19c777aec89f5b55813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af41dff1392ade949426f66edea296814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942853687101e247981c23278235031e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7c61f7e95e37bce9294073edff2df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebcd9783cad4648a7677c45e71403a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05638d01faccdb2b96b9fc90fd593c1e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd029751e7419caf9e1143b9e4cd2223819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7f5c8dc6260a68b95ff76296a192d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfd84974e730faa49481a86764db26821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22de97cbb51652553b065301d541ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835effd31652e196c57e3fa14f90ff92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a9f39475b4ff16d87f1b770d7660d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a813872b69cef02f81390638fa8a8c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c805caefdb09a99df85e95847f32875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1181ee7b6e0f63c21ccb6e71c7ed4f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbf5cc029e1fc907a9df3f090b858a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a056963dadd8089de6be641def49d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef48f91a2c87d1a578814b4b52dd519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4750bb8944672d1b2f37ed9e844ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00315b6b0cb6bafa4cfaa53534adc0a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3695b575831b6ff6bc4cdaf7d2145712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48236e260300a1090db10eab8a06ce8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c357023470db8754dbcc1cfd586a3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3dd84c3e53fc5cac1041fd5957d7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0ece77d9a892e04837e203e70960316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee5f102cf9e1f84c2c0d7f005367be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f1e72b6e0e7f8cac6f2fe8e28ca718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d94ecbfa5069e4e43d7c7691e2e47d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dead05c27c0f41c87d484618401a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f27541da502152c27bce0da0c470821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1609ac10731c906b0d7f9c6cfde4c1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d34a7048f88506b7d72845dd7040b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783a9de1b2d838dde70d6ebb29b47d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea72c32a4e649dc49e9744f2b0b9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805d80d20c4907e4fea4763d17a7c2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336e7b143469360c9e809e1875550c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eebaab8e97ced447e2f099c325eef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c25e38f34b89ed8a18fd5012fd06629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf492e717e92a8f66120d7dd2407bb0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670b5a40388f5941dce9a0576894bdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea6c0185858e89c8188c71cba1f4f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19651c89b0178f2a90b332ece9ad60533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b392b42b9fb2bf80a2b2887e21d6dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1ea648be52ee91a7121a931f8bb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a52f7a9fa5cd47f4c5462e1be7de5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c6f75b755fbdd625f607df865b4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215aeb4c36b7675dc4e89b8680fc05c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a76e309dbd7de92ba97cf2cb8354f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da154931daa65aeebbcde8eb152382c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac7e2202d4e1bdc29c03acb1b8590741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97b5c2e0ab72ccf752f2f4390edca242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeae1e7af5e2735edf781fccdeafcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba136fedc12883800e9dee7e1417fba944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2bd5b5d6b91076d499720dec7abdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d461fa6dfe0e6633cf6d2c08d0ecc2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e729ac4b1a3cc01df049a3bfc529a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4227361db8dbd3798d4ff0e2a37a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbea6554e0451c2f12124dc8e5a90749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5c067777bccb4d46678744333293550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87aca5db86157c5a28af9f38d6dac551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2099d4e370f8b4b48de33ae29d19e3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49feabba36edbd506fc455d3854ea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4881930fe8ee4cf32d7ec462c7f2cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44609d41ecdae879cef070f98931eea655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2034c1d9e4e6091eacef8af96200fd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0adca7b4c1f3f06586b707789ec8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2089daaf10c49a15f2844b5c44d995c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792172bccac9a5cb66042b48fd5e6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d6edd38430f4f033b2f113c54dd6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d93658c541fa6631a45dd581cef7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac20678f861a5849407ed65841c9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904029d58a61d5efe83aac81f8c0a2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eb6294f6eb85615dbeae52cce03e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385e30f8b300b0ae3b4d55525de910165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7de67be5381981755235f4064cc93f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17033d22ec9031143787c9193c0ad067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698f6beb10212a999740f76816c7b4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cff3a493ba0402aa13384a254e44569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df7450f39714996b9100ae18cf5d7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272611eeed0a0a748008dfc038fe0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf60828409ad32f715ab9e2b654dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0f28a7b7e212258ad43b993b5540e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191b5e7018b341a123d291d17df8bcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744fefe0c3ed193b60883bf54a7fe6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda24368137fd01004cc2a7ae298a7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d255617c60d54fbeb40a17ba1ed37877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55da0b9e9b5d14bdf22587b4b48fe178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcb6b5ab9960007c483be7c418f93579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216318bfa44a425c947a40d2da1297a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f3d5678e209e847726c264ab6e1ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e91301d53b7784122f96481ec46ab982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd5a8402eb73b39fe4cf9df278bd2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67832731ad2857f1e99b6b0981eab25b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6bc4416219bb1b3ce301446b0190985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c8194e8c422417add8911f90ecfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8b6fc4cd9d45f7ded727f3171e2ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63403c1a7908c1ec9258732842617188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c4fffab08b688987bec053b86364389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e432880031d2165f93fe76d36d25c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656bbe1b46632448bf3297e39ac95cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb3ecdec0dbdecb9836e2019c6c3fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10621de1e471ab65950d0cb540dc2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc6bab4e26b6892f79d4f2d92040f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f500239755bde546203f14f0ce0f74795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66934d9ca2ce7561df4c0baa00e711196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71585e017282a4f7e163b17de76c0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce29f4b740824fb840b8d12ac68248498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9adc5cd1f15cb6b86938da8ee826699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cab68ee88b52212038d907e07c51d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8b10ddbdc4c026f6b10d1b41d1517101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e566f18fb40895fc67336dd521e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c42eea9ffa9a13310819ce739775f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d511c1785b6226dd53e396fa6e86b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183135abdf0ee8e54c5364063c271208105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4de821dfa72d38aac7c2f530243a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee5517a7306b67229ac0784ca79b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0741a4410934084fbb02492ed5862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ad79964a18b3f77ae0e570816f2c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe7643c5115ea615c6abc465fc1702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b14ee9112bb740500bf513eec13d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888cd514361565cdba712fb870ec23c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4cea43b24a25c9957ce76a363d3d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f13a4a0264bffb76e76988e676839114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69246baeeaa16302ca70ea28f544cdf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a705c47c85bfd74ff90ca04da9a23b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bb9f04b7899c48744f5bd5cf648b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bdc7cbcab52daf58d468513929ff6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d565025183946c758405fdfccd8dad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764109834546138a8fd9725a0e415eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82230e98d78202be46c49401d330027121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abbb2999fa2e64633672e1a47b228b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb55e0549759adabfcfd34a496ef15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73af63f4f8b42a76a96dddfb3a56f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d94c1989014fd17946d9f61513171125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583b4a4afb4d0a959f9d450ab940c44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bb8e9251fe5c47e87e365f73721d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc9a7f9dffd7254d4e84d4c5443dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a53a746f97a6501c00e513675436129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ff6873a92f2dd6cd20c64f129abbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e390f2f3e4f742505c7790e1ec7966131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fb4a0fd6e1503f715fd4c7d4726d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c195583c6acc66e26d3adaf9ee85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c4af824b703358f9dc53d6d03047d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242104929316c473f1f2971cfedea01a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03fc1e19c7488a8c07227058159f5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c335426fd1ec41a5412107724a8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c81589a3d9f6b4744b9c4b68e25eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64fe301e3ef9ca9b09f939f59378e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ab999523d723ab19a312d94177f99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bde96c8fb5c34cffb3f866a9daea4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4012d82f15eb5b29fefeb2fe4a34aac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6404456088fa76fe83fe97499f500143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd567ce43ddddd94ac69503040bf42aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93878a65f59fad1dd841859bbc0843ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a3004116b5d98117d64221e848648146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3799ad0d8bfc57e47a9645a9873a14c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbcc0920ec0d861cd7df4e910e1d98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd817dac45183ac6b2aaffcd2175214b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefc98a51941530966ef68c49abadb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38acf199cad2534d132cf176c206f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaf82ff6b880aa0ce6612170e2f8e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a9e063483c02fb157652d4315e8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1fd1e72b58bcdde9c668feb852a69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eec84683a6dc5e51f6163a269ed7a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832e1d5f5f017db9635b2b4b712a4c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384d2f0764c0a024319c4fa68ea0e5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141806fb8635d017d4589bdbe4c9a20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd2c856d6fef2527c74139d17cf8eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecb8060c690092f9653e6e4877ea2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a2035a8738979f61375e070d8e6e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860a4cbd03e99c834d2996bf528af47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7373e27a6e73a61846b78231b9c4036163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0215ab51f912c1913a5b96d51a960e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e16d80e0664cf2ab16d3a21095819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f435d404a1003248c42743c5694e78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dcc0953708ba3c607a77943164e8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403445610aaf20a2e706d6bfab7c1821168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3accefbef9572d37730977649f845169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45491c89be68058b89ae86a19244abf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5cd1d1f45bad6b4419cfc5d3a514d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6ae73d27a519bc348fc2f9aa678fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3eb5deed4e2c0c27751e0830701b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc61836067c1d30344c5d28cc4e91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff234f6e7249614b9316a49c342e01d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f35f2151f9a7a9debff22138b54e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4cdf9414c37d51aa1740ae88c674177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43284cf4e55a5c788a54f01911d92299178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8c4b866d8f2e50a553a0fe0027fba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43614ea5973ded1775cafeffff35958180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a91280c7ba5e253daa2e75ac8a6c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d147caea278556bee5c32d91c471a70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f78162e17f8f5dfa2cb9bed4ea2efe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066584697f2bb2c3c2a99b23809fa9d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fd9b0e509393be5af2e15acb3ece3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740fa16e5f93eac7f4026aee556a420186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d6dd2862f91077a82b03bf7ee0a18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54d58764546b0575866cb640d1a0ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679c834f74e3451c0bb5e0af9c10d5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9652e78746b059422ad8b31fd66a514190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a898c269ff37f49a3f25c2deeada009191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f79074d006a6e2ebf40d21c74282da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfd3d8b43267f9aa8cbd138867b9d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6e051e49eb9b7c31fb7049e40a00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4c8d09c413cff030bb1ffe5a03319195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d30d35578f8beb80f7468d3a6971c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2b22ddc7a34e05f41aa34d5f29d95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5778cd40247a722badbc1a98c490e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0febd99fa63ced81b3e6e39a0e78eb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3ebbde421b02a6b95d2c9c0021037200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f7c64c1dee8e07af95bff72938146201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503c5f404758cbb141b4ba8681604bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc1260a13f8cf5b979b1db94fe471203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda77e773197bcfea766d21c2ccfc99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937fe6306d3a8c1cc9ef11d21cb8a86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79fb4e37eff2d573ef2b69c32bfe25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eee9b327f1e2f9f764491bdbf03c26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79a6d6c9335b75bf7b2b8dc377754d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1671eac7b1b324cd1a55f182eccdbf8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17316d1619ecac55b8e70e0374000cbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1b2676b65f82e0c33cc0047b48ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139daf5929e128589bcb0274277bf6bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98377153c1ceccf434532ee6a9e2de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceeadedddd4a4e6179f12e6544b6ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23882db5a532cecd77ff3aebfa05da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4f1c7fb0b58958f95fcb5cc0c7d8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6321870dfc8c9f79f5c2cbb699577217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf2c916d13fd8d3ba2cf4337122a1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbabf98bab15efaa68f7ff28994b60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73e4f513f276d952cca87e142d25de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1083006843f06b524cd3ebcee3e43e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a18ffd326a16828097ad77d7d8f500222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8365754e3598f3bec83151f2727a68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230703749f1784fbbe54296802619e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd930bcced4d19c36478b77098bbc601225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa2c5572ed5fa58b4434d823a48ce4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa21f4024b14feef80ff6b68169993227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfdf074773f6af0738529ca6c7c61f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb40937fd627da90bed883381ce54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a7cdf5d966fc63623913dd6200bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e3e2b6dbf857e85d7adf46c4c9790231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535bd78afe03250c4f7704c69bce3ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db76fadb13fac5cad0a7f439802657a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df9ab577457f7003d9036769c1b265234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90cc1b9cc677ebf941357f1b48fa44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301881303df5a5ac7876ec1a584a234236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9e6f91b556f4fb203c447eadf09e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44cce3eb6ef1edcdba677fb1fd6a29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351ee2432f36747c8d1ce0bce94f0eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288c0222edd39a0e90bb6268096a4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04357b6bba178b8530fdd9e024b4304a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee641ff9f1b920507fff9413bfb9c7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee716b2f938cab4fed1938dc7a4103fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8a22f1f3d197eec3021455f9343b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51785eb37ef3eee6fa198f5cf0199823245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ca147414ea432b0d2e2ba147b7ba0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d2306f4fcd2492bf145f5af4fc4e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff25410f0164f22fde7303cb2d14ba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da18f2b47c4436ede1abb69390d245249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eea2fcd389af11bb1eb72607b2426250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3355155596a5e55a48c58668cc7fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac5c5a5ad8f2e913bc2afbfd0c008f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059e84444e88de13f4f737ecf258b38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97168b6142ad55b9bdde742b79b0b4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a288ba52f016f1c7575d30737833977255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022ea618ef133f6dfc239d399f17dae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3dac1f8bccecba8ac3465cafbbda1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fa249c170f251ef319e2427692315258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b7b4c503d4dce5ad0c84e5f4ffb38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbd37acd3638a5c2f2b5d128af6bc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a16cd2b8b3a7da7e66bd86bb331e54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11aa1ce7a5ba2eec048afdd7ea622a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba993573e6d332a67e9d734aea59b2e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c23566485715e3f04de9118bcd350b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38616993a42f0d63db465e1a8748ace265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495c6a6d33ab1912115dc1d76446ef9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76e7a43355d24273bd574da36d4358267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb34ad903677f018f78d5974ed9ff35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad308839e314aea4bdff55c308c5d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d6fd4168c32447f43e7d6e244cbce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba18593ff6197ee737250ad35e63ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79979fa4e78fa559ede417c3e155438272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff2619fa63308a99b2cd3bbe717dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4519497df97335ae433b421870ce1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770b48e140b06dee335f99c219e84b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001289c4bc23b86c60e24a3f1e7011d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda50e35ccb3337548aa095dfc66260277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6ec1a989e9cf0fe31c9f1ca62c4c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98741b2afb5b671d3bf2c30434ed2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf904f3242fd9178812ab6543461c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f78f491e12f2f299eda27f54100d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cf1b4284921677528933f722ec253282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef945c81ea2c3e55e100fb44958832283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99e32f23cd06f297add8ce84628b3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c02fe7febca50173b10e505e31b9be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa487657a276110be4307b661dc37a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284e245d47d733af0153370999e16e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3074937a9573abc885e82d9c6cfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd262cc4f5d0da4c611dce1491c22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1121f83abcc398468c8bb6e564ef90f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a2cf37b58728ab9f9995f3800c363291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ecc48dafeae7a060ea61ffd8de177292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838589f50183fc8693ac18486a79ea4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc29cb669b29c55fe206efaa8ca9b1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b04b5ad2843e28b75a70f93216478295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25141b712ef9a9df32b5ccddca392867296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7031ecf86c015b3833577acf160d276297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7df6e70e215aacbe8acea570a295298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a223c2845187e2b17b6b60f9dc7b26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b0aff2ee51e97f54de4524b8f829a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7bbbf6e92c0e7d22ee639426075e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988031fa09e6f489209eb96ba7ea3a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1b6c5eeeb2673290582953dcfc8ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164438de4c915b44f6aef66eb65d0727304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690489ea6fe0154549627351f0141ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a05f65083c4b5233bf400168a54d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf96e8a5dcabe105b44cb4b4ee4888307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c6bb8c609e8afe6c848435f3b5ce4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdb6d83496af29a6f119c36d0ba3ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721569fad335c5f6ff206ea982cd677e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0bc7c7f7f1ddd58fa7235f4a5d15f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edae29365e1105e75def11ccc7969d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2732193a89878fe23218bf07e07217313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00bedc7cb98be132a38b8e17c1ebd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e585bb538695aa350ffcd7150aedf3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f89bc06acc1b2a6aea6689760ddb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd5f76c312d1401d762c9490a69918317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc50121b9f38384ca8e6b62b9380b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc9c2979a83d541d3f4e2546584859319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f6bb620c8ce5f388525c08159cf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6333443610538e01237891a699e21bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae50aa47c89e6710890a6d7e7127129322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f9d2bf0e056d591ddc7adc81c601e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a037787d5018d00f717ac8bb18345324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209757e96ad21236b3592f45ce82c628325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf1a905e5145aa9d6efa61d4d13526326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f665cffa2c2dfba5c7b9083f0d0f76f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fca0fda338bce92616158796f43bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255684642a058f4f153749a99024b04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a481377d2080626027d021c60827f2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1055430e7177958c11f1d827fbdaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bdc7e71f15e6fd7c69070f3ffbf80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6bb1ef8569ae24cded76cd0f6545333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3518b0929b10ffc5307283929bee3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a61e0d13d7b719985f5ec790402ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2511c657782fccebe7a8b61506d405336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e63190c41389717c373ead70ce3e38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d980af7d3aa8ff12e9da827a10a2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba4afb2bbeaa74655057faa171d9ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998712607e87e76501cd565df8ca942340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb357cc90c2383fd62bb4b1cc22dac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eba69439df8f518cc10268ddb62721342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f5d0bdfa6721e6f5d6a20e5a32016343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef469e193303b5892ea1918fd9c92386344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaa852cb5182b20a3ad3123b203242345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f362e43c182141d1e7c0d0cc6c256346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742956e31dc5570f9c0e31cb0c138314347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f38c997465a68931e4a1748b647ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06a71f2dcc7eeedb0658d128f89fdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c968410bbd96d368a04b0de8f32da2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d4d0951d9bc2234eeefb09cfff6c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97650fb29656e90d4f2fd1b140dbad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff97ef5eb92da5aa692b030ce3b27dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e229481f03be6856f247fbf41f9aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692073e756f33e4e72ea8d56cf511691355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ce9230c5e0d111e5168f8bbe7967356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515ecd6c64e1a6b223023521ed6dec4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6746ff09a0794ee249d064d04511d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d03f245747eeadd7717ce6fcc35eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c735e8608a09ed93a089b46dba6d152360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2780d2ef019605a1aaf0ac43222d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6567a9de63ef18ac48854dd96ef1f98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b515f64b664003e33521f43703d5bef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92906c2b31fefc8bf1a09fca64b10ff2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71395f113e02ff34f0e6a7702e909e32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428f8e38e229e8ee974ad823b9b20e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc6dae546e89b056de441445702b4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbd63436b42afc1ef96a23d5be6168368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef4733c1e8361e8ad9501d7a9f6cce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e75d3332218d838f57c5f871d0b9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2cbef1c89d95d420a091a8cd8cf93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21db0a5f8d61d6f7a08f87b44b6ceb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11bdc2c753561c0564a5c6bd801e23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298aaca0924537b695ed06980149569374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e65e8356406e9547ab9acefcc6078375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e420b8c41da80878c6a65f429ea60a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91a006801f023dcc4e081b477bc352377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a10a1238fe0689c33510e1143babd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fad4a2283c3c012f458b7aec0ff0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19ebfb7e86d048a4fd6998d1007c10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19a739c6ed95bba00a865ec6246972381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742270ae44b9312e1ae47bb78547f58c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e5b7fb95704fd0a77054dd81a2ed9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512b4ccca471ca34c6bac7224758223384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385dec364e5146834df35b2f50600f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b0e56ad888586a1ca2b02331c4f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeffefd581b107581124df3df8cef8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04663a3f8d9e570ae35dd383f782875388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010c1b02e1cb2b82daa66fd7d8f4301389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123d8bd3d0855de7b64bb56e9294c48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080f868ec6b73a2aefd73a00afc9b03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e056e7462c140cefb0b3e55b3131b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458188f7b5496262ec9113e4c728380d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f591843ce64d6e716a19a1dedabccf6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43f73866d6db6941b5f8ddb70b0db3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929d409f357460b38f0f0cb05224ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e77830a7514894006a9a05ff901ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dadffa48c838c5427092104580d3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2bd7e3e4ac0b5f3f75cedc14be904399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d7e8d4faee9d350f78649e32cae54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c7bc340072a08c3ff4c837327394e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69412b3919b46a7af04d0e7160d1a5ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04353c8e320fe7589cf3fe95ff52fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e5223e2c6980f3801bf50ec1a5969404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999369044c1b4e11e354f73c74ae98f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f49328d8eac96363912e3f747b02c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e7ba56f4a5bd8c174f90a1c9d6ef1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7716832fb9ae120e23e94e2d1d973408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff2b0b763003a3d89ebd0a46e3c796409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8c5c05be6db070d5eafa785764bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e0c5839ec5ab1e65ac819dd08f6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e987b34934e64a7f3343815a3a24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d505e59522d4091414e1a574daefd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070e6ae540772325f477cadbd2b820b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49478f5a83a723621b8c0b3a165c0764415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392a56bcbff118e14216f5f8533bf95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fbf18235ab821c53c61161c8470d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198a30a2692675b0a6e75c4e3ff277418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bb4e5507f6499c44b05a4d4deba86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e43004d20ee2e75f00f3f3a0ff29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f3bf569046c87b8c8d6ea82ef98b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432718a7704fd7776154e8bd31dbf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b2b60394361ca6a7255806f68d1f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fbac51a3ef92c82d1038fb8e28bbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426ae17315a603bd47988b5d07d87d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c40e2f0027b61cf9f8ae92bd00801e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c802f92577c44ef1e77711d9950635e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05e0215fc4a4f8641b2702fbb3152f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8115fe644e10b16634ce803b96a6754429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e362ce3ae1417e0df97c7b80623f3c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165115f733f903d4eb200530fd175157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6028ddc75a540f0fc4d36069731d57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b54edc5ecfe82c46ae57e8aa4e56a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32239011c200ca139d525a5728cf24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1ecbfd3f3a6ba2e60ab6cf0dd7df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb2ec6a1eb62909101a670fa57004436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793592024660d94a1e05879f8803788f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0c45bd209595de338eb7aef2f0b63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df279510c57b55b7ba7619626921d5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431682f286676d876d3a1f6795d87fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd62f59b6cae910f0743680a05c854441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a20db251a6c397394c7f644f3cc865442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e9c5cd65b31f4ab6e3da1ed6d745443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311703c5ed51656013ef55582703d33a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9efeaa2d736abac9e48f137fc4936445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab520204a6ab43adbcbe48451d6d4fb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658b28423979ea26cff16b9589c5f30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bfc72076854534b2b75c4910dadfa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b502247484aa4c1dc92e1fcbf7ed8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acf406afdeea015fa2ec8a160ec14f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95285ab938ced3de1ca0d6640c0243451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebe57345c59818844df1bd426a2a4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d41169f0313b4f4586cc2672aacd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840317104c1edc31ad204135b1e2c06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1a2f9414421c4343462d07f892fea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc723ee0cd6ff685d8e855118efda9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d990c1f685020ee2e1d71ebf9954fb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539315ec606e64ceb334bc4a1024194458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312ed8a99b3464357032c2e58c3efa5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a200be3545b8c8570d86ed3f97223f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c5124e22402800b0790c0363a9193461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090e8ed29b3e73e1ab17bf53f9dbf8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364ff8dd7d9f34ae4a49da1245fc05e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76729094bd902b4989e27a14c075b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501e32b4d395ae75a664768668c8338465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637573c2adaa79c3b17a56e7d37bcab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a1a98dc9f6613923e429c5671949467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72c56d5a0369a8ee987befaff8a9ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ed7334ed76084f5cfc2e963f53491469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a71a801ac9f3510bb409fa2dec114b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca5ed6a2a5e97febcae4c9002c6cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cba31e28f000ed43b36fff68b0d603472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d78fbdb87902546b02aa708f9c665473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ce41482b1fd8dcc790a483da861e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2e1b4625806ec10f6edcb1a38f29d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ecd47c2430873bd93c965ab4a4a49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5941cae05ec32b91c7232aa122eada477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f0d77d85b263c9ce18309a82a0b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02803d974b93a5e0cb4e9aa4df008475479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d0c136dac8fba54033ac132640a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91798024f486bf7b0c97988b0ea71e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510d515aca839cc010047dad88fbc59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb38f66b60fec7a5e20d2a6af3a0d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66be71663bca245c8394f4b44df6c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253619a00c5251e6bb7ebf31dcf0751b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac9c626ade2af6ba1e38ff479f0a68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff647ee9b1f67ae9dfb08c7b74331f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5658554dcf69b5bc0d53b0793b115b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70087a3eee05db267c6586874b728a30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc01a6af0c4d6bcffa132796999f00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81876b07043c88fb983284116453c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfec9e1947490637a03cb91096d1d92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc2e5a42dab82cf15bba34c01cc824493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e66c6880ca2ec17a88325f9b9792a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dbb23c01e4ee938570b5343c8a70c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eaf667cfe7232601b42c18165a771496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67da614cfd1bdb999c6a5bd71d45e60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3147ae426b45a6aecde5f49573f27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0b7d1feba5594f07f68fac4fcea5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a65dd758df4c76c11b581685cfae96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb783f20f675331d8f835c732afe666501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d41647bb57c3821a224b29a6a73c40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940579a80e5735ef2d680574bc88894c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01cf1d9cdd849e897d5a2179125f98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673bcda082584b4fb0379e5af990242505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5928c93501752cc747e9846d58330ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8de20c921522fc85e5e19fb43a7bd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b1a28c77e7c22288906fdd42b05a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0070259775227508d5cb2088b129e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb927f6fbdf9d87def690d5c19e8852510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631912b03e977ceac6d18d16c79aca7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34153a2390559ce1ec9cd8a6b4445d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a720983d26dfa5b9554276b921f22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3411040734dd4bb173c9377d98736c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdb2c20ecee310b010a876b425bd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b2f4edfff95821a4a5c168844526e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d47c9754e00536566db1919cd29d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a039a0c3ba2496f906df5bcb2d90c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32260cd1425a202161e9aab9119965519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75967670df86918e66e05fc8fdaa2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea48aba52c9cedac54cc4a5e42e30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f06d1568c575c2036bb3b7932d63cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8deef57cb0bb009d70208b0c93b8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47a225668ef71c498ca67ec0eb8d4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682481cede720195abe0b56817a03591525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279be1cdee3e03976c1c69a0b2e3b0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1048f5fc189c40339dda9aacf893527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9f5ea50dd96f726c8515c4ba09c44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238a5decf66918a653540d008284624529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2231ea1470c8b50d3b21d2820d59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e4c2ec912ca427bcb726ec59b1465531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e56228d64b30887bc8417b086178e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e1b909302f7ca73cfba4bb725cc0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206beb299ba1ec5ec210aa48897c112534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b82d9027f1c42f0e2b4a0830c7178a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22c8acf1f767183748a23f08e74865536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c1e6671235e7b9d3cd023fa435efd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d15a2deb489ee5a2481bade7b6c69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994e247609cd4d74c337cf4835a1eda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d573b32711b385748e8fb95cb4886540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51533dbf653e960850e621af8a4f1be8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650b6c3b71bb823b710a6c867c4e42b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748915db510ecb5c1f84a549dd6d170543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869fd4eb3abe4628b327fad0c092263544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ad464a3cde6d78995729375558d28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b27bcd70966811a6cc41b222317b2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05155266f51af84fdce01235d267410547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353319d97c8dcf22a2a85a65953c6fb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214ebae78382cf4313023b796491c58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6eafcf3895fc4c0be069418bec471550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6b6cbddf0e7b186a0271b0a97f5f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03efe4cbda3681c4d2391a018751ac7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42b9c35698a496519f9df9072085b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943b98bb8d8bf834aa5e090d72e7068554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539ee18ef9e8c82c007b9080e84374d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430563195dadba81e84733325622138556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17044229fba74e828e004b1dc72552ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f68e16335e37ef50548e5115941517558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b6db4e8d5f23ddfbfd9ab9188b318559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a980cd897bb6a832587e63573750d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ae47f9db2ac61deca926c374ca06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8938712a220dd1e4b13e26c64fca81c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b31a4520fcef3e38d963f3daf84da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c7e24bd8f6056546da2146c4bc441564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e677fe58537c0dbe144880ca2c6e20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49534c75a83f36d35609c092625beb82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1255f8ae33a9ef161596b05eb520e31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424464a0f822aaf46a6f8f566d142b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116817ca6932083d2bbd5f516f0c3cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253711f72634822797aebb73dc4d68a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1385a48d9ccf6b7eab76846ef44c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30346f95a4152636853e9c6595db14cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7c35962dde9a1234be5c6a692cfa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bc6a9722a9e8de5cfe7c7db304154574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcb4b83951a5266042fab3f3ab8616575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c78b79499df70686886abd3fd5fb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca5a162ddd1f02c7bb622b9a284421577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876bdf0e3e3d6fcbee5ad3598bf99a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c123104b96292764b89011d1029d16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eb546caf1f494161b7fdda253c70b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950f011b661d5cb9495c6d05eddff5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b48b6f03ab48ddb09b1f5869b9a37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd358d4832448f7e07ec301c4730b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff71d10885f94975944c64f8ae3d20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce833ce40135fd25b2fba5db172dc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63f41f62e1af4a1d7244a34170d449586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f83d27b11930088de456b3ef2b1215587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69affa2a4d3c9777647a5851a6ae825f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce962db498efc7928e81c75e0ac37c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049c85fa7b3a40b7f2d18552f4230d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194f15c08e904e24b9cce43b4925f0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17e5c6b0deeb967f8ff93e4988489592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb33f221bea26bb5499357a19c284d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041626ccd03450b053b1d98f2d6e2391594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2211c75974e159e1c94c7c9eb363595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77466bb26eb57c5e2147b0050de6d280596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50ccc11f5672f266805d49f569a97e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff32dcb561bac173cb2c72b81dfd7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4838f025f72c7ca7d9bc21c8fac97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271e5495ce9d6385eb8a44c122ee3b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe95007359b814f8a59405c7d275441601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1470bdcfa8ee5894e81150582b344602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a6e3c4a6300996d20f8b1bec3f1a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd47ac48c0039c20c652df371488a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c12a70d9516cd0444e5963dec9bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6d5922c5dca516dbbbc7469b7b202606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c75dad7db9054304df986220a3aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40790294a53d94686c13f2dfaaf00465608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1f48bd1bec3ba37d9b55376ef95a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9908dd78fc348a837cd3ec6e31fb4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf8b32693c0ff0b8d24fb122929299611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930566cf86b403bd579629ff94b6157612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5de1ce4fc35619579b24700be86b79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6000cf7ca79abf1b2965095b40c18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef0f4078d24c3cac2e3abf70a06f29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba5d786e8fa73332f861f1cb5f6d29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05666656bcce17119a950770866f637617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa165d3fa0f4197376287f489830ce6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c858de6cb15c357fc97ceb37e6b50da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d06c6596cf7b58906a46dad9dc289620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b3857562d610f4baddbe99501b0fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d49df92d0c8daaebf6dc3918255ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85568460bbfcf50c8e3f381dae53bffa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c21fa41a0a2b31dabf4f8b0042457d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9954dbed52bb1322a327ee903d6de6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04fd0701d977b7d6df7a510ab6f17a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d5026076612c4d0ec4ad8c23329ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c8c4813e5996412d22e9357979473628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16c3b8352a4eaa2a9c94e0fcc4dc2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea2b04124657b3069b5f964eef99e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19247acf285921bede2c01f2d05695cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a73450f8d73ed709cbd465a7e6398632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49e6d5910ead13782c6339024d5414633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f2f2d3943b69e26e04284713d8e59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a06561c00d64d34af74f642c65a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729c8c965cef934c7c2c2e10479aee0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cb482cee001eb468d06195ad72aa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f4fe4536a366ef91d17b3a1fe59ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935b94ad2f15dbd0ba45e7d0ad1421639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef056013d47764ecaf28cc7bb3a4c10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcbd116f43ca7043f44741d9527a27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c7f9c3f03d6763b0df6b2fb5d08b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ad78be643df2c6c4f387aed59fd86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9411e51db61826dccc06a3d540d477644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e1f26f6acc05afc7e8ae0067c1b9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcdf2e6ee89c3d0f3095f7bfa2e2c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a095f93232ddcfffe0601e9772688b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560955b47b844f39331cc0867c0d99bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fdf8f877866a860231cd7caae3170649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fa26c6546c67b6457623203dd883d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c104fe48336287366103182e4a02eca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af94c22047cdd5e4ce513d8b2565e92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a906d18ec93b10f353fc509331f223653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c359c9515840fdd8eab71abe6df12a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0ec74caf788c1226aa459238ade70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9cbb2a106f070e81ebc464bd73eb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c46e8ee68fbae6b243615608541dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eafc76097603433ae17dab340516f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be3e76837f0988cdc6a08a75b8c779659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bd19cb5a5a7db77d1246a4c635a3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642b02a368f89decb868c13b1d6844e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e5e5e00f2efe3ee23fc757369a493662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953c4616080b1640a902705ebb283f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fa9944fe8429885ee97c13e8ce722664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d3adc90c26b62bbd16bbf0637be5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e10ecf51fb942f2c5b603cb8a5530666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce845116fe491756ed3ba34d7017f77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9626e67c95cc9a06d21f16b74b20282668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b079f1785601ee821ac143b0ac6e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e2b055dd706a2be77dfd730e2eaf3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06032232347e2d4140b8aec4ab30a20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc987f33281f24958b81543074e3b24f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f71715544e47fba1ec6fcfe75ce1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc24002b47ff00345893f61bbe576674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e608aaaedb476c5fb983c490149bb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcce14e2a391fbb1899c52580b1f3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb466f1e9f865a548dd1eeb755aa26c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd73c8f546e3e4b125ce07d6a8390b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590f5ccaa7668fb18504c6857d37770679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6fa7f2a2ff2b4bd1496cb01b2d629680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf7e855bbc949e3a9dc7fbb9856a31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd85c8c49e0341f031122ba5327ea7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16276edbc9c09134792c2ac2298942683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde5b230f63964e1677eeaccb74fdef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7eefb57ff18ac66a238998968eec0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ef227f86b8b9abf19b000fe394161686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcdde6e4980928ed09f9abdf9c4d40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188b01d67529580b44ee0403fc22c33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ece607de8ab19a700032b2239ab3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb179b42444ebff5fc91622942ae6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18854991e059fd2604c6643ced5552691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7758201069a0125dd992600d4b07b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5a5b9080ac7cb34202e8d33f216e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3fc4a29fc41de748b127493bd1013694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270837816761bcb2b75f7bb06f4b6634695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84244c53189659a3b0319a41f0091b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a4c4a5aaeb88aa4fad7e66e5e364697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6a5198474fc3593147ff700221bbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21f650152f9a02351abcaa2ca3cd6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8196ae5f075ce75875c874c59f419700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e67e1d7356a9f5b4d2b4d1e5b646701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0ad8c434fc3db7083f20f2af785e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916afc9cf627d80881d5e39d88bd46d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8912f49802c23431411fa07a0afd06a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5ab756314af8e00a89a20619387cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ada83b6fc7135fbc27fcac131d9b21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f99a99634faeac772693c347c5577707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc53a306269ad6b5c588cf67a90785708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e913c14bd681b23618b4b91e9f405c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243fd9709489443b80b2c6f47dcc2d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302cb24d3e17086ef99be13fed41a04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cf9b95c2f90015ff59bb018a49558712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeaaab770464d2197746faf44a0aac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550491911a7e0d20bde3d383432108d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c380b5971d24ab69b1164747dea253715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a583788296ca71e30c0c1cb1ca4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5bad3cc802ff27348b4300493dee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa52b9381f67cf491f7ab7a67c8fa66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79560a1997534a13aa677e9cef1a72719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c03b159cb40bec4d548363467e8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f70fc3215fcc463847153cf3c60b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840564bd3cada0b30213b15a10134b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534354d5fc73edc7e7164d737d917c9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e88cfe351bb1bfa835756cda9ba86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783f052ab92709f628bd1ff6210c446725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c937891a7ceaafdf4d9bf4cc2e257a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7c6036149e69385bdd833e4828a5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106c6c608d5e09d8091f4cb24382797728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa9b05e42782acc9e11890db39988b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7303f903e555e689f4a6b54e669db6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59762b7a1cb037647f244c7ab9474731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9472378a9d0eab38a28fed6c3592b0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb7e278fc09a6c4bb3679906a402b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46014d9313681a1fa5780832ea88a0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff373cb8fe478ecc8f3e5881cf321c71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788f795d5cb2d792554a02bcb9eee6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a61565c9a146aafcc826d8b3e06b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66d819163630e3f0899bc9a8dd6d2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0fadb97abb559d207d70728a04db4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf2053ff934daaf575334ddd0c134740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe790c439afb58272b95ac67f2384e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394c127226fdcd37df8aabc532ddc9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54278ad64eb6e438fe4537364f2a5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a407a92ab89074494a0d758d2089223744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe614cf244da9535b99e56c8cd3d113745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae1a8b80b359d0a255b8ed31ca98d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4712ba16604d3912a4fed58259ebe3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a02a133bd29b226cbba1751b7bd4d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7898a516bd0d51b6bb766758284258749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e30d58fffbfafabe3e37329bc6d31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c6b45fc97b6fd878f07e32f4a8a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5a17d46679623ec7e260031d9d708752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45203cf487507bac1446f021e8170f9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5986a88f41ceafd2e3a3b298fb89eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e77aab0fff830eafb662d598da3a99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cfbb2f409e94f74a260bcb28b919f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf2ef601fa587d6a027c05be96c2ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d6089137c042ca3901aa7c78bf036758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3b04129b9d5cba33121561fe5aad7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d25aac48649182af2ed32ddfa2b64760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a55cad8585729b110ac13cbb9f2d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ebc63dc39e04664669488fa2ef662762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdfd7a2344b1360831b050c9870cdb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd56ba13a12dfa1417b9eb7cc65b5a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2a7a1491fdee16d626bd3496f10a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ec3b68d21957183fff108e1aa002f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d68057a73795482aef1917298f0d05767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>