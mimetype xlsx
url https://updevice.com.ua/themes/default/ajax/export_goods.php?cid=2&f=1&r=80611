--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68e26d284d7bd220fc3a99c4f9c6661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fac10bde9981416c4f94b14992de42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c32fbb4ff70f09c15e79ce412371ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528cf7bbbde70861600a75c9ee71c584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf58d1f6c79afc46a73ca9ceba16c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb2569690fa6bdb77fc99158e520e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d231493815224814dba08cf002f5de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f80461dd9af8590c956c072ae2c208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ce8b50719ae13022ef3cd17e31969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d5364cbc216a6e93f1209cde6ec910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2237e80e76748a43daa547b1e4461511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ff3d71f6943f4fc800f6dbdbcaede12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b91bdb62c3caf989da772f63a10613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43807eb8352e23b25133202ecf8eacba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd075fcdca7892dffe0e2acbacdc8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0053141f86800285ef2f6742065c9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355a57a2eb6b5e61efee179450d9e0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fccb1292abd9899dc931f563f637b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e1e5e8fc1ba70af88bf075837180c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7c57224ae1a01dc4c94165940a84520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d11d9c663e8b2a583d26387ebd778921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3876fe6a94a922e7e2ce0520e1f542222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc272ab855905abb865b6c9d39f7c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967ebacb873757555fcf8c41a20841724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef970859e5f510ba5c01cb10446d70625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e51e43f0e0f9170ac3ad9ab3efc3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bcb2c94d20605f7de34c97bcf440727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975389e41d7271831dc283ed52715fd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ae2ea6bd95515628ab90e0a89faf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5129dee8f2ad7a56d9d2039e66d6c1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412382bad383159e01e0080c6daada6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a659fae67f534aa828ae2a08aff64bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75c214f150669bace8741a069127ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c38017c4304fd5e8a0ca60a296ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeda78c390fbc2de801fbc229b5094535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88054264f8a8e065f00f4c7f06212bf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b131e8f72ee4045b3a25d33b4b5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b132561378693b49a8c7055a334bb9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80db8693ae5977618685578e89392239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4a450484f45c489711fd045bf443140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bae62a89fea7a586a5aafc2b821a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9750eda86c0372070ab63ae710e427142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846155f5b4e3a5df63b2b84d6b8f2f2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c46cfbe360700601ce444fb3b411f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1706c420b24cce696ef1704003b8d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9df0f728f2169e5a243f7299d3e8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98199b701389ee4cc56f7267d652bc1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f605eedc81c97837d3647a544f921548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fbdda114bc0958358df49ad44faf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bc9c75938ce9c6f00fcee8c8ae9f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfc205640cfe07fac35ff8c4a4bb3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa84e37ad3381abc68d1d6c1d97b3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1eeb4b0c9555797a1646cedae3f0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72157aa7c313d30ff0ae59c4e0396b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d199bf7465a20ac042a65ed2d9e94e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e95ec38c310658c76fb9824f3b79f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60246e16e33ca788fbb1ba8d22c494eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304fb5dd4fd1044231889a61b64c11658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fc0202d93ccf96cbe5c718fa59b8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fde538cc7ef1b3ce3d7d2cd707fd2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01894246188fec4624c68673d947be0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f241b14ec2db573da6408306edec262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375689d3c96c7bb9ea3102e525b7fbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e836476411627f9fcff59c507a5cdc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3429f13e81fc00c901bf96f30424d4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f63eef5e033b6aeb9d42f4bb4c69066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60f78ebe8e956c9b414786945ef20767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee0cdfc441446d268d8ddc34da74a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55538ef264d65b70569749d3ec2c3bd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ac01d73f348c49ca3da821604629b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b62e5f77dfd4e685ca5389ea472a9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b19c59745f94737b9673cd7ba111a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bc95b0e632ed6d03bdd007bece97573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136971a1ae1a648089ab3b2caa89d0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eacb0232549bb968aa8e850efdd9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d282df74ae51eb32a9f0e3b3d8c17df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25c646f743a56dc45454d2af844bcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62d84834b4de6d29cb73e276abc33478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39f4f8e54de181450392d3fac4ecbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3f9ef5b37bc007692540e6d1a032f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a04ff626dcadb21b82fab6f05224de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505b615993c6b199f36f87132fd78a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bce3e52b613c52a7c7343c154b7b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bab72722fce85b39292f217873ea984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da5ecaca706cd13fce2e9063e0f8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d4f25930b39f74c328c80ea7a9a2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599af48c3f580ec6922252268c0c3fab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83278f8fac5b903dfee5b3c667651088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb075ea722f625f8e3b23d37e0c373989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcc42ac227ce7d38a0ff3f01d2e84f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc039a37744a7aae6c17a229145d8d6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549acc88d66819c89e9999a7b08cbf8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147b1db20f2c7e9134c1e0f23852c4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e191653c71f7a7b125c470b16958d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b77cafe5eecdb9f65c9ddc18a11b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4580b91613c40fca64864287ab482796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd315ee2fc786b36c13f91d1fcf7ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b478837f369f0db6d018dc75119e9d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf49d95bb772d28b94169771f0a60b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a81ddab87c24abe662f46dcae1a78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a49ea29eea68cac0ea0a87ac3ab50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3f1a45fbc1befad3420eec6c22c62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe3f9737839baf1439bdb1b943a2e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30404d7b2ecadc0acf94770672c48bd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90ede1d332fc6366f5ddb120ab7113105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ebfab63cc4fe2fbc8ea508d2999d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ea6788225d00ba8d183a4be0cb869107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58519b72cfed01aea9c32776e1663a20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e416cf31ae8f82ac15649a45abb70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91870794c5746b22f2377db8886b8f2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77883a31cf4700d416f75346376b4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576132f450e75e47b9905e8ad6770b28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4788799107523a654d516e20c44620113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a14e007b64ab9d9be805d30d36db9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccbbb3f6050e55d08d4852331524f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc1c79295fe7f417c61ab4c5256a6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea180a5ac35dc2fe15722d4fee2a43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959ed9e0044e25a306db1c520493270118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00fcc095af4ae01cef35b3cc49ea78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348e52063d896f576e500e75d1d3c25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3abb59e99609eaf28fcc178784011121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e9a277bf81dd967ac327835228261122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b29ec2ae3408c8f3ff5908211d9c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0107cf0be9040b9ad3c8b08cb93496d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1329d2adc0460eb04d518ad0303c22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73edfa87af3cd099fed96ca68c5d55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac9558aa9e08b99a731b5ec1e8f6ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401e040b08aecf564695c44cb0e51cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208527280defda1225ef2c54b5f2297129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee73e5feb1588d2fc89cb612366b5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7028a011df6a08cce3f34ef614a40c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726fc6823fb76f17ab8751c1e0b8ed7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e9f0970a86ccd8945c1da69822d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9888be9540cc5c6db15c28452d1e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028076fedb061b7f2fd57a33b67d1da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e8491f546f0952395de4b4b9e9ced136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9f9def03179f7cf2607ec5ef4e20b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665550fd79b14d898c1bd764af901d4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dc76f19d0b24d82855bbe553e3a0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf193c1b9256cffbd7c848b0fc5117140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15c7a5574477e609c59413dfcb8ae4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f129c0ab50feb6025a12d54d6e991142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca62195d7f3bd80d1126898fd3fd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705048b841234f3297d2ff91e3c88d4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c100233144650353ab78cffa1dcbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ce5f7caa8243fb6e35bad9b343b78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64080d56231456ef0184d647a92ebed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ead44d9d964bc91f3689cb350da127148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5b3e10d9b4df93eb9aa4f4f1c3637149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb539c510c1fab4fa86ffb3d0855aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146704c5f96aa4992fe012d182cb5b75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49703aa322382575c1dcd01b7d92d18c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b31f9694f25a725a933b74f6c3b577153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcf15a012bb4db8dbfbdd75103f47f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d891e1b7f25027f1e09f92fe3fd68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130ddd3424d4f2d25ae22f885a70949156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d240433d4b82034a99f22aa917844c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc4dd1b220485c1daf3a5386ffa7f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1da9959acaa5aa3947d4e4379ab12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c5f3496e7c9449229aa898d581da4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5520cdadcc9c9da01269613403cbaf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882485d60295fb9d0cde60c9cb913f45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06946225b531745d5fb44755b3afda0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5b7e30145d05bd3cb92d3e9d34eef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb407e34df1256e241e3143107237674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ea6fad90a94b5b0e841e1fb802d25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae72ea3897696bae5eeac1c6c7a2a37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f9865bb293506806c389d73b42ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881d73e63bda94a0b6c193c188819da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8aac9765384f895c2e48d54f9748f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169a399bb2787697bf1176763c9c07b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dea532b1e56681898da0ec9a46dee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605544b63ba5b228ac1e9cf33cc6ac4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae500eddf1ce5e7f46ed0456fe867174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed53e8aba6681f8790f87e03ef0cf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6146ac5f865030dca894066e0721a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee65362db4848241a7d1bc0756e001177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03550f5cb453c8f806ba8207fd9ba6ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70681196fe1ea8abe7bb337eed403a00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe0353c196fc7ea05a9d1fdec9e185180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2fbef667c53df3225ba0e3aad8524181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06a87fdf55cbfcb0dfab875514a278182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973536bb7b6d75d2e3e6ad6e9843c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1300aea1a4e3bd079b6dd5529d99932184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7462aa278e2fec20e45f3bd36288e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc2572b16661fd08a19cfcf59fbf08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b53900553815227f3d79e7e4995e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3710e5aa3fdeacfe995de780335e2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f29caaa39689d2d10e98a8f4d475d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e97ea460a26bc27a2a9e2deb98737c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687b8012637488b3041ed455e97f368191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeff1b6428483ff1c67c0906e54710192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b2f6c54df4c441e0ed23043cb489a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b5d1fecbceae7f2980d21cb4404a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8ce27bcd497abc0b9f2b82ba648f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d5ad6fe86ee85acf221d3ec6db95a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224207190f9f4aee64da53f8a50cb42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ed2703e83a1ccdbc23215b75aa9a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0a5a595c2729ec041f689c8ef51a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22af8615221a9c4860bc6dfd931db9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2de58dede4368bc344041e774dcc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2bce2ad02863458340db804c467c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bab488628726cbe248bcff956d1c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390c15623e2a12d609fe22c91801477204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfad09eed960f09d798c18c2b9540a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abaf198e5d018eeca9270a4a350caa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7953fa8a9f4f985bc9426919fab43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a13d49161709b772ed98a6e58dbda9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31603c578b1f8db1f8cec1b82f355c99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cade4b651e0e31bc71a7f056f7351210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393dcddbf20479ede473fcb6ec591f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb0e14235fa5e2e33cf6ad9ee1f953212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9beeac6e82d4f80ee81a7f4ee2956213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384bee95507ea10ae4820657a303e40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42092f3197ac4c7f3792f10a44696f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f2b66409f04730309449be9592eef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fb9602547cd7efc88548427a9115d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfaecbfa64191a6ae7c9f23f63141e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7ff91b79b9703591ed2af4029c382219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c57a0f7c38cca03d3e32d93abee71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c701ea2e79db34a26fd27fd2710c23f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781e95f262d4608e385a22adf5450b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b42ffeeb9ebf3528df69f93e62b4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c8bf717ff038ce8baa3b589b5806224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6982468b7ff25e79391fc86de65c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fee22f7236e1fabc9cc792f0b6a7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a0fe280758d7218966a592e61f35a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe679f7d6d3458635edebef8f3927cfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692aba9c2cc5df886b580a73ed2611a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ee1120c8c3845ad383632a21bb8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf9ed0807280e35e2e303f546110f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fa1bd65bf61c604bfb4d3c6abb046232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e251762a59964bfed35e22453a8c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da2d92c98d7d12a27e6315566e2c67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdfa02bf308755b06a29f78f2458ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102eaa1e33c339b8da8749f647d83b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7c8f6c87ba1314fc24035d7689f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed17460db1bea55714a38d7ef7a175238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94008d53641a73c5f2b5358afb217e0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d4f61da2a2bb7e2b20e5c02cea76a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bfb2e3890aa0bec4f44c300f4a9c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1fb695486bc6b595ff5ad3831f7a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7a123cf95b9e7bcfed629e980011d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac796ba58735fede81f26438802029244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c863f04bbe426b5c96d6cc5532777b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca0b43b97a7b48a13632c26a6c3b1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf210ecd7ca0761c411286f70138f60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54d9330904e8e8431c148bcf4fc655248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f9029aeb6d1cbed4e2c92d3898667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed922b431e73388825a5c4fa3a72b164250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad71b95a299bcc1da66d4459dc9fca6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b749e4608ef27c4a016610771c2b7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752ce61fb5ff1081a141ee73d6a072d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db140d0cd9600d8c8978074b2ae7af2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dbaa46211326a355120e0471fe62a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9b8efdc09c4eedf395681f486061256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e1ddd6cde0a682767c04f98710ea2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f790ad62c4c22c537396c3ee1578c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8974373219d9f57203a1578cf4368259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb704ab5c170d3568392bccb1ff80b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318988ce17df18aee0cf98b3497520b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64359a86ff24fb9c9d2c974cabaaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87484be3f62548778503e070f194c01d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751de7d3f77e0dcd6c1fb3034b84c0b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d3b475ae272c5b0f721e4220dcfcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75cd92f39dde3a54695624dde659b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147ab72233498c581f83ce19545272d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986c340833dce2dc2de853d4e8ad3e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0dba0fa622964070a58aaee6a107d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c53ac61254f78cf6458edfee6499b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89239ec4dc2c2fb7b6f171c17e9451271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8884e66bcced02528061888004f5569272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2e10ca7b0524983d9683bcce7a33d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e168b153e401bd12fb2edd4c2aa29cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcd649fa65882e81a76438442cf6b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7e4380a0bcc0f172b01665f77144276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d774686e006d6da3abe4c84a1339d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8fb2edaeb92a0b7941e798dd4fc75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc74c1c2639e3f4a1214f0eeb0d0ef8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fbeb5e93d1870c175c04a2dece268280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd6a749528d263b3fdad7952ec7a9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed86ef1c8ff7faa32c2b45e6b194a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acd1b78b0cd29ddec096ba56d0df5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b56f5407a517e38eef137d1f28c6ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f360394c837910e281ccb92b606f5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b15323879c150ae5170fae194651c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc4d8752f8f0b423da696d1738362e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c728d877a9b0d28c9072223e5476c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7acbdbaf38f683ae142470ff3762c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffaa78868fa9a9e0feac6e65058ec6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fd9ff298dec354c43adc8d3036809291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a20cdedcc8254bb58ea3c0c026159d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f0d37e86e97aadafa9ac41bc6c3b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b8c9ba904bdf9c750128220cfd0c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c560278ace2b2bdff14bcdba4a78519295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb5d9f3a946f52697254f90f8a92c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406023c517e7e12bf5340b2438b0f8f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747dd861c4c771be78dd81f3c179e05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a00d7767e90b77aea3cde2f3c9939299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d6eeba25ee984a45db499e3917dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05181b7b56a8bb87dedaed1a3ffa44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dba4e2346a75106d03a450ee277d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6ade0123f62e22420df717f0b971b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a6b47366463007e9f33894abc6d6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ba3b99f6fd4aff637118f173b9978305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8449645f77f6788ef18c43245fe845306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d093156ae0b862a8b0177ea1988ccfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec54e3d7b35a68e5e4bd66756c20ee0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092b1a373f2927bf28d27872ffa2735309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b6032ea457f16517ea457c925b06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb060da6dd31dae6289dd7a3ee6ecd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af984309bf4fcd92d80af6029a0803e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c34defa03ab2aa8e589f059bcfb7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a13e04c4225d3a3dc26d05492ee1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe969be726f21d30be0af008120acc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0b3369cce8c1839f6ee20690523a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd07122a40b7d6cd0b9f52dc808b2e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5768e7411fa35a682d8dc3146cee4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cad566848c8ab82acb00341a905e66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6b9e39b6495ce835eff7ccc80b462320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200399fa46e0e0d600ec3326101a339321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ec3cc39b01edc2118bb8f5b814d8a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da925a4b2092a159af0bd50078203a69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25723a74d49cb7a6cb18bbc9afad668d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2830b538a80f07403879aabea5e5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362277f499200dd0c4cc2101a1f99d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d69b37442ca4c6695df17684f5a46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe84feb6d2bcf79c37ea396cf7bbba4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf04dda820103752d6b9e5f1e8d9e17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3459406cc8a9d1263edc93e5fca09a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98729d3d9e9852a10954efb2122fca2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e615987a9d0080d0820d17952fc2d2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec428efc193328cb6305c2284edfa5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7696254683b57dd9e3dceecffbdb73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977580552fec7b7e019666bc4383133d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaff6b37f473bf24f961943a60e0b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80180aea924e866a3a362cd1b82a6b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0318e1723c230459ba7a4372fe8916338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce74887621f5007b3fd4cab811cf922339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a623c421268da4b7b5f68dce3bca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b297bd400792f079324ec00c093c55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b3d420dbea41794ef28297473ada3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad6f0167c74b8782b7bc3ca9416a32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164d0c114bc94d431fdcf9f00a55b03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfd34fe875768c9bd3e1267b0de77d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597afd47ada285948fc70c3403f3ff0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f0c611a60118de7c12e2ddc01247d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265793171cb3a7cb5fdadb50b4d5173348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ee3fe7b4fdfaa01f729fa0808388e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26149fe6d4e67c8640c90301a3482d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405f03a6d94800da224a6bfd572a9ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c02e622a91400b506845e0d11bd644352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b374eef715c00070ed2fe458a4fcf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf55f6336017c2529063828133aef99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137c7c4f906245409d728eedb7fd011355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547c3eaf99d508dea5f29dbada6baff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de573fee65fab64f5ec2e874e921bd02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf80b282b5f4bfe92e6a8c69ebee6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b4cb43df0186e91d5ae70fffc5cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432864b4352cde61faa682a90bb4743360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50d63d60f8ef3592cf3ee2de24e58b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9a12552ac4720eb6ce89d6a01be3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de2420c301f4205edf421db6f7176363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4d431a341eb0ff20630a91b6d1230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ba650322ef081617f50b8676080c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a52d03e1f1418b883cf5fb59f0c67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d27e0cad0bb81e66703d2b06eb2195367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76929a9ad1d60d5a655bcf4648fbc139368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c26af99aef2164fc1b761141aee00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655ed7f4f34c10cae34bb62849c5c1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2748104e2c42e2d62bf8df3d2192888371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c964f0dcfc70b1ee71051fea58c38c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e3373e3f717462d8c23ac9651b358373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa73fb8bcfd6e695bc88c0c73d17f51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310028887fa4565686edb6e4e7d38555375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac69039fe93757779951f51ca4ec288376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b12bf3fde80e48e43f52e738de6e71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce109d9f9239fa070e7a6aba07b04d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59044c25d53d8c9344f9eeea7ea6c488379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda252ae6ee0ce6818e449160762c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0775a1c3f8eb031fbfcc17216eb2e65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7758803d6ab2e2c56ca27e087cc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa93857dd06fd279dd5cb4acf2ae691383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff930ddfb1322e0b41294105814d28a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3111b68b7fbe2c5a4e6b7a0bb9327385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46328500ac548f43531cec6325ce09d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d42278c1ff4e6a757c6d7e1f9de3b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88630e206f837298ed5610a2786f8924388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f66462a24ee2d6b9a04e1abf6f0bab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e14edb7de3459e9afd558c5856aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde557ce5f18dacca51dfa52611c73a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466197bc415cfbe4ef6a9ff03cf17cd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693961d4b56318138b9d6e07a345b2b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b329bab122389624faabea0fa7e6b53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9248d90b922aa371b7be2de580ebee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb5ab0793559fc45dbede6fe1b6dc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12621e0cdfa9980ab5849e8a1286a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887a1102f2de29843f8816357ea4f31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffc95fc3465178df5fea09dcfdcf11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae1e9938ddc247db2441ac4566ed6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eedc50f32523451821ffb8b2b158c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecc56a75623c9dd7b49333863c4627402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52036ef06f262839c4c49ed60de68c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ab5c6ad009c0f3e89a18a5f1c8f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c027d9e220f4a8c72f883fb13b31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d72dd97412ab31a6fa3691e1368da9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eb167e1383655a2ced7d72ef7c29d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdec35b43428dff5147fc8e492c6cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f392758014f134e73890e4b7348fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af640d9fb5956e11cce17c5adf60cef6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044db3f21064f3b7939a795b855094a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15972ab4a0db59d04ca7f46d8c8dda09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ada7e98db6b323441a59eb09365df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bdf6cf2355f702767c5d6588f7a80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a7a376e98c1f49ea05953cd7aa66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77b94d80d5baa5a7e45d99011a90ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4355e1490c458ab41de36b58020bc4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5972823d0e0daa64b3910461fd1686f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470021a96bd51833ee6384288360070419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20e57c937172c0c89ee3c8ee25e255420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c55d227a42570d4d0ede17e72da1c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8df8c321465ac396c21547a3d779e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfcde79047b6f026d18cbf8c1bb0e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9ac01ec50f00aa53a05c25766a0ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbfe9c8771905a4608fdf25c058985425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098004efd47a0d7fac01b7eadfcfe87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33202a320658a2a0beccef371318f984427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a872a7aa0b9cb2cf6e5b59a2307a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e66745835d4b54bdf073ab2e9572e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ee9ae7eb7dba9d8a676f8d93a5b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20808ac02a295675d49fad7886f9c1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37ffb4d85bd1559157d1c9ab68cf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0860678a3544d50da3ae5ef2b4ca0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab912d38892aa817ab79c26c3ec900a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7797d074d37e794655e1e4e2cd1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb8f636587bf7ab8c222b12f3eeacf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eeabfbdac7151f84145b384ca5264437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70e97341f8b7c385a322d0fa069e11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dfc2e8c21551daf6db07db256a398439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafb40f97d0d7df4c4f8282338152d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534e1d8b180696d3afc8205257132aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98dced7247f8377a2f29a28acc56b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92157f7c0d43e1190f7eca75124967f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf674011a84d74696bc7a428abcb2d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55866995490c1b3484862f8a8a54dce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5904602943cffb551b03cc27b95812446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cea2b80bfa5844f8a3732b86270f03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded4cee7dc434d1a647b5f7f50f478448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd4f6f927035435279d874990ffd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89848cf01c0a6f41c2f6a182e76bf247450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08dd2d97e4ad957498dfab1fe9dc40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bc35c19241d1a82169cc388e8543c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbb2adfa68f075319912c71debeac6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e56399db9431c12974dd8a1e8dd75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e47e2e85a87879931886de43c4943455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc8a95174ea36f6aa1a1763028a7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba4c62a3746a919ee3803b6f6cbef0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29461beaf4a0bd1f58a098db12ab7ff8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffc3855f613bdabc16805db776e919459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9405a4d83e3d6dc20c03561ba676460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c5dfcafa3b6c4a1f0c889d6221d12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099f8e15917479f9db8735dae905537462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd53b834267e0513735b7096809f108463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d640c05dd78e0f9ce6462050a6bd26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac44b315507a340dcd7a0f473075d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0d4bf24a6f72a56d8b72136f20316466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bca63968bd9510985b4198eb2233b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c591949a30d401c6d06b5c8e2fd0c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922da55b650574550967e5189c0143ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8fccfa470ab6bf821c775e1c47eae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a81b693f43b79fb616aebce585739471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7931bde9ee3f99f7edb1121766bc04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c0a4d58a49126e5252c9af9f2e948473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d91caeab8abcb01365cf41e5784c4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac16f7847e39cdaceecc7248bb52d8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d69f6b091f849fb19a5a0cc410d38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2910418105e316bc90c89a2608ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc645c879ad46adabb885b245d306c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4123bb32a882601bccd6d60d00eed5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88d2b2c52ff4aa6f34e36c7e64a31e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237554f90acc35155dea9190508ff867481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c117171ee0c24b77af0f041c1a6688482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91842e25f8d760f7d280c2da1748f253483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c3e80d7b88e45e57389ffa6c5b07a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f64f3023e877cb31ae0ba14a03e96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df337f06a8973bbb7d801accbcdb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921682a40027c69d18b64ced5f954bef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c2e45ab4ab70d46bf5101e269b1fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21680bbfb56c620dafc1a10727a00494489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e2fab9bc2ed66927d8e7ef40e7785490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321c30bf18a7a23571b6c758e8cefd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ab2564c935006c0821e2f6ae19357492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af644dc69d07fd2f8acd1ae8e7e1f09b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3673e35a2469e41b3da3342ba8fae65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670c6cdb4aeacb131c0f4fb738ad970495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f850d8e613c8d4fbe0d7340cea6a8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a522fde87e08ba387eacfba5cff1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea051949f20d8f728359bca871f8677c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208910b7369d9bafced6f20ae638a28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a4673f4fcfb486be29ccdea8a574f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113bb13ac79ac64e3a224a711e2269501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96850b328e1e56a74f921dd6a9039ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bb6f5338745a8814c50d517d890b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c5ac65d7ab5a2b99356e3f75442f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafb96ee7d79fd84ea3cb0c3d0b7f50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58c3eb8cb497111e91ac378d18fce0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307603dbc346a0ec95f65953874dd2ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf70115073a7c84a96af13a421a14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f8ec061da5aed7b04f886d2b7407509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b698fd616b1da8f106285e50d7364b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e061b5abf1206764633265ac2e21d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e189480bd4224807cddb36555e372f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331222ffefe2baf3e31898ed36f5dbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d19655656dff62de13a05dd6929d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea270810e7ca72692550890da797520a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18006f85b76bf38ffe32b2eef0dd69a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dfe6f1577a42654288346414012a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c51ee4dc6f4b8f8196c555b90595fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd9be6e86c9c2b664c1f827de87022519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9942b93b87758ca1a97337f3a8e50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b889e1a8c2dfb89b2b7a83d0c9fe23f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff55ac011bb12e802bdcc6e34abe327522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cf888463b845e814e90c57d3eae8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36761f4cd434b331b8add9524e4aa7fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e53fd856d782cda51616b5cfe0421525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49e358b8123406ca028acb534244c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738a463fa3c22d44d1c663d7d43b0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb348e5f2f12095be7fb22a2b50266528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799be346bf0347b18ae4120fa3694dfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f780936b2d88386204bd2ff5fcb80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e035c15e337de338900010848deba3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bb1cd4c3916e3c811895aefe8d69d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34686d2299f0898e2d83de70b386f30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be0ce1553dd8342cc14f12b03e359534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c2397fb27ecaa47ab99062a351ac9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc7871c01f620f929313cb482cd8dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a37c8f8d586cd8ec464d74d7bcfb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d9cf0927d2f122ec6744d910c52fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bbdb46928be200d6c707235bd9fa3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295bc1c5e4c678129325e5b1df44da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585d050777056457215e6577b7ee93c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db140416a48187095cf5f998dcc6534542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38843695e0cf01aaf0270c14e8ac6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62babfa596924c1d4ae3c9942a802b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6affbbd8187ac4c60ac17965d5bd35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea95b46623bc5c6efb83dbf535a7e6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760339a4fe77f805fd83c0a52434de5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f4af8e794b301602edb583e0d42c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a860b72102ecadabdcb9dabed3b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae87aa0bc29e7d0b67853971a630db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3bf00a7d0ed376ded9afa0b1180ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a080956a627854e5917de8da2225b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ff3d2aed143455a25c4693a8a59df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aed461cf9912b5c3356acb0218e6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ecdd38e3855be281cf51ea97034e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad01f30dfc331c73e020f8651ef72d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec42d50652446c204445fab9f7cd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7085f6b49113bad3f0f6a26a55aef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2920ba8c4d0058d7ac9c4c1ccdde9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b66d13a9f56e01c33bbc6f0eca93c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03bc6e3997119139754f362c29c40f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d8ee4d840325c9729a62910b7d780562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0602e847f88e2047e2545617098a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842480c8c20422d977e43c9537c6440564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f24510c600c26957bf404a7edb34c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05e2601cc14b2407f73acfa04d4b13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e96eb119059e7f00773d41613d3c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc5b805e9990a0b53235a5edae905568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80707de59704bcabe889bc7399b234c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394132bda3d5f7fc0e745c6de93cf60e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e44a4161f466f14e4dd83024f0c7cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe56729aa27cacdfa172acf101c6d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff39f055a65f4142abe38bf2f4b2cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f901fa57d4585cc7a40cf365b2a8f3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79902c35a9d6200cee3bef83d487e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2e6cc0492228c3842ed23dc1e423e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce198e82d5ed20a404c4be207ac625577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fdbee58e7a1b0068dd18183159a80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a8900a900fe62039130f194f78dfd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c3baf3f1c620a50f7ea5b7f3b84dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02faded6973a714a7ec5471f7bf37e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2eff5935c651afc1253c47539832582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949f0a012ba34e095ce650a1c6e5b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cbdd68f7c05429bfbbb903cc913e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732214224a8632a9f4a95c67774f4d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08e49113d0b6f83638cafb8f6eb8c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e061882c4f6311d3be5b7b60c0c90e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f585f1061c1e07bcfa52792a682143588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293407177bc21163f6c189201f7c4bba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff9cc814a94bbba22f56c4dd3e3bd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00dfe4b6737538bc84a7f344e95732591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aab7df8fcb18ce6e99e7587d666d26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d53e1e022d3185c5a054b41d99b826593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b05f2235bfc1b3fc882b0ac632d6c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba421287be74e132f551df43cbd96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae344c18e20265478ef681eb6b3fa27c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf82fba3248cc69a5e1aa44fba72445597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0cc7ee4843dfdce080cb835a8bd51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe785650721560ce7eedf3b8dfc6c4aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430354cd1d24ab856ba9b06ce46f99c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2e10332e3e80839aa685d63bda79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9a5b1e035f6f09630e89f325d463602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80441a6917aa6edd7c7084cc99eb3c75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1008826d45d4b59111f66e0575470604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d4ad75fa4e137b94c920a118e6e5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534467d51d80d25054eb5d3181489cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a7509288b8587a96ef07be629978607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30e0b3b1ace4e43a5ba3a62abb10cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356b867f58939ce59610d8f5ba36f2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7a6dbecc9c3853a423fcd7fb42012610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2242b0d35778891a812cde41c79501d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9cb205ce247647059b9d2fa2ab99f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d233a87d710f7e6912da0d0d35de18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ec142b6b0b7c93fe4e1c2af4c9262614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b052c158314496dc5a7f8887d59a964615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea0f95a11b543f37568a8ba424cd0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ff4daca8d211bd0d9d90e95d4c27b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb3686434dc474a8400aef9eade19b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0d0d5dce854115584717c5592fd26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3025353fa3a5a0acd95acf99eed53ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d4c2c80a18f5ae417303b5daadda6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea097a600d1716eb6004009c1fb40901622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee998075670c9bfeecbcfa36e2ab87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c0e32b8814abddaee9eb2c64d553b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528eb394b43ec958f3fbb8a6f1ec6bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab1b732690d09da08c73118f83c41f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8113d8de6942256d82fda782aa2e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b236a7031e7fdbb50b99a5df9b60b15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2563c2ae7dcfca73d90e05eab52b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730471c9aa839bb204fcbc858a94bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5eaef4b0792d73b4030ec0e2ab743631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ac35ff6e6a73fb04fe6cf9a9c7e63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9288a94564e1d51f3a4d51de98d54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87279e128675b9f8238b13fd9e7f2929634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2eb8eceaf9f74bbd110ba57b636b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4d903de13561dbd51708c3c171aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2dc142262bdf8ebec6fa4e7ed2de9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a28d471c3bf365a3b02be0504cf07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c18ae50d366ea3885b39c4d6d577e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ced5cd32db90b77c422cae5c94419f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3cd6f421fc0b349d0528f62e3594a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad13e426ed199cb5941457393404c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37187a239a39693c63b6479a530dacb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6f1208e90da4e5f29ee9031f30ebf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64784d14eaab359a1d540debc8045427645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24580ab0579dc5c11d99f9b16545adc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c8a740fb2288529f987f317fcb86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851ac173ae8bc7f3c604d1f84b5acff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f501cba80ca18c15374c7736d8d43c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141866fb08a1028af39c8f3df7dd89b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b65dcae3409f16ca315be3548417651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e766741c63e3de3b1b7751f20ae83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7431471c58398786642dee50dbc85ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0b9d79dd68defb418b28721a0d97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494574076f46228a9b26b908360cd0b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae702d627696b129663a9ff1e0e327656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03c9635aacdbad34b55476c3af8631657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857c6eee2ee7c536bb91cd504e61300658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038bfeb95fa95efd43a2363901cc121659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a8fcc9cfa70d374c6d7aea7edb7e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d36b44db10d917498ffe21bc3bce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed89c183d10dc35877c194bd563a1ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed56a2b5af57a76c262cc7f018ae4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13038dee5cf6da6ed3ed809bbe38316664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a95acfe0f23605055e3d799962f267665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dfb5928e811215c407070acbaccb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08eb8f2744d5a23af2bad2366fc6cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3266d7e098314170d47edda7eb4fb5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a231d58e1d2aa717c8f929eec247a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae3d1ae6bbc0561ff05325d1ab9ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294292f9ed9d0fa634bfd04d483dee63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a5347a0f6b13baeea897f84a9448672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615abacb7bb5c342834b48d229a1fa07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f998e70bdd4137170001dc59cd5af9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a81a5f2e24b1febe9c00049275f7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c03be1d007517128de9238e1d4646676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6517ba730232e0bb258076827509f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c78ec46ab4871f92b6aa909e8ae809678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b141ce8ddac6c0ac855d23a4a66dd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208509f0e147b1db89c961d0d784ef6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2ef2acb6b299a40b59b9765395f84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29dc258fb449f85562656b70f445b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f930b2818f463ae4532136a56e7af4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c33a908b82045a9f9f52231add1b19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a97db37e182b3be9702eb4fc1e161b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9acd0ea47d78ce9e77befdc236c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd322b0618af104f27534d970a744c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a44155d308031f360bdf9c0a1367688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ce09208b26c180f0655ce0c3eb54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fe95545783c7ad69c4358dedea199690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe38184d74183f80815a2d784eba2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532db9d55ec5a431fc2d34158aa62e8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ed2907b7914b22c1c085bde891f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1faf2a1aa75718ef8a5b8bbcc38f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc26088a1fa66fe423866628a60c44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042174b087fab5af94a02d08cea08901696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11f91363b54bb6521bd735accd5287697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1a714314b63566e9ccdd129d7ef99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73600efd9afda75c3b977fbf0914c576699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cde36beba949d608c95018f8a85084700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3d7d3082b087393169e4e7211159e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6e1ea111ab6fe44dad0a20c0fb60e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e72e63756346fac2e5cf75793e496703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30042b2d496a997e0e357e6e4266074a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64869df26dedb39bcf736af686b6c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c79d08d9d4da8b92a54562ca30b9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496e666a44f8f2d16e5ce315e7705a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef01dee5436192aa78c19f08797773e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77c9bda5c71e3921b125598f091593709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e716768667e7c90506c02dd59f2b189710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083684b362618efccd047739a0fc6d26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee560b284742bc52d4c9ca081f475712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30717fc3202ac81af02189ab810aa1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dc8ee7118365e68a5ed1eb3d50d8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c8478055021fd6de837ed8e32c9f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c063a70047347325a0e548bdc6bc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e2131e3e2e4277de18e8739546ae9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdd0363209d8734951c33d4ab4be59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4f283b3eaff2164a2ce409b0313fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dcda9f494ae59c159edd17f88f835720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36063608eecd6673f67c0f600b722b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13769e4f70b4b30d1ca7294596c8b8de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41b48d564056c2ab2ebe093b7fdc67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6cf35b5ef2414c61474656e8aa754724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c171e19119a59411a414d87bed4176725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dd4ccaeb97d1ac1c296a86595d8da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf57c986f6d3ed9a035242f834cf316727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050cc2829c9a16184f87837772e4154728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b518ef08a1e4ce5d11bc7c8787601c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7c630da07566a15f5ba25a545f230730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150ed8cf58c0ef5062ee7f257d6f288731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1283a863c0dd36b978bbe46573f76b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963445a912cd232f6bd842138bbee339733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be2b643de2744efd30df014a01382b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9001194932874f81f058a45312ef874735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb7f1aabdac7827cc69d9adea23719736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb4a9c7677e0c7a8d0de30e7b8dcb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e180311cd9529cae2b28d274aa4e7ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5ab6f09bde35337630cf72ffe54df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f5db000047b36a12cf0e071253711740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4522bc04568030aa3b2f4fa065f218a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892acae3bf4e693ae232a67cdeb99c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f38a9c7c4d4ef7316e887909c58fdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887fb04355f5cb21c957aab5faf2976744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8c09c83682c4f8cf3a4b8141a92c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c045f41af1df7f3f7b880100e4124f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51f223cf3d917bac56010befefbccb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9538384a50a80e435599643351ea8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b110d1115866f68afceead5c20a42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397628d5afd50ce672c90df77d221f81750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60649ba90468d067976a877b1f9070751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf7ea6e2c7136bdd88ab1b1a2c721752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb95910d4cdb06b39d5d5bc8e3aa6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41618d5fc7068a9d8f7997967a763591754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbde98f2010b515b4b1bfbe3e68f709755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592ed7e0ad49e8e457bc4bf18b17a97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d3644d6bf76c8ca0203f170fb3f04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443b0967195dfd9c805d6f369228e59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649032dd517d74e724c8403e977903e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd2b64db85a31b11e5101007cb371b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00b18bc5d68710401de2b54be4995761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eae96448f81892cde1819d4a6a72b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3bf447f6b881aec8ac178d57cd26b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28ee8c3865ee1f35becb414f65f6b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a4ed9149ca4d278f37b72fa8d9de0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1605c102cc8e379e3f0de18a6d0546766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958d2687fbe5fdf3638d0608389c195767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b47fe9ed47f7ebfbff656eaada041768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb0c94265929ef68e64f0fd7be2cde769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba90f32a4f5d591ca73238b6eb960770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843690d915fcaf136bd7dbf805681e27771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85837e7b11771f78c3d6f0e1d276fe5d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3d5b5944c3144edad42cbfc7a5b7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d59debfc67fcdf28fd2f6a6fc7417774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0af680494b5b730569ba148929241775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d85d89e2a7d532be9b52e1ee6ccec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885351ec16915f4474867baaa41dc93777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b1e802db07b3e3d70755ab692cc82778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b235b5b91503a82a4e82bfee07699779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a541bf0d88d5915ebfe76ba918a889c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634cb7c1219d7f30508b558d0bd2f1c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fdb2980dd2e594205ce598a55c1b0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e630e1dbdb47419896dfd7e7f34d0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798da846e4e1b213050d43702b9d2e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac677ffe4e44a646bdc8b663e88731785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fa11d9401e80f91b67a5dc2927cb9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929168635bae8ff915f14c20c94da42787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e32d38dfe9945827375714183d0c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332bf0f66105ba284c80a22a7499ca5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91360a577303327963bcdb0fecdf86790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed231571aed8346474b68771ce85628b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819775ab6018b19af8504ee1d663b4cb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1299cf40c3dcf5553bb514c4bbcadc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d42530deb21722bcc6415e9722678794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2659d3dd936dd1a7b6a7eca257f8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a58e02921f4227473fcfdbfedf8d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a79a13786919a599511f1fb2d2e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ee4f005d6767234d0680f4742e58798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0f979339aa6e2026e519ed4d0ab0a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29934e5c0c5b129089f9a2e9f249c7f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d7ba0c1cdb662479021cb165a25ae801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5d8f85aba1fd456d39978be11a4bb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a2b349ee07fe8e62b9e385193ed4e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61da5edf2703e57886b3b259e372679804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfddc8a7df2ef94e44199a63e0e7b4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c2ddc732df13bbe6f40d96e1b2af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c0303e1f56c134ebef5d5334c05aa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3b3665abc8365b21a2a8a6e82e11808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9016a6cbc7cad88329bc5b3e91656809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dfacb56c89f969d1bcbfc8386329e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a93613af0e1d69e30b5b6cf18f9556811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e8d75b0c8c09f12ca4abd4d9939be812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6a663b33076c1dfa255c7ecad6b65813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1af3bb2e757f71462522a586d1ca1a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa57e9b90df2ad96a662cf890383518815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c57d8dafb83ec14a1a31fe0f09348c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338853a54fbf9b5b34e6a4c9152c81a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bcb92c6481c6ebe2928320213919e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366ef7aa79b55183595d7848cfbc1d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5134ab6e5a68649cb3658c4ce13f4c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408fb044100bee6519d7bbd4eeb6f73821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ce1f07af2741bd8d839594023ccdc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eddaf5a9f764bde841bf05d74bcd57823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb924060ac853b1f941fa43c2e92f7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6c712fde3dd81249f1ececa4fb455825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d96cbf739019d251ea228e95bf8c62826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae90565d2d06f5aa37ad1a26f8aaf9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23bf60283d4a92660601f191fcd2bf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce50d4516f0ccb80828bab8e98e4257829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aa95bea08b24ccdc9bed36b79b983830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c952e473bd735d6f7d893f98493dcab831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccf9b7321fe1790af4c67b8e070928832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac07c741e0530b2ea7efd732bc2f85833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c381106f9f25b92bb90bddcfc2a6374834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35f94ffadb00a5b34813b6d32ca3e5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9c341e2859536276e293d36f6fd55836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f44e6bf080bb892e5ab98c2d229347837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3903df5123ba07c6a199c8333b169838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78805a14582fc09e44212da270d14bb1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a539149caeae55aadbf6b1aedcd99f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795223cc574230269be15e94ee58787d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345b9d1301fb92f7965feef870c8d29842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c8d80f70e5127f291c9846c272a84843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df97fed7917eb230b8b5a0247595941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723617a639f16cb8cff57a8ec186e2512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326a3cea9796226de144415602232633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abacda56d8574fed46d8a51635839e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eb89d82ddd733e62696f46ce6b0ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba556670e2238e9fc92e1701b982896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef49377b372cc4d70570313d34def77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ee1313e013c367bd3b36886fca1138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aec5e9af9e05cbb473c6cc0d493b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec68879cf331c31887e6531b8a60bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95975ecedda831ad1775ea0c2f83ff3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd2ae5d4c0759fc7f9ce95b5575f6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070180dc78324590a991837beebb467f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d143a2504819af45c40ed455160c79714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c57fc572d184e8f854ace0e3f67d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b364bb245dd12e9ff845ee6510e308d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d17f90a287b7b8495783869be6b5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60937216be6d187c86cf4d033e0169a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a686bd1b211f6d6ce0f4b777cf3a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671923672400b7add96d2f3e98a5babf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e0eb28ba8b7bb5b9119411437d03121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08767428c901e01cceab71b17b7149722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dcf10860593ee0ae83c94f59289c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aac6447a1c0f96037e13a96d8b227724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648cd0ec9cf044d31e2c76b63741ad325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5158f4af6e750f87368f2ca4db8f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f0a6f4ef6ed51f0cd0d54dcc6c15627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea8a663db9ddd4134ad720a7da17c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0938961d9e8013dadf78c30fb1b8e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663d03c26ee244ba1101f69d72bf19130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c32e91a8874ec31def23a87f25bec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19588d6739c069a2ca12cbd97b5225032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e477215246023ea79010a3e1324258033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b7bc2ef1311901d07b268b9bfd2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbef9f4e777398ebfde2157e4a8a2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a74efef23be37c1dd0b19e78af8f9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcbba56111032468a0d8a8df12166d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649876ddeb16f31fa4971dd5576467838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580b48d2f4472931aa628d9bdfc869039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282078bc33ff8194255bd0cac91183940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5526eec53578e25ec2537486943f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8872be1ee2641b6ca0b3dbe2eb668142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1e35109217151016c8a8bbefd04743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8920454e41d11092b3f56145fa5b12344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7046ca9d5719c72801c2f046afb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbae57df40a8b95b2de62023fbe9c9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02700bd329367831ced2cfe68262fd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a46b8ffdde06ee6ae34f25969f0cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733cc2440fe21eabf1920cb52fc7b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2736942ff3bde613453f526430f880c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ca60bde47d720ca5ff4fbcacda2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81dd651f2bff20d92fcf6732a090df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb48ad2b41303b1425a89e81f98cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67807918baf992538fdc113e8f076c2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f43e4deff74573c9e8e6f9d93f95a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63e2ab1633adf43ebdeeb5bee91f3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f916eae84ab7240ff3e0a6b649df157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b97435c9b1c91ec9a46bf77413ca958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c22c6dbf931068dcc57310b4d29459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373be967d2a8493d67d11e6a195445560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c4f1abfc815cc2b66ea0a6828e3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43090e0f28da0f69f54442fdc3716962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2db2343570681b27c19baa2b46b5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbc1f07788e44294f5f9811a2f8c2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914c9f291f2fc08808dffdc09f3cdb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9981de39775936188871ed13840af466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bd7e9838eca4e60a552440a6f61c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04416070d30e105810cf08a3194829f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d0aba1727cef8b20ffd1545cdfd4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c219b82e4ea3c50ec2d8601aac1f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f88187ca32be98de45ae1b24fae171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a479be096f6743650fc31f75977f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc1cbdae9bcc6b412d2bdb4cd059d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7e4e99d0d18991680f3ba6e3ac94974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e591251caf9705970ad141d37e2ccdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be96211508e8d40bdfe14b2da8b2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e70d8713ef8038ae5b5683fe1ae8cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c99ce3a56d1fb1626903d7c5569cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb7205bf1c28374b9f84ebed8e12c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e56c008fe978aa86e652a10a56a9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ab7b13c4619ec540d4c40c01824b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47af38e5ff246656c451c9e2d8bbe7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef857269e76feaf0e4cfaed23cffa183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d962402aae6a61aace4a1ff90790ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce27d747b9a8bc8db5da22e20c2a06785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e381dc72e26f9cd1d5061aaf51769f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27658ca5b5d63fd06284cb35fae4acd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9210c10aa53163ad2bdcdc3cd1ba77188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d8204658010b4f2962f30b46ff9d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611a69d246db1e0f9bb41a9b0eb834b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c2046ba514d46e1e34da5fc14083991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af09bbbe8f6f984a64fa0e2cffa8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e6f2d8761606a3f9cc3a6d26e933493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d5911a3049b345815327142f6dbde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a64959fffd9e302ea26274422975195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eda7a2a9fcc03b075bf7ae6ef9df596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc108beb800a2a67efc4cfd709fab497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272b5835ad1ed493199e2073d73c4c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8afa6c3315eb0a7bf6bda0e9e8fd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad92924a031a63f712c8aa095991cb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31a880409b61e5c29eee9acb2ff7be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff757b3fbdcebe6e1d1220c95f26d1a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e62c93802526ed8e150e8508a577d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b685b78a2f1fc566cde1723b17f3f21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a9ea47e90e27c6784b4dc24351c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d03d49fcecc19f4c3ca96e0c9161106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c400a203e48692c86709e9624bc85c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584417659f58250b159506705286b42d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b5b815ad758c0432848fa6d66ee5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd6e486554ea74e56f788280b1319110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21902fdd9e647f9e0258eafcf8e82bbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b22a20eae1d469cd968398805fc2c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b747d268cd10b3fc4f0cbd47b1112113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364a6ba1531970f4001a386b43b5de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2edc65dc90f113d7813018e4f5761d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a429bbbf825168a1510a20e4c521316116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371181db66691a341bd59f3555413940117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215277a299fbee1df05679ba7185559118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14907e866ca8b52e9fde270e2595da21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c102046a21837c5cbe9a6194f57e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6632d857b1fcb8cfc03fba4e9cace94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cd1a4b3fa06b51393838640163770122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba17a3576541e6e0b362a618aa63da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce4fdc6d59368e6a958f5426c0c95d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbc0cb4777dfc307834f710b572542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed5ba6c016713db9c83619c07d5026126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8625348cd4107ee3e76b28651939b2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44119f87c6a91715670119d3b77e3d0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd2a3edf8024226e22592c1d3b1f5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0addcf9479c976ea476748bd51336130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321bddae88581829132322f7081a248131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60238d54950e801448df575b471bec62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837a09b501bac94861705bbdd7f3da8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47dba7a9a2d8834e11a1707738918134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368923e04c58138fb3ace76e17749f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49e9e1db8436f3ce02cff952d56184136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc5e9cc93c85c32b7f28bedc9fd29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30160428b305d8aba82060fe995688f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e45481ff5ea3cf6030c73ebbbe320e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4a15047d159a133310c35004d295b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d32c64fa787945f0f77326edcfb327141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9d1e13ee0cff904ec3cb1056b47a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f9af9ce86eec8b2d76175f8fb75b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822723c49d18dae4270f2975fa219874144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806282e9d18db99d0b701e6d669c562145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530589ff13a132b178a0552df4404ade146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a41280578716770183e1be951cf589147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c692d06976582a3c19b211d64b05fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ad61ff49e1000cb2fae2201e978c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f72154eded004b54d84729240d32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465599a3f6aeb70eadfb5d0c62a2ffad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a29aff5a9f1acde92a00483469e096152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b008809348d18f7c79a25755c2e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502965e2a1b359e8d02e26a9cef4e3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110be2e446d41efb8cb06d0d4bb2364155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3aa27fabbb64cde4164a7055e366f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174fa21a0905493724eeb3ba2a7767f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa3f75953dc64bda1b1c9b03c31736158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97335cf9d04960d2fd50561ff2f550d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311c9460481cd565e53ded5997f146e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36328e4f01508e92e8e34adf1c2b07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce66054a0207fb0b42c48cf5148c3f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486e10630010f052ad225ccda136ab2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c263d0ff572913485dea4237fe440e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69ad5e47ad69a07d60e0ee593799b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4a087700bbf814b30a944a29e3193166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef5cd6ba462544372ef4b386d333c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7fe67de4666bf6893f95e80fba6a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e8ab85abf3aab07ef7d1b21e232e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebebd94b9ced7da0bed75af321f84c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f96123e3d68dbc42eff5bd5cb514e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b69f70267dc20166cf01192f4036172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af32ddbf24e8b9c33fcecf54d499b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f6ec10a00efd80da0f7c20aea620c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba510975da83f77148376e24e0392175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58865b2b351b821b4fed8cef8ea116176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2722f0a6f3393c488637bd3b1f2e32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1c8e39a95009e29e29a8b58614e76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ee4566fc81d9bd3853b7d5a0dbdf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8864037148c8c114956450d4fa8b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8837ae22299c4b97ea6fd3192619077181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affc4e66f0a74932bee57c1404ebb81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6e4793c3ecd2c241c21bac6045dc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2cafc0aa21faed590a4daf5b2392184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2815f4b92d777725b66e18bc6bb57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeb9dfadae317b7b42a265b7fbf1b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4f3ee34e334f84707d25245855804187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7aa886bf77c4a2c340e07dedc3d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f9484c97e65123e7d35d97d0add10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c9ec1428698ccc84518c86f9ea4a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01db84aea7b42201bf0b0a1dba464191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56766f3c8677a214bfbc6e7af675e23e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8140e141782d85fabcb8b386fe4c253193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f705f7d2c3cdfbce6966c0d2c5b8d9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127db70f660dd91728cf56b57fa90c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cc33136ea4f1ced9b6eeff9bdfd30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852444a9d53ecc5f72aaba4d8e6683a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30ae35ca8eeb6b49ae008cc578a069198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b33da0601b71403c8a098798497433199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b9a77fa924e576172f049600a2235200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b0bcff73e85780ca63778501d256f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eb2f09aabee0b55742e43bdd8a304202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253a17a5045f287249da8018d8940ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897445efad12b64fb83458277c64352204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e795794bd60a2d2e949dec5f040de9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61707632ad048112e7354195d2fa959d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cd6ba49529255f24000ad56207c7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d560743b7a3ca84f55616c8acc11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f7f4b28a405aea0e6a092a0847732209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820430f7d0c3ef920ab947cfdb16dd75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08732306027769baffaa587e3a7cf901211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7cd5267c5c83a4cb21f006917e824212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2645ec9845943e6e43a85cef80a15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a495ef83a8aa5e12bf28b3ba36419c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832151d63c7cf4cee3d5f05ee4f008a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1005457a891338481e36c62dc74c543216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976756b32ddf779091360a51fddc6643217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1659a878d726365c01fb7c15824cb9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbbe3f1f87fa9b1e0b2cdb697be119219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2867eb89bdfea4e3217e7efd26e4a4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de5e704a5419cb4aacad2187e2d9a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4155fd9d18381bff4741b45ba291e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5443f428d422cf0a5fa4acea35e7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ccf8e70906dace94c5e864e7876bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73014e1871c7b216e58788ed127a512225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca178f0ee9c41eab81fbf4ae910617226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0279de15e488887e8d9b9d626f68f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b042ef4e1086f1a268763aaee050c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845dd717fec9e12be4cf9e8cc880b00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3c8d726c513ae7cd4008e1feb086230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47c5e11425d655d87a2c774a4a5a08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faea7b62da3fd62beccb27137e33076232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8b6edfa2054c049ae05624c66a1fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61bfe8bc8c79a0a420c5cc887117e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddbad2f8381a852c51fd79c9e3ceb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83142d56052032c665c1cf73faec0de7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d9af7bec2ef6125cfb5040d135dd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd445182ff7846557f09e68895a070238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159199f8840d8ae28141655654e0a16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44802db2413d6ba3a454b63442d827240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cd4662b240ca08d5478316e2dffc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c423cf6500a749144c80774cf293ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceef131a84103b1e46f577a6522b63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d405f4844886db6d87578e4b28942244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e4e394c1ca41c672bb52fc200d1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0b0ca976fb1ff405bcd48b166a81f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ae4b388190278e9bca31a887ae34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad0faf301082ba09dbc50f5778cf63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5d26aadd73e21b4d44fd728f680e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aa92675b32b135e10a077d427f0a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee56585b8a4004fba9f524c6bbd2756251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962854175e2e28e7ac5e831ac58bd4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd46b559b5546df673a91e257520214253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937aa4a3fbf867b8817c4390b0898f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653b1b144ca341843be2a7f72d06a6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339056708bc4cb57b59f63b1d70bbf86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934799555f249588d695d7c90dc422257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07bd8fbd54e775a8f2baaa6686fc33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62385317485c6ef26dd2f916fd029fdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917894bf4a7db39ecc783078653933e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00f59efefe1d358aad4581ae7fb6e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc27c65673ae5138b4bf9d4487ac97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3098d1231a16aac28c6a36b793f34fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434e32cef4547422b45a26367f47af9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc887df8406399505a606501a0fbc1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b5f8ad266c395bdeafe7e5c2955d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e28398f6d8bb388e0a2a0539c4939267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74743a4effad739da98531cc9db8366268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01fc1056c85d2ff6578d0ca7e6d54d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892ca27837fbc8aa68462a74a3196b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38129122133a8970495604465628c67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b6a9a66c2f1823120f76868ff3ea1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed958aa25460f9226a1dcc2787b6872273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ccea2dc7a10f723ffd009a3d165f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb78bd42988491e14cd346d3ab7204275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3f9f824ca89a8ce3a58367d8a05e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006836d5f74685e4dc8f0694693adfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf28886329e1c22045d4485c4d9acba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09862ea7b254d3a2f1d88d49a1f9ddad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787396684cc3b46345998e54e6e675f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc8a2d212145982969753fbc72d895281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083aa965958ec74329edf9da2e0c35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad62bfeb90983bf95a12d99a770209283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40135b01d8f01257309298290caa892d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039e2ba6cfa1b2c9be580f9b2e9339f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cb04668869d1e9d2e86c60131d6f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd23d021ca5fd6f3bb9a1b71ead6b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396d373ae792e4e12c343b27cc2b06b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbe7d4f89f0eb7aa662a8a3c2f480e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22145ad229c48833256c7c7810e2ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0ebc5bacb4fbc84c2c1f807b98db2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0feb3e66f48065c2ea7da7e59c4a9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706a9547c2258fa110b16b7bb50acdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda32241a9e0d7c526313e8490b69f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521203b74b1c804a7649dcc62fdd1815295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1699f03a1654279e458b2143001dfe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5325602642e16c36f7be77a8703c0a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab58a0ec83563a119c9fb2878b0c21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501effe419415d6d6d8c42f0038dcb12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cee6582b518260346ec258d90169ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766089f774897a8770fe39087f0f39e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b237906998b0b6a045b91cb8b092d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8be67d6715aeed9f245106c7812943303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b4d2abb61a96ecee86608e7644f30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82062cd75aaac201df9a6a3757652f8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31736014c29b35e8524ec295230a8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e39265c32899442ef7cbecdc92d73b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3e50ba70c8be40301d943fd72e5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbe0d798fa53e40db6e3ef60ef9634309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb8c7eea5f6d994942b6d10c2f268d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b72c25ade15b19418e3c6b46b7a1d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f173fc2a6b15480bfc7b30fd3e725e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed687316207ec9b4a5c11a1db28ad67a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a152cbc64eb34a5026bdf8cba264d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a278f9a9571c12787ea5b8a84ee67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e14823f18de04b617d749a8be8381316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96695616d2a6e827b7cc33f56dde260d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98093618f0730f2be66d98a7cce0b16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f365bdb69333d38f87fc84b1ffeb26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e512bf5a664c56fb2b6dc2715bbcd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3993a99b52694b215456f5abdb1b20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1815d16caf6225385375c243e1f34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ec15f3bf720da3651088d07f311ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36620a4b50a8503a871f785df096755b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974396b5b47abe1f7f4898dae56be49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3a78a90aaf1e30de1cfc94f8e65bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f9a37c4d4506e2ca63df2aee202fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191135209be56e04ba736ff9aad9cdc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bacef7443a208c457fb5213c96554329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215184e657fd588682cb1c81c3ddd359330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716a0045046f3c0b57a44a404b8c547331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070456498f69df83f188c1dffc5d1b0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d1f31b99023a397e175df22083885333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5b199b6b526067ad8f031168c67e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e723ce944d1b9d431beb604ca4298d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56dfd061bd513868e8461248ddcf13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7ed94e7a7de47aa1c4140bc732e66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b50356ee51e4c5c164cb771d591dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd189d96e63b41496cb8c6dc5eae98c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0268db219a8057a678ff26a7beaeff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5119e8e04393763b7b84e9dbebb53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac529cc36b9f01218ef202dde31b2351342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090fba7216e009e4239fe0c4b03b4a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a622a11b3fb91f52622a35aef422344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b000e906f8b5c2ea6fa29ff454eeff8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd67c9f4bb53991dbce8dbcb4eba24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e6154915ed626a49a7faa06b8c2ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145194639c4c6f0eb8795165b051ec5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea2199719042606d1762f709a65ea2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62dc6fc514b8ee95ff443757aaaa5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d370e5a7f157ff808ef06f69c97b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30a00384f785c3f8d7e0497747222a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fcef87621f4cdde656bbff42d195d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8fe9c53ba6bb2b83963ea3b309b4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f0fecac87353db0761680c56392c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61429619847f041430c1406ba67a053356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f00243693b66cf9d1057a60a5c78b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802aac3fc7d42e3251e41ddfd5800b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124072c0a3ae3b0a0f071577a3a26ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48922e8839cf0bfa188760e9640edb53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651504c563554a1918e9ae78b392b57a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309325481ad7e2e8dd487d3a1b7c712362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7dd42491ca7fbcec93df9607127cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9a477518c8b5020b9b42cc52f809e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e7ba7b86f4e668d148c0d7f397bbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c1be9961ef539a1d1ee0e3f345d1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbe6f23540a6647aba3df1bec1b1fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c45b39ff33fd7576b9b5f75b9657a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cd520b2da3ba03b487127fab656f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf00d5bc93b7fb4a7d81c83776f378370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bd07593130bad31cbfbe5f806cb0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dec89ebfc384f1da6391995fc88f9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281b425394a41b7088782b579f9cfd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8590dbc3628580239ed29e7181a959374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60834d518fd8620633d20b7a6bd5e40b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2f47029b38d4e7fc82668ff89a28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef92ee1b408144fae3cb122025006b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac294b109c363d9b3913aba38394349378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedde797df9c79597a833ac1939024ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d74ced507d87614bb10e9fad832324380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eda61d38aad64e46dfdea314f3c3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac33037fcd56213630f052c23913b9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e46eeea276985ba75e1b8915a52e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fc10c2aaa8bd700b380e816c9d71e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c26bcb5a0ce9f274df7b35ac8ab6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc592a9e0d73d41250dd0ad9020eaf74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2337a2bc19a2de7b9a26ba74d1a33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c4ac8e3ca13f69ac389b73e2568ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c1b23f2c9c0d44f50c1fcc173fc30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d854f66ad6930577114c24ea243d5f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006d07a58e9a383937794496ca4b23a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aed6e8ae1805094b96312b185dcc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f654ed027d36e21d1eb776b12b4bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab3f4f12a3eef3e3afdbd4b1086da3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97109dc663aee959db577a52aa82e47c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0665b8fba84ee73f3e84a08abd26380396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc7b945ede8ab2d8bc775ec39f4cd6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99553ec51f06962e13f3126d1e021d90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc4c414b7d54c58e6294fbae1aa0d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47536de10b8b4ff2780428f791dc1b1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3b6f9d386b116e7b7e5415147bfc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4be062798ef7e315f84ca2676eaabf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d03e8055febc1890582a0ed634703403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5140a8b79b1f917e393ba0e4ac4729404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258733631441761a4c9bc45852b24045405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60649263ffc76c992444269a84c4ee1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f6da44ddfb01adb858ad53d837e8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ea6ef1423dc8ee815b9323b871b76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a398334fab8664e7ade9455dc5a01d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf234542cf51cf6ff21b16a387f646410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106267db2be9e14b3aa26fd85443349a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ae0b2016ac2023a83c8177dbf81a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a94de2375579e2c7d3d0d76b1ae817413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dfd76bd38de09b880bd3b224f3fcb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1564cd1692b2d8388d4f48e7a5f33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e06728878b359860927a1ad8d77379416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058180c1417eee688f909e1276364f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5512cde7250484cd5030239c6a3c8a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4068178c31fbd145ceb9699470c96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c665ce5f9265f6d30e5d16c7c059420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb48bbe62751fe250e1ea3eecb90e48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2ce8bd03250a1096dd44d500e9541422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea72e7c782d9596c54711e1a213201423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77ea221b10bfd45c03cbcb79bb522e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c6f194641e9e46a2dbf6b8241fc1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0bfd80cb29727c7755b20fd3fe781426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34879f6011b6b8a0f88f6f981102f147427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f22c69f2514bc1752ce03cca60dfb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cc3cadd9f445311ef94245eacae74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffe6218941255acc72cb64ac9abd06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8209ea1b0d64eed18d49f107ddfb2e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07bc7cb7495c252354b72f3d25476c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b91a495aaa609e63a2f8823ab7cf0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2ca4903c6aaa8e99a210bfe7ac744434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc73b0f671d23ae40b3f87dbbbccf77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e98be5bd45abfe2efc014cba9b1df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1c7176ac233584b5b2724c1ef6795437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cfa7265ce7a4b670d7b9e0de21da7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dfad5b25edcf65929c17a81d6e931439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacd66d7dcb6be58c56bb7f72bd1ef3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41139984ea0e08222dab3d5ba0fc530b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bc9f973101616bacc399405a74c5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d8a5be82a6749f041405ca097cdf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e9a918ee0e9c783377531d7728d1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878de902af005fdfee24d844d857335445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0e962ebf45ffd62b7ae8f7c8227bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9084a41100a38a3a4593ba5b2f3069e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e27e356e2851bb1cf66324354bcde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a721073b6c94a3768e8a943b284e53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a0cf234a474de125c6ca04c7be5bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc569cbf3389490bdde729d3738b7b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290c0f0d4a9fd81adc1c1ecf4297129452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116e645eca449b2b7c7dc66721df222453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127089fa3d4441b12344f1f1190fa30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd5836c158971ba263c07c8bc8f925455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d61a519a0414640cbfe20a1598920456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca98a8096c6f3a631961d45fb12c1b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a8977191bf5668218bbf2339cde92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419cccc9e91971048ae150d4d030a72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa2944c89ffb777a64734d2434a1aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f647d7e80d8732aa13a38b0af49acf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec87585f717a38e1666e2e93017ca5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0fdba70815a7c2c5efcbe97645283463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aa25110219c02f56ba50edb948c9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2cf0cdb1786eacb65b4505f07fe42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04580a37d8b49ae490d192d193177b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1616078ee447d3ab1cb376294123c71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa1849da3cd4f3c3800e417500f309468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10e255890c668110cb702333ceb109469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7079b85fb149bc953d9f576b0183865470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d634214c7bc603a9baa956f855b24e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557c6a2dbb39a592d4c7e908672023d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220cc45d891527da810f5f3fe6cb6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914bb4db27b1d98cec923323e77dea6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0260aeda971737122f0a0f71b0c4cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c16c9187133ad0f9463043676381476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8b9d2d02b52824c130b46f107e852477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f50c941787b2a4d0a03620ca594479478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c4bafc48a17e5c737410769410485479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adb2b8359c63fcde3c5be99df3c6a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77d97693984f2bb50cdc26102f2059481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b032a57a930c612764601a50f0bc59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fa1b64283216d841f0a941a0e7c07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2bb1396a2dbcb73314b38242d01be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30cd7aecc571643634587c0fa863c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a8dea3aa95c906895374d2079fc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d1c89f8e1f17e81ad6626c6a66fdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3476bd49ed570e5e3599b67b36931cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7d4f9805becf13ed0ab25719c1505489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed371173f44754d0c805882e33fc8b33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba784dfd0062298c7975b8d9dd771721491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba3e8f448085172bf058df31a44ab7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbad38852eb3ddc172f4e047994317493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822647a8241afa390f7d9f743b9a9e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6661810d940ca79b9f1e2812994b3e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443b7bb26761d0d067c9a08aa0c8f70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e098d50db68600aa1d200aa25b7e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2656f58cfe1e7af87c99627232a64f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53c2d308f1ff0bfa8ed6e10b0c4098499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751865ef8be784104e18a820d297d2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24389077c15020028bb39aca89fd0b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d26aceb5581310bcf35212f3c5ae4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00872cd19bd663c68094b46481ea264503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff58c4925217320ef32c5c2376572504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad56aca65dd95884732fa73f73aca17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008031774fddb6f9cb53ce0c46cd04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32aa4dd13d3bb059e78ffdcaf514e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae79485414d266bc1c26ca6b37d5f1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a19ce17212862e12875d91127fb15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fba2e126e7eff9d1baae14c0304b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855091b8242c8e5fc63c93388f04ab2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab22e5d6fe92d2628cd3f2a7fa0c389512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32c0bba29fd9d7570a055d8da62ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b44934eaad2783c2ca16030db7525514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a03a9db6ed348e6eede70241dd08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6f289e3cd1d3a2dfe550b22130beb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0541de9a8653614d21d3688003ca2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3957eabf7de8e92ae8acfada70dc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba84861b7ac05d2cb14abdd5773e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a7a893b9c997a1c911d7d75c3117b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e70242e9e391eab2302ab51c55f8a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0274073bc5a72be9d2a2b99a67e71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787a460d0af1176f6d95cebe89bc2d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71231d16984b3859f9653f573088c580524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c71055cdadf266a94d079a7e6203cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1985dc4acf39681e16f3ae1520c80c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf504d16854a6a4020c2494fac438050527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f58317fd282dc98231c7d4991b3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928096e3ae163ce994049aa199aba0b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891568a1187e81c7fa6883d48a13c6fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d480d0b6edfccdf4e5b24e052a5fd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550e573193ff83d993f1437a4752c41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5770dfd0baa42522724c8b00fd050533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558490e0aaf6601db7b18ce8d01a59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4b35fd1aa85614cafbeccde9ab85d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c3011edd3fd93b6309f3e2b61bda4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fa5534ddba19e647adec4504ef49a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298868495c37a80c17c3a593f301429538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fc47c0bc6870376b93e9de79cc90e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90ffdfe13fd0908d5ccef58ba4b98b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac18632da9ae14f048a5c8297e49b9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd464d9d2a7a639a50062400bc9bf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854df3369a7e9518ef29d7d929669322543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f6969e4ada0fb2d7b617dedbee1e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ddd02405a6afaf531b12f8ae83f81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696165d9c4e002f280ab95f28a06756546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4fd10036ab3a2439cabeebddbe8cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011db229d70250fe85d47d816bfb80a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742c4be9485e0f26bb3ab65201e98b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9876c801eed026a72545585c72002550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0e44c9de44a55e80f391475a9b94c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d4507e4881ab31a7e334b8feab8e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694bc68b48a63ef87286c13f5c56a98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bd19964575e1de046367ceb54885c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c2a403782cad254bb17ee26947b26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf992e2a56560ff9ddf4d600800e678556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb7e126f0dafb4a9e09282516bc0e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c3fd085a84f671eefec8c92319f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f76687b4f0b80a3f6185bffc67d8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b1c64b2138f0f3cd78e0e10294c8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed44252ac21db4468a74d9c0875820561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da34abb33a6f2544f804a60cd597f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14a51c9d49271ae73d1d93edd189d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af10060afaefaaec62bdc99f43f59dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e8876e7a4b48103b7c5c99a413051565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb5bbd4ffe760ffc1353da1bc4481f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e746253cddf254e3532fd9f1c6b393567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91572014a13a0f3a8dc3e4b6800635568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcebef412769ea6fbacd0b8f635592569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118d0fe418b3247a93f2ec6c1597044570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58e1a9e178f816ffcbb28b3eed37d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d9b90c51bbf2d82592cc0497e359e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3756215fcb09835e655dfc9857a28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d312af5c77d48e1911d8cf375b3333e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097d7bbecd06b47895c9111137a178e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062197110ff6fa84cde3223ea31fd416576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657495565a89799d173928b570f1ab5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e8969c88150652b602f764c09636578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1b572de6ca6e1fb8e5c822878fac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8e28d304974fded858f2fbc00a061580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619e8702bce2af72acebfb2e2f92fda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326772123f9ff3e4950501864221d8e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c7c0cd33733899943a0442b4351a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64fff5c9da0bbc70f9454f2e69c9ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab98a7074fe099e485856303fbdab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cfd19f932c092a7b09208314bea4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafa1ac76cf825d200d0cd76bb5e232587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccb311e340032f92ad0b7fbd28b491588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf5b130db921e7231f9a4816443e9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194000d88a18c17dc67dadbca06ed11e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2fe0f802b07570a23cac4835d5664591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171cf2ae542f3bc61ce3cbd82619323592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a3f13733487315043eac195b26046593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c79a45d734eaba1aeaaec2f2a655d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3cde55c2408d480f05f89acb256cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e64889ee0f9d4c382dff8fab955c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbc1572875b3166b24310c5ef7fc46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940589a78a5c25fe753b999c7a37d20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b4d33bb0b22de4bd9785f0fbc6522599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912c700aafa839f2735f3741bf8caa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c092b21cba22c263a8a58fd9cac490601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177de1fda8b2959cdf534dcba682950b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffda4d724dd0d14c1480829c47b24b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004cc970ddb2b889b2a86252010b624604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f2352023f4ac2b24fc932c367b22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2633dc943c3a5568c24ca69ff3d9b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d48d5e5c7f01a8695062782b12cbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a554f61b56ceabb2069a072c68c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7ae5d41719084a1ec328f06f552e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018824a800903a61c177544be4270a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc17229130ab8e203c29d1aa03a22d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c26afbb2bd1c103c5b21501c014d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40afeb98fe78c248978be71b8ecf4f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4120334f9a92979c1a4fdd661207f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f38c6fb86de763acc13e33bb9219a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330465073e22befedb0f63c3873f845a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6391fe224ebfee34be6402bc3b51d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc8cf6209a0f95997889755a1594d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622915d50cacddb8ce3f8eb66bc95327619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d462f61358a6c1dede60c861400a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd6e2d18a0b57f17986eaf49c6ac4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dee426dce15653ca936fdd1ab871f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9b02566a612703462f335d542205b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2b6a7fe8933abf4aabda82dc83fc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad13751f52688214936b0141a550e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4f8171a697c3b28bcc3c6616e8d35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d28f19b82d9ecef0e70318f9207700627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab46a4b8cf16716a66aeb1b4f11d14d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488331f572980502a87053a8d0304e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1646647a0b901bcf4e15cbbc10ab0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd37316e176e39f63f78834336f568631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe8b0c4fdf9d1329a1d71226db72bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813288f73035acf8225749fdfdbec5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8ff1183343af5215db06847309e0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e7cc70d6f9d6ea5c9a45b8b2fa493635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ad7c4bd1cf9503cb49c6f852ffe0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e877a59119b8aa774449fdfc4844cad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc1c35a613f009f4fa34f61131439f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54312e28b18229c82427234af2131f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e748d2ef1fc0d2dbd9fc25f90520640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5172c611a360c328fbac711ff0e6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc69cbf06ea9d9edc6eb955c7eb4fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e79247e1f0ed546c351919e84c8c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e810c2a730f67a03f9667045b3980644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496ab690fcce58bef6760b3e12fc52d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a0d0f8f34e510c44158ce9e91fa48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b3bfb649b59f9c1d2487aad6fea64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045cc93cd367adc0e0316f74c59a617648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb094c2bc3039d18ec0527bcd5f1f381649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ef2523de71749a3bfa6842b7406a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea00af207df9d5b643c481bc2a9bfc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd3ff97d4cdc3c2b23779f9131dcc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a4eb6adf45442e6fc5e2d0bea6575653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93f3bab7fe60da91b781159869dd21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65822ed0638f34981e52f71daa7380655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cfc8ea9e5ea2871f836b2ca4fecb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ceb782d6df39cb1b635b762120473657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270e3ad7d4a6f931073c5320d8d8836658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076204f4c542814cdef4363848785f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c4d20e1e8b3d58c934478e08f1a91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd32c7378f2cedd3e992fee14af7333661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41941758524a0d1be02535872581b1cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21b55a30ebe30cb0902477bcde4525663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509ea04fd2ca34f59bad004a4721c84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672f832456e1c73ca8595940225b73f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c50a0b5d4fc3adca8db5e8c46544d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d61ef11600bb065dd44c6353cbd22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518559da1d8780dc75f1818a6b361e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b92f72fa0b4989473529251dca45bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cf7629879a1a5f58ee2ac778225d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8ceec7f613e559525c518dd885354671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a44e329e7eefdbbc42478e187198a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a6ba00be628c59198df3b6cc9528c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d9ee3051fec9866362eb6184884d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599c815ceb62da126b3bfd61b9ec72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c554124a0b7791ba4e3d30b36cab4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66fd5e77910ec388a1ea8e056dfa2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc39601b4519e7d9add7a464089bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b094a9300a47300aabbdd5df8f7a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe259725673c757a09abc4678e3c5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244d4ef44599dc1e0ecc67cee4b933681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ba34efc4e326ffbac68c89eca38a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad92f272b7f272133e86fc8985a684683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab680c6ac0f6c380258f0f9fba32e5d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fac340b4a30e7a1f521418c2488a59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97413d4f46c3eadaefc0576a7a076451686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee6030b5b54f7fdf2cd91edcec9d7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39235197061a1ba6692c9b12d3101883688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6a427a5a50445c4c527ff9bb3bc4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cff7fbe7e444e173daa2e9d3f57e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a29a7ab30ee4931fffcb6b1ee824ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0e40939b72d21a4a4468c11fe8f1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b67de8eb99e620246c400297118c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b7d93238cec6de40827b01f15858694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eccf7c0df8cafbf599937c0add5d41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caabf43aaf9bc013042d206ee0b742696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5a080bf9d10d2e940e44d47d6a691697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee294c4bd07338525cb80baaf87536698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99658911525a05b73bb16b0613685c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d04d5367742c8b173b64f90043d6ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7927707fa935f7fa8202183d0dfd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f5c715002d854a9b6955a1f588cef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7fbf5a25551de1a1c7a834d00acb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45028a84961c0fd625bce32430745345704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b3c11837c1eb021ca71d1ec4fe121705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded95781fe8e2ffb183aee13dfe2e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23849c381e1416ff06cf4a021a533e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f592bb400780237db557e643c17d4b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb43e50524cdaa069ab548899c4e7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942803068e50187d3434f4e8ed4a990710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94369a2108fbca43956dafa74058601f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc95b4f80c92dc3d340c86b6bfe226712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a1ba1e701c5b605bbedf933457adb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cad918392d5999e4327d4dd3833682714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b8e0ba3a994f3ab3ca208fc663897715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf76aa804862a58428470cddf4935c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23e37c049b91bdabc0e1798f94e21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1e88d2cc1b9403c3887a9177f8f2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6b662a250c2c84317fc8d13e7ab2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13823dc0a313794eea0db083aad569f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b536da5e5cb692684466cd91d16e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05fff118093906006c0691153748b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ee2da83051d2f77db7b7adaaab32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e3724bbc89550fcbde32f93f836e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05255fd6159887777183f2908b05e22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cfd550f45f79989e63c202ce5afa3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff6b2665d99a9efc83bfec063cab01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665ec3b6a43e4ace2eeff2d0e8fafd6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f8f50aa50e75ae78757b7ee793b95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c35d4ffae4a7ba062dcc4fbc54f1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c349159e275a78f76f77c6d771f99c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880a22cb8bd8fb666b2de7b6986f7f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad1d1769eb3d64a6c93ee923958bd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c77e9fb5b6a2bc1b8ddd9c8939dc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300239338c3c51de5cb750240e1f13e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2e330e14b1e4b9a370c848178bd44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d088a4be47b0605983b2e32268b98c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f7659c45df019f1ae2af0ce4b005e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87f18420b534307b89640fdeaa05d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffb17aae7a17b45c17ba97443a2c51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef410120db7205cd3ff7eb159dbb07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a376e8ea38a4f936e45c8c39edfdfdf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65863223c5d500f7664978843e88c49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b1e11a26efa04ddf22953f58490e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c24c701e01bcaaed650d6be90fef4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a4f42c33101d7e3c59dcbb7eadac1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8a23a4ec6744cf9a5b60691d34874747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8880e163a144f842aece61964c572e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08ee2f7b82b8160266fbd29a0511b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc157f932c4f1c64c3a54b80d796085750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde9cd06e2db28c22fdd7691a1f061e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66c28b50599224d76a19a03a76b341752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97237c8011a18695c645254f2d781e94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabd650b9a59ccfac02224172709c31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e772d18f323b2e5cabeaa4c05985755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61117be4b7aec23365b2d668c6ca2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad441464cf318b348e7ca94732d72e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690628623f4ac308b860e4e93bcd03b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc5e12c9391f8b7a0e068933396058759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5764a3b02f97b1649816b5c7f6cbc09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42a3538332f35b39447db0e97eb20f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83cec2d9d597cd942b20f16a902ad0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd5c35e83bb33ab12890ec3bea59bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe2eab56879374a10717fc465d6bc9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224558bc26a40fce348f7d80d263032765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedb407c9441ee516f6d3fe5d9ed8cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088d74fcc6f924b1969cd4818235484767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>