--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f73eca1badd988a698f21654ab441c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa83a537efeac6972fec34956e5b5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65a863a136e1170b27264e3afc88e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876163bb4d30749766e5f3d954a580a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd791d30f22e2d01edbe6c0132f7a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d944a849f32ef3ad881ca4ed0323ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a32f2aae671f9cc693b4616978822c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0c0a2c25be4c4314da5dd04e6b2d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09867deb40e3cb3f0df42b867ee120909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b307d76777b802ab3e4ea5e9c4f5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1205c95068df74bdcb3f108355b89c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97517af3e5ed7415a8e573f4c1c4581612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e9bd8248e3d6aa9ef669e79513a5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030929925496a08290a1be7fbf64667114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb661c9e0b843c4c4d54150fb1c3053f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5cee69d5646b5019345a3207ab7aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f25dbcd288c3f5261f6e4733ba68e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf2da442bd86836bd5cf3511ee286718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098fa79a7c858ff40cfb7b963de1f7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d558873c61ad14516649526568b495e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc27c9e81876e46ca12091de383c6eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92cdafd9033add25ea8af535e083d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c948ed801b94384765280127fd8ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cd5e10c114d0450fca36e5ee989d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9153732cb25ff8ba3db668359306c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86540bbbbaba6605f104c77b36ff5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759457a12533f16c0bb0474e114608427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b3b41451ab7f5e0343f89a86a377628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a429673aee0d415cbf4353c12648cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da1a15e81b2854cbb906d5c2675d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae77f5c5fff97f9579be74c195d20531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df1536ed14233ff668fea8e4642ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e24d1592e7b885cfd2afda331489733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2deb8cbe5afe4ed2fa63c270be04634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e0389159381dc6905b6a1e8c61f9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaa3c39c4f1be2c33b8fe190e8157d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160942778a90742bee89deca895fd8ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d974dbe2009ed22cdea6e3938c9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051257172f878e241c2e6c720272bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a66044eea2fb00ce13f2a367333b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767846a64cb19da8721d323f5c966041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacee99541e19dac367ff59f43478f1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae74067dfeebdab83a231a4bb11c37843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b4736831163539f57c37f141651244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab9f1cc2d5f7074fca36592fa01d6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed19b0f09b885ace0ce98734bff426046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07695874ae79ee7f8b0c8bed03e0fdfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aed1fad795d6c77b324389fc76f1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8561c1d4a19e715d30257262e5d9e2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8b797b5cef1acadf0bda92939719850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805d75bb313e6fdcaef20f4e5255c6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509b15a4f697aa4a5313df173d8f31852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d8ff0eda1a137cb564b613e570d6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e96a645b1e26f53fc8e9694409a29a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e1c69bf99a8593f2d13cedcaa81e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa6fae7697c92beb9d01c32b94e50f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeefb31bcd525ca73c7f4ecc8bf94c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead92ade1e0632a408d2ba9bc47a949558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c152436d52cf1d37cb68df2ecb54259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1099325fd848721e9a9d0e6de75750c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5c0f84d11305d8bdcec356e1bf97061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030edb5ee0b3f0afa95721d5cc065a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6c7f0a92894c2d4b32cbcee4055663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96939c8854e428a4397da8e68ea7536364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a63d71877c54d06ffa2e7df36e86465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0269fa28efb9d249aefab904707d17066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339308d68f980763a8429c15e09184267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b7e5368bdda0826992c3cf9e8bbd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f2e0a53b1705991d964ea125f0a5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535034929f5147e6527ed0200c9446070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c98d04909336c6421a6446bdafee4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2af12be7b045ba0b918fde6e194fc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c9c44c9e937102c1cd69f7bc8018773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd6e91e2a32ff4da3367f51cf1c26574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff459c39dcc5d565baa5d49cfb9781375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7baed411412b905e510439693fbbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81c46613f6789ce592243e8f0cdee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503aa667d065b68e61e4d45fee18d8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9597654ba66a6392348c507b776d2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd61a869d9ace52a7d2445357214e6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9ca5178f18658f02ab6354d7e679d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13073a62b56ec02d622dfc4aab136a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363b41b305346f64f826fc9716786cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac108b758eccea157084a4ab3ca6a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb79554e4553d5f73fd890f0cebc7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633721b39441bc7aacb2682d587137b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a54c02ce8b2a2d9c1bac1b63086e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b947486c344dd1f45ba4283325c28d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027568c04ea507d851a0a9e4c8747389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b19b1ada624134bf0b0daedf4f58b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb95284ec1036c0a924600e2c5d2be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68c2a3a8d8e615d6efdf68ad6df51a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7de2fe594240666bac18288600693b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb037f7e0a26182b000ced1225d25cec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431ba24e2f1890eb07c0e5b1f09a5a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958e3ac994bf1e94033df2e2e7a54596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f18661973986079aac4282771e69597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36c3723def7cff57814562969c1f1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba08d879803a6c5c904564381e4fd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e5f6908d7cf4d9dc8a2ac993893b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bf4fb1991be9b1b324bdfe2784282101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09dbb426265356a2de4024fc5f7ef6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff423d59c0118c98fcd5ef67d8628dd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3bd40a13d0e823f87997b98c01411104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4052a77b6746f5f16d862c2a9290ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eea2ea129c69b2fc2b6283fd04b515106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b8b5910dddcc573f1a4a8a55cb6f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6318a685f80178fe2fe92de69139fa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb97857efddf2dc910ab3a425c7ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444de938fe884e35b211703b2425142110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccbf94e1dcdda962ff1778cbf81c5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc92f53b524f3415d91a83593c1d68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98db18b4c227b921e122c98f11b72a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced27e5bb8545d711e0b22bbd2579cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed02b76a5578ada3d02cfd76835718115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc2497480e3e1bb74e221599810f9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aced34e857f606c7fac947b06ac0a06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f49d508f418b01f090176621fc780118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa040f140370ebc3a6075d06cce89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a5b7a3f35c7f2d2104eb577951012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820045360b8a79bb274e763b075867e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e97d0f157cbadcb3fd65cdbf44277122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f79dfe05c2006a6f76b1d730ff8262123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac40ba296d7dc833dacccba18ed5b90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c151b00f7c00d9f77d29efd5ea7c832125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28186534eab858f8fd765138d398248126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cf0d30f6338ad2d1f7af336588933127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168045e66a04613e0b98f9766b05faf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26798cd1238672b73cf87e14963de7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b62708e19fa9e994098241838e69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9e9ac38f5935483cc5c4599dcfa18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e404b774a7e9716f782fe8f095fb21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fbd7aa24aa0461cc5485bc4d31e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e7c772f4a76b598fd18bd10f33ab8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6ebf98b25eaa8b70b70d09cfff7ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107bfe89ad2c67c5c442ad11f0def5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e37b7eb3309b260aae83a913140be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c7aeda6ae28dd6952c23c051b48ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b3d7f8a6f66cb12fcc9c79b4c8945139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f3036565720e70ce2102d2b7ea494140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542322da0074929df16e5cabce18ebcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c1e41269f527630016b7db36ee3cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fd46fcc0ac62e3e70284191a50742143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a11e02359e888819e3e85c43e4d45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ad58719a28397c159375b7fc4e5f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6aa4850bd88eee61bea035f0ba1cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4262e311a9761b39f88b943866430f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6986c580dde63755ff6715cf12b6ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba8addfc3177b1086e023607de0521149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988c629450b7fb04e38ee8914f97657150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c2064743a2281095d961e4495b4d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31928fa29574072b9f9fc3eaffabaa98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc0e9f9cbad927fd4959cff3c1acf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f66e702e7f92c19e27a6e2c53b28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3150f08a4da9ebec2d55ff62152985e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf630003819cebc7a400ae5a624d37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701405a3a1f83e8aeef8e8b285b7e180157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f7aaf341c0b61441a4ccb6232784c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a491218879dd783d41ae5162e828d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25122b7389a91d6c0876911fa631bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10cb0ed9d6a56e5a22a37589f8974e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e57d5d4ee4cd0f0557718c5b9677c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b527b964e0ed9a016b4099ebc09cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6cc8f1603b8c6e972da40e6562daf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caebf2bb16dedb31e6093c91357397a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45a33155b0a6b2e0357c8f6d3e0b74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40f209d9fc139023d2938d77d38937167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab28d278970663961666b137affb56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bd9fdcae812f01c05a50180e760fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432531655aa1ae998cd5fed06b5a61a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad390422d31109b7f84da09a35447b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af814e0f073696cf8c7fbb57bb3c0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9863296bcf39e72983d18d0fec622173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df744c194ce6c53e6c51fd5bf8012a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91c3c34f1b00eb8c615c331239eaac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f463eb407ff1f051976e6cb95e9f67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d65f33c37fde992abb1bb98b6af3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2d4cbe0623f2f2c54137c01c2fe79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79612bea6385cc45d2815f7b887db37c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc3a5d98c8a6754aff181f7713b9f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bd4f85424423e16727ba4888bc644181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465fae3e4fdcbc68f9fc3dbbab66614182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59334c938eaba7ca071e5ede1caaea9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062981470bdba36e0702c7d301d722e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd4aac53b18dd7e407b6bdc224d7e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4c3294eb51dc35d9eb42c69a0ee11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead414164f8fcff9a394032761d93d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4418e959e3a17f439a429ecab4e50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49dc919137d31b15e450ad53a78698189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9d4b4b877cd5c9a40171a3dfa140f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77226970ceed9a667acb4a57ff33fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d36b2b3af2c0a971df35bf48ec55d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc28bce372904d6bd21d03cb7ae57f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caf43098e260ac4b6fd20efc678ebb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2ce307c6bbcded931adcf24400643195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe76702457de35048817400e7d481196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776a228690a74a61e15704da32c3061197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ab20c451d3990c53ef3ab687c6e04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c79746f1e42c5bd38e39052ddb0b91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37e436450420f9523e4b34a221993200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da899b85ac2ff74ad8972d2305543b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c3e549c650732f7f3e78648ffe7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251e1767c15f62b291d52f0250fad47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f411d12f91fcba2f3554a29d59a04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5126298904dada5cfbb790e71e5c2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8806192e2e8c2ad3e7667da23da2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d77d7e62a2592b483f2f15ad2e90f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394040e82ceddbc7a2595cf77cede3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13922af28e75d6ceda6978a071238179209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9721ae4c2654dcd665cde9501596e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c01d4060c2861ddcfdf6a2a09544b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b51d6dcffdb3514076b8d7116da36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b81faa977959d8a1348f8b1060adc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20dae4ef3e35a8056d76dacf8029b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d23770dbb5eba06db49b463a565d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e22e700adf078f2c93b4b164507543216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548553c80883c89b0b1a94504f6c84a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b15176827d824107e7a44d9be640a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac1e5901b255876db6050a7426dc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cc214a2852eebab3f4c2f88bc18c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688296be3b8e52925cb00ed769424c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bba090b696fe27b81b0bce6dc594f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f22a7daa1e90d6484e1f9ea1d7741223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20f91300a77f04467e253c7dd2ee6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854b74209b38837f42967d0c322fb84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc5ac9c848a9a18d80b3bb4ebeb243226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08ee1a69ec556bb1b008ac0fa184a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ae65cebb2c4ac3cbb3954050034e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bd2a640dbad63a4f31f07b00f4e99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a859ae87b19b789de4dbbff7153f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce3433a5e0135f83db65a7864e84a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8c714f6e1104adcc4259c05d3e9fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53724b4b7ec3bd3ae8a71fe30aa5cf4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85edef24b951019e52f7e19180233bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ed09213f5e999f68bbc5329373bba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48febc187925f99041b05733adee10a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5f159f4d4f1e53c7e055c0b436a9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c2fa4a0fe1e1cccd4e4075f540af3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958823c0dbce79ace1609be703db7302239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380518eb062d1ca92a5a3a3457009ee2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6127e1de3209da3aa17f168dd176476241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5402c88e95e5cabe54aa915c2b3c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7d59362dbd332e0a29fe741c09106243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408c6c55726b53d27b7eb42ec2f4b22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f94134edf41d7b05084c6e3117ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc49e1daba944e0879f87de69157f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fd8bd73340a575477d43ba9b0874d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e98d0bca23ff31210450cd4a1caf80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3c69eb50d39bdc505f4fa112fcee0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fcb1a5aa1db66b99a4cca21304417250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f4399c9867f2ed5f74401e7eec523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3974a48e32bd7dfe22e174926cec8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e24f8df29cd3bdd01082294faab9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9a7a2905cd0813854ad2a1cac5d4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f1188e41831c27ef11eae53c70143255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b83aaa82ceedbd2f62c08e17359d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f39a7d4842f858ec32bcf4355238ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f0eb2beb5fa945000f46c8917ac6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35b97fafa9fb63956b7931e0c26ce2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee06b46a82c9176ba76fae9c03408c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe58b75eeb5f0208f997fba5536101261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c445469273c22a4f0b4002f3565a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c50924698da152380a723058babafc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb2bba0396617131dd8a9f4c2fbe55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20d0e415d4a225dd59ed50edf24930265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753e158bec707b4340b3016aa318fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f7b1f6135ed5d74d8ca4affc58fb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c95b0c02c831b01392d913dabe54c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9980fedeaaf6a9bc9971ad37a827c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf5e00040a3c66496966e5f9e6e51c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c9781d0bcb8411688aa87dab6f2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60458ae9be3a2d706f89c01b6d82117272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7934371d5d76a820b475958d6ecfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6d31933db70b097b319e42f1a2a9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd390a669107650e5232888b11efeec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a9c85c49a65799433734d9c641970276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb331eeabf37bf9551248139121770a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bff1e127a4ab223c472d0d43c6d86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083649789e1a3e92d74d5101a0c5c959279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e405b3222298768594979edb527dd6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f942cc7b819b3c0d414362000919281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f80fe899bf901be55017455a044119282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8c51e729fb53ce2d8d2af7bdea0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28077be21cec41455f29b0fde94aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690082949f0e02d72048510b9d4b215285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7e6e4735c1bdd8c2de2f741800707286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc02702177cdda704261ab46fcb5c92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ff4e68cd54ccd724eaf7d98dc95fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27017e8dabbfa52af2fbd04de92ab7b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6823c905a2a52911b14c9504f51b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3812bd209953b5af277ec2422762ab2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778565009714dee871878bdedddd99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02cdc4cdf91025ca03da0ed4eec6e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6442358da06bb6636d3abed642d165294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57a50291b17b00d4d1022e8f4d70d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c27066fbe9a64d0d091efbcfec4c7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d07872531a504c62ae3aeb92dd52a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a66071769c916bbafc4243d56c0d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2942c41de13bdea390d62dc342257299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298840d475688cc287b73d56d7c5b2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c36845e7e35878d6cb6c368d3b439301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65ad5b64edae118dc177ab3817be6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3245cb3487055082b582f5065d48178303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274f9d40f1e6e03fc069d7748a701a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc4f8189d02639699bab99e81a9502305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb76fbf3d48cb0a251f5b39935711b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6395a69781021f0367da2ac5820f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83120fa95b7314ede1be0fe92392e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1f7311ed0d37131fe24c216024ba0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fae178b51d0fd640f1bb0ff1b32dae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439fb1f4265c9721311f74e082bfe3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a147134979ef1cff411acb713bf029312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4febd4cf886ef9bed7af016fe63e266313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f95aaa8492edd571310599b269e11e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695c1c51e70704913424cce5e4d5b98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb6ea28f976cce500037b87b7c8c1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215b911d8d33b435e76b0a20e9fd5e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611e848c06b470d139cbbcb4b8e72ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a41b466570b6d821317379b59586a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48f5438511ec90cd4df8bcf675ee3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e4022352332b9c355186aea8092e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e82e37aec4a61c56af9a48b5b8571322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158073731c88fab60be9d535395ea90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcfc278fddf8f2d94dbe5eaa068c9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114dd809aa8a497ee784c36132390ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8fb7bacafd842c43c198f6cd4474f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922810f5dc44ab681eabc47fedf1b978327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edf710dd6c456038c463abb9b1a033328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5f3437e0a01caf71e793654711273329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39c82fcc4ce2d067e5e3ac0644a738330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774d9d58556b6e099ca65d5c6a2b49e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e15246563890ec4d06edf70039c90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ab1eb2ee82048fdc448a28003272333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf597bd25f3e7e34c2df7882114b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913db549decab0839f3ab70fed045a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc128bea18a19409468039c817533c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1b33a743857233569bc8697e8c79a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638caf08a028415957de502d2347af38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826ce7e31bd74af388cbfe235a23a91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484b94f32a744863b20eac873fe2089340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be91edf01d49177183a2da4c69b9e1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf986adea9b8fb4f694398c61829ce4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd725950aa5f4ae66a3b76879819c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bcedec78bc1d675ebd0613701ca0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50bc8e1f799546abb6e87814557649345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b428e51acba1e650267f4184037b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef9223d838551f0f5bc3e84199c17b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760cc55672369604248325403917a72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c135c5a404bd921874501a027ff6ede349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5a9217a21622bae4a896c0283d702350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb943985e831e108bc6d874eb11305f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaea946767bceadba2a893e48a8dc1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f360951e234c01dfb77536633221d97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c094e32e3e85b5e15d914b7801ffd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36be8e5a0f115155698ab1a1a403d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2232cfffe2cbd49d3859163c51ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcd4a703259f64d9d052e5f0de1d40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef3fb4b1a7237a357d56204757142358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd24fca0c159b2ca6784872dfdc35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463557421649a8bbe6dba5cc2014a93e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec4023dcdc43357c5aba463e2acc14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f863da51bbec951d8d43fe74749162362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef4d7b6e85372e9ae43889e9670b3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf95418fe58f36ed567760b821a45a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163544c19038f078ba51746fc53f925c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275e4efbcbf70b029eed989140b7350366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edfef98b7c6d034fdb8284f6609b4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ba1227310170e989c48c619b3312e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f3706a1b1e6ceb31696c86bbeee7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74de666a78585b4da99a67a0766e5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a86d112672173690b9bd7b9adb72d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96528ed855be369a783ff460209e2262372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb78c82c0fe3c2ee20297e55f4264f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd63ec0fd8289cbf8359fe37c4dfc1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449719e65c69a601ad52fa9251e8c4ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c18c67957ab05eb0aa1640b3f170376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578329cf8645a6eeeb751a369ddd3dda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece1da10aa159c947795006ca3930b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c8d58cff052c035ad91b98bfb5a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be178199bf40497b659a3a145034530b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd73ccf6c73da5a4c8849a4020237f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf52aabd674eeea001c9ef518304f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609545a227787bc231fe361650d7b94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebafe9e86b7402f025129dbadbbc50c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b6c64f36bdcafeded5d3529ca16c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd82930677caa223b944636ee7a59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b26832d95545013be6532dee3600387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72d9c23b2572965725844675328d2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb06b31c5518689c516c4e9eaf4d693389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220455e03fb6bc77e01e1f02f5e779f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c727977a21537aeffd419944f0497391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb32f7720251a545947f3d5314373392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d625c2254833950e9ce3cd87bbaff56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578c9b83467394b2ccae28037e1411d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd83be4c881af30ad59fd0632323897395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab6869bb9164ea0d9a9bac1e6867d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60a083ae99252840cc180d0092e593397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878dd475f7b1c875beaeb9adb6609a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fdcf3121e7f94d7f570c084da10b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c179238af0914656e49fe0a520ebb62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de023db1fb4f6fe9184859ff8b09fa6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eaa429f8e6f9058460d33ee6bd818402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257ef69d4fa217e0c7d2946d22dd32a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0a13c4e50f50b8e2c4f370a2ae1b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7444b831ea33657373f7d21e598e06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87a39b072d32b5d01d75cae138d5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48b4d27bb37ae42e08797c766be86a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8947f1be894e71ebb83b303a505a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15866f5045efd3f0d421f6bc34fa5537409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecefb5970568c7d72a90c9df3eea2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231d98341039a2628152485df95d19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d1b2f907bb7f79027881ac223c133412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575dbbb699188efb6477cc2e2e23d46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f58a4550293d8f09b76ba930e6809414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f271c261d653aa8958da1db1b2406415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d8cb770cebadac199e5faf6f882e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57688b14949b36c32a5894f3f22a8bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d3079936da5e07a35c0c4424c8b41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6c89ad9fbc12243c2cd3e49ab88f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eae173a045afe6b7383927e8c46f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f76b43e33d0aeca7534059d90d739421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa5c46a1b32d4c530529b5f0e4dca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe28a1fc3480d77563f9d1a530b07b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae926ff1442317c5a2493db51b5d5e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97018e05152f1bdb067fdaf86da37b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d1c610a22033888adff57f72e0cd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62086418705e0ce425e34bb775b60f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e7e64a281fec0b66b6854f8dfbe7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2102337293c536317f830ffa04db0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcc4b68d30ec717e28380113990ab1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c91c17c1c2d89689c27c8ed84a8266431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a37c84cffa0d81af5215250efc555f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b7575d71762823e26549b190fe972433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b833a07b33cbe403c7bb6d36c04484434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b2e3f32723b8e02352cebace4aed3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeb5681a9589af010f5229a5816787436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c0c2aa28c250a2e8a154001053d70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97861da4166ab2193018ca3beabc2d66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e68ba0f544020db0741a2cc57d0e6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f82e72c4ce0317048f7f02f6d0a6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9a2f58af30cbe3cc62263c40adacf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59912d0333237879cfbbd182c3f3a19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec886a7b6fe24e206b12c8abc364acbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b839994be6e21281be64434f079ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaab14276eeb8d6bcd72dbccd5b8004445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f769930b6c01bb69872cce0bb6115446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd3b0f47f49850d2ca6639daf1e783447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c01cbd6aa0f93896be95cbf8f6e0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dffcc59453c7478a556f4538e8724449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b6a016db27bc4fd4078077d4c67e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebe797a31d97e52963c440ff791c1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83718b4a18aba0c70d71417e4f10c070452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7a56fc875e6f0da8e1ba1f605e8a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913abfe198d9957099105da1058c52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13888eb531a121b02447d01a434c102d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752e8229fc1a7288aba94b0ce8a8b7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b94271b775f181661eef3dd38e799457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036914806e4ea747580e35a279cad35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe9608526d6c0b18fd3580b8d32076459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c87d8bcea4e25fcfa3e99bc1dc4bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74d4f857bbf7b36148b75c4267adec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7b778d824afc36260e06b85a2bd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e235d1326fa0a5ec1ff8e190817cc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1f3bc84242f86617564c48e826d52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63959fc6aacfbc964766cfed90379465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df307f69601ecae1ca24d16939b74f5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0e54910a96e8237aa857024fea407467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb992b3223d405017891f1819281ab62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69b5aa24fec4fb8486ca2692fb828c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa270a286e7f6992e74758d3316d69c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747cdefafdbc03e8f4954b0b3870a9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddba8307881926f751b4d717d46717472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2587eb2a0ada1380f8cb0f8815ef93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f557ba0db8d9e8267dd21d029fbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964524829e8fed26647a45457e6bf53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4841db090f9f4e0cee9b4249f8eb6b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da52645ca422d98505e0203d2fceee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09085bdd2e5e1560354042ad0029ffbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf3aab09c025df68b7862a4b877347479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f48f4b512b2d23239b4ffc5d91a84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5e305f088ce9a0e096a8748f6e139481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790018a4a9bb68e289f8f732014a1e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb84752b201992d065da81b3b815a64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3047bed62e3d8b8dea0a9fd25136758484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006140cc6325c630f7793c96731394c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a438ef85e17209ae4aeacb1fe23fe94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf12dfd4e05face5f50bf26a1fb44d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40609319a575130dd8c03b3f5014d37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48124a63a11e6ff7f98693b2978c4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333ee2844e9872a1dbb75e8d2b0858d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4bd8888ed201f4ef69b1f4ea9ec50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421388972dab55bb0614cf9158bcf682492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3145ee21e8160115248cb1cc33c31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb712e422da40b2c1527419501f0ba1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611053cc8fa7ef3cfe40d56adf61e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c84942be1bdde122d36054f84c347496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b5b0b8c6606fa46580e3246b329a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f4b04503c21d17568cc07cb6277b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68532aa8c4809ef838ae5c9fae4da41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2dc8a3dc4b025a0f3b3dda3dcb7aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f4d2bbd256deed5c4e4abeec8c721501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af9181a249dfedafbb413f9f6abc1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f6ad7e8b311448a4d9a1f14ed5eab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c791c2bc4ac0110603c5a700914e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf05e4eac6c5ee65d2c738036d2aa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b5065c03a2196faff1d93322d599c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688b86890d664f1e080ed0eb0db40a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9d891d9ecc0ca8296ecba6fc99811508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd9cb61f70bdf865cb66e30aa321b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cac3e9d3ca52587e0f8725315b2238510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb60ece0489cf4055e719a64afba9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839ac3b1ddd733aae6a990c2973fc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f0b18982ff43d43450b5471b6e9ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e55668544def345f3e4aa1fa7a14f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54a2d4006058b4a1b674c3ae3153f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dd1bb0ef6a43877c9043360439b0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3fa9f36db66803d9c763e0c760e8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cdbbf7c4117ab9ca414e45c42517b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9adc96f8cffa5451288b62a0113846519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca276d366179129b994dc2dbe04edcf3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adba66aa2516461832af4cd3bee955521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b134baa1b139195415653ff64831cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcdaa4251b6f64c8445e825d9fc07e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5007af5fe6f593aec85359757203d49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e88ba2d3033db7a745e61a2bc92b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16496f55b27bc0abdbe0099e6f540c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469513b934e9eef3cf8bceddf8e3715527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f5952fece770a69006699f595b28d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f23777dca93a1cf9429b9e5ff3f877529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b8d9e6a0628011e48bef9cbc04b00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e579bf22d5afc42b3139c9088ed1712531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5083869247dea5ef29b921e9d0a4ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0e9693586eb359830d84ff9d981f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e77c81c0354178f12e541eb0d97365534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a71941388ded0ce7bac7bdc3d09336535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930ccfef690e8d1f0aebb7ad9880adb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a39694ac48186e780d4432fefe14e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587e526256f5d664376f17c47d47a26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e6a817a145b11831aef63da5402a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311925d3b36d595d0636cb00bf5ad3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20f94773937f0e09b44116f98131e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb041f454e097694ba3ee961fe699b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e24e940db7d751dea0caab24151038543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc6bedea79e8bed766747d1a24bef1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc213ea7f8e8b9a75cf3e52d5a9a5f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe03f41ab02c96679f8d10399db789546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0165910572e411291268e59622097547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ce81506426f90d68aa7e7853b98d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea521056f5cc94aade60c12b469edf76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a6cb04226c56625eb82ed79cebac9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b18d23919ab26a5e0a0d4345fcd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798e6428bf1b92d97169899ca8f2a03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae71fb50f5dd9d0e7d29e87ab06fb61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756869301b0ce10f25d392e2cdaa7786554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2aaf969399522d5821cb69812826e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c79ade70c976520aa7bc2d5a67927556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b28fba44bb4ebcb0706a8264408c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee28608d3deb690733b5173ae9eea5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012e13d9f7d453527c2958c8cf4f0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98942e5416a8904b78ca40165c8f427560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1256ba4d895805c3dd0a34500339c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae85d061da92348eb0da80256f21b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa170d632b54c4d2b0c3c229a825415563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7b12599bf1cc25b6640e32593366564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76577bcdb4532fd30ce0b6f3ecde62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea93a3ab67010c3d04af261c4ae6267566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58463f190ddd2d061b67af43b94ecf95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf3cdb05a2b95e236c37ab702ebae4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65f9c86e1b2f1b04ce250fe1c230ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2629cb412ebb5282c748c9514420d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a9e4903fa6e9810b17a2d13c4255571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63b052a9043abbe1eca2e0c65d8672572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a387742acc33bb3ee0df4c2c3ba0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c17c98a71adb0137b35e296caa256a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a87a101dbc80a39398341c7f4e6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0f09f43cb7825e0deaa176aae2e51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff551ca5d950fd8b5426a9c549dc26f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fddb50ce8ca635838bada0ea86f10b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371b25520808d83d3fc5a76c2f1fcf6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f591e58c7008103ab5d1262ee090e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff779f04c7d12b11f304e4d7f878fd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624bab66a91de6e8a11c71bbd541bf6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75372901bfa447733c88ef140fc4540583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f98a9220210fadb71bc359fe5fc54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc3268015efdc8e8edf5feaed4c1f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620cd562208d88a9648d8719a0101e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf8be6e63d6f6ae30c5a646c9e53c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2fb89625f482b248ec2a8734b1167588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97405f5f0526b8b8b9301886210fa6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e6b6defcd181f4a12b6fd95b493c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45710e447229e1d5b765ff037e051006591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b199fe3364905471fc175f09dae9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b5db29d79b4bc64f426a8084c0097593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe6a4ef7bf418cf832d1506c5008b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf37851517b6e13469538b58c7231c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fe2e9805e5b074d4b0b8249796bc2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d69a0f91c1de050f381b38164f81d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2b0e050fb0516854eaf69d29b3cba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b35e949aca6dca2d8f647de87e997599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b1e60dc48a291a79bdb5cffe28c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dd969e8744f37756ae08ba68cb41b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b80e590fb64d0a45d1aa77b5fad34f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ae696286b056a39a9ac1e4f48ab74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43408a6c616a4d48973fcfa21417f5bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f165c07625ce2983c355a558370d778605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85632dedc8e064e49c8031783fc7d02b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ded1bfcdfa7acaf47398ee34ae4e10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbccb5b84e9cc0ca68eeccc0d8bb14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e411c0d337ead2928583d87a243d56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd6f8c51b57023c76e8dc455bfc234610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de342b6ff616433e7d6f1fee11b8575a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998468059f53abd2f3000dfe0905d07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb813663b13a3f49a7fe22ec707b99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926f903c0add6b96a54ba1213e94e7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dfcbab0838726b30a0102f99834d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1095e04eed10e4aaa302d38801bc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf0eaf2d57e70bed5f541737496138617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f345cc032c2641902bcad6530247618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d27dfebbe4605481861bbbb00bae16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbbb14fd39ee278d3f3266fb97228d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17dc959f197c051bd9db0e566d6897621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb241829ae92f2733e653544c39e7fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89372e979cdabfc0f41993c958e3d7fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5ffe77fd424e827822f89bf7a82c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d084e8623999858b10b11c2df1d6b69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2ad841caca4882fe65afeafcd6fca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200f59630ff4ba52fb409c58603f351627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede61ad6f5aa0767e5bb78d311916e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5a068302609f4a43eb42d1668a501629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd731d2489b665032bc3cee246c8e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8f36e464bfb5ae0dc3c9bf5bab284631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d8b92c2887a6217dfaed00183ba3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59abd483b5f904f1277c7d34bd4959633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e36f197b0a3e1ee057bd8b6d4ac293634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d31e876f176dabc965464e4093a74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f12753c138eb3d9082090ab95895636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8f0a4809dd772a939ed1e33bac89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c1761ae23bda69d0678c0af7b601638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a4c10af373df743fc61172bc5a3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10390ed4095b37ec733616954f1fdaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e5b9754bca6782a8ad111b2bb1d0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e887b78df8d51c08d29c293a800fb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a7b2a1661345b87b41d62840c9b64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f10df44f0ac2d30f5d4a86aafe5e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca876554e8f7cffd04e7fce01196c9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb14dc6baaf523bf2e01718565e2e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5620b4f94c210e04225ed30acd11b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06795cb0415950eac29fa68cb849a715648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e20b073084ef8c45fd7304e238d3fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977b8b003a779cf5c7105dbc600bd4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe149516dfeced1aff54889f192d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62a3fc6d988c4e2134edd8f6d8f67c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59779e4ea00199166875f5996e4b2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb7ed0e33fdf2e0cf359f4e30d755654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898376ee0d36148376bf3bad80b7faa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67acd10bf63b97b923991a673f2c3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a1dadc0c608f03a234c5527c7b25f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd0d1c243df93c5a2e81bdb7d8e16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdddfec5d9426fb7c807a477534b9c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16481f45938c8ffe2b46aeccd175668660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76115a82fdd7f654f899fe318865ed58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac418da68526063e37574a74898083662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e80fa8c70de8181f8ab32cc9567d49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246abc8b390a4b11b961c0eb33f7e6b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638d74e90212d05cec8a76522ddf503665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b865e158b01189a2ad6251fbf0b49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f2cbd1815af43530db676e08115fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3919b897394b290b6a2a3b5bfb5f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6276cacc5e4bb12528e1eb03264896669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc179bd4525c27e4e21ea6ce57835d00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3386d480b1b706901b0565c58d804671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd4f8da24537891e05e809b5d3d87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005c19246c7f2758a6c0986a23bd21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5868267b2a6281955f778e3ab0d60c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde62c7f51366172c3d6a78d286cfb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46b8e308668ca36150331b90d00a6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00966d1872700cc198ea88619a0a4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31664bfbc66d3feef32636b0096503678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39603cfffdfe9f3157d04e1a457bcd34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ca4ef71e3a98b26ac8d555faeac0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91143276db057b90f2c75f22eab853681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d4774fac5a86c45addee20a73dbcb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15317a0ab11384915062870a9873b43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fb900ee254f4681b0ba03206a24a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935bb4bca58d1e718446530f2522cd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80ff5f44e51c8df65cc1b83619ad05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdd7ccbedee03b0c2472680eada9ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bbccbcc0677085b2a31977dfb6e5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bae2cae44fed0653d61477cb6a3c53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b4356f3a875396e238011227258bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea31579292a8080dfe9e9968b32129691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a88a388db505499b06b747c142c83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0c7eab59760b58abbfc5028f536e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93fcc63cdac62bee1cc3f3d357acf1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895260058ce267906dc9ff2f0a81255695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43135ecf1568c7eaf7c97130bfd85f94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6b34dedc35f65751c75667d968073697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83036f5f0a3600e4ae82fcafa60247c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f357ed385d179add58cd9214c7dd9a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862ddf7cb012ecd9abcdbba5e2f17c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b296b75a8b8c48b335c8e56bdf89c39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf510eec74d3079ab2a39a97ed182a5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20551ed8b8b1a8fda3c67b08d5809be1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ff638005f90ce1ee233e1e56d521704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152692066545ac42fc3dcdc6053f595705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da89a7ac9e237999085a5620fcd8db3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c8a47582a584aa48cf446e8ff184707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad0e06d2ef2489b82310aa6e8414d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb07834b86e32492e0bb4e5522b78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a07d2480e49f49537806c9424fe837710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855dfb2fb33be3cd59ceff57e6074b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b42ad583097a0e42ea4c160ba2fbb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9ac64b08b14f63323e24f03483d56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06123b57ee77bc3becf48c919a6eee69714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df1a05c19e847a6f8853d43778baa0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec26f8847facd7195f645d6c8f481716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94026bbceb8ffb421286b9db7f10de4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130234f2a241322517441de0e96dc26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a39d6b31acfcee56308509f1d246d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b93bb163900f0100c866777bd431fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95e3a41801de988493c1440b9c5471721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681be5cad3374254cbf609b792e9c6a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee5d3d1c48f22d8275d9229e29a138723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0cea57e977379991a1c9d741ab8f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286adad07ee2c0a43824af24e6e5f80d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b88084675877a72c863a149dc52ce6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aaea1dd9c096f68f435da4271213e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da9c78e787859466b48d2a3b77e76d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68b7acbb90fba0874627ce82d37ca3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a9b379f20f30e53afd1e73cad7d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e33a1e1f50c41f6c0844abb327c9ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25905f69ac6f1c4781cf63fc9f6a3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d8e329d2e7495095635bc3a9096e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313ddaf6b072548ea86df442c738bf2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f065ddfae0879d695c9003077822f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b7251d7cb62f851b0d6bcc72bc996736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf7f7fb2e6b516000ed6f7839fa1c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056042a215961abf557e1d74c0d992e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb1288a121cb2b409b3a80dcc6a873739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2286e517fd4f4d3cb57fd351fcfc87a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e1ae3b72dc25b45531c232494e5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425f87392b0852c8021085feed57208742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df757816b5fad1054601d4f2f6cc5a0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc2a03376c78ed7042b736781fde2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483818d18a423a5180507940c932ec1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b92dfcf4abdce864de7d99becd272746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736396e6b100c292c15aeccf1572f2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08844c540d36ebf4dfbf0342a0866e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c84af7fe7eee3d605186d1343b17f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45af9ecef605d66c37a7d34aefa4ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ca289fd31fe938749209697701fe9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1859ee1cc62415787c9aee6dd51e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c42a646af5a205a2994de0c88648df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf597e442f7f426ec1a335e60500ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497bca65ac8e7f0067bc14d2f7c7952755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b84d39f0659400317b3f1b93b121d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eeda196d88b43b418050876f74235757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd9fe7834795028343cdaa332c1762758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5d077a32191076c78175d9fe6e548759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb0f38ac236566901467683476427a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e5f49c5993f35915aaf79a9c18e43761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eabab46ad46723724a5bdae907a0b3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009b5478e6d3c257548ff2a92998ae6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69895ce0cefc22742313340fa46bab5d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a56c9958e6dbd35f1a6d29c9d4eee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32574f6b75872c9a60bf490665a45b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f6ad657ee7a76871e2e42b2bdceb6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b571bd82c1e3a2721fe6fc5e41abf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd06c0da80177bae6b44946f64b6b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e8a68e53dd6563eb733cd7a30193f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490c1ab6d389ab245f24e046667728d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab415babc3b9a5315b248c144ae996772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd328efc455db0759c31b3f714f54074773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75b6fb2d01eadd5f924c56d26030f3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412640ec287042563f17e5299110c64775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc4c4dcad93f32df79660ffe86618f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0f78d34065d3f0cb0d3f1d790172e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b801e36f15c83df2f8cfaf92b7a3e68778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540d936e856f1771794e865ebdb0d7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96467f4b3a5f498c64e003dc514aab780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67324aef777372a0a0944775c0e34729781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa913ec48a4d5a17437180249358e27b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae704afcc8ac218a078b20acebf4ff75783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd77d83ee49eeb61a353f5e3bac1bfe784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a2e773dc7b415736f045a3c58a466785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199cf535259f1d0b9cbd71413e5478786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e677bf091726da232347a9fc8be3d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d031249cb926cd8fc925d3ae225ed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa029027b51b04900cb82b6a4a2a3388789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c113823417043baf0c83f1160f3c8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34b639f381378e532e322a4aee85f6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf02ee98b04dcce8255e70df188782792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30b57892ee22e93c8a0d18a76c694f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb0f2cf9746d66ba13ccd1a9b6a92e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa01ccb21637e46f5b269c6206a4f9d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6029e3f35e490647d04ff5f17bedea8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851816d6f5825817265c04ad8936dba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60836cd8a7e044ba8c20fd212a3901798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ccce9a5f74814fb3a96e40732b33d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c13218ecb4b295720f92f0d245b681800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442a6e18b9450f173808c1d6d1dcf93801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84f89f6e8cdc5c9ac96a93011fec1b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a811aa4f609f0a6268a9f35059b10803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226175ce3f4a81ad748e2e38bc1f967804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6def6c7775a7c4d6310d17727bed5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a2886b9b80fcc83f8455a6e20021806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cd46edc013e983e380a187ae3746e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5ff1d8d4eaf81bff74727aad58ff8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a522a5ac69e0a6c50bed3acaf366d27809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c0720aeda5f26502ba6d668e44e4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2fe0fe23901393d4c87bcd9bc1282811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad507a0fa1d896230549fe63a81aaf0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be35d029d1a9f2a4ddabf257257ff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112297bc6bf34dd45d4713fa30d64b3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bcc07878adc27f13153b4c4484785815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fa19dd690b1d10fe3e7c799861161816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297904738c00a5ca8f33627e6c48704817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46cbf199026a2ae1584de75b9a50d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256e9d83be77df358fa1f4b72f58876819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118338dbedfaaba847d2c475ffac6dc3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f4ddc01e89523396bc2f50877858821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d626960b5fc1ceb274d2cee27821521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe413f45020dd4c372dfd48272891a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfb0c9be21bf3d9494b7d73668b5d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbff813d0dbddb3eec905d5abd0e244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a5ebceb54cf18487e5b26b0bd8f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71303706fb092f4c7f622163eed8506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb0ec04bb3c14c667a39bdb5a530587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c721ed9aa790cca0255e60bf17bda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2fe7af40cceb6303fb6e9a082b6c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e875a43ac176807b82000b1dd62a89110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53075ac292f868f0f7643f4a0c841c1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6014096a641a4f1d4c05f55b635305d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8b17260818f8e5cf92661eba9220813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b766485899192a15451e3dec6c2a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b53bbb758007a5ec3527d8deb113a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510635a957265a9208ebd74796ae345916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa160f41a9865f34f295234b9ca3abd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da97dcb3ea4e4c3c836ba4944c763618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc272869d2fe092830332486efb96a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ce64e1da4dd3071c83c122ca4e07c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5c1475c1527034d04f990b67d333e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ef708592ea9264e612b7b845c448722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bba1f2e6b027cce55265565e212f8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980370623d5916b7d2dec9cbd23a500724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1885dda591c34f59966316f55aa72125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248991ce5c76587519419aee1448fcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2028d80c96f2950a882ae36e0c64b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e4ae8ac1095c52873e9012cc630a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdf0958dec1150c7ad660323e2c67029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcfd2a7be2ac35a0ecc672275ba03530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614fa82a1426a7ed16496f02af3a79e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461e141efaa2f57444f3628d993bc4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54f8dac86f60172a29746c58d92e0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de29f695b1cf3c7282115389d0b83a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eae6027e1845d8605bb5cc30f55af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33423e67193e661844aee78f715cb18036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f570f6883be2cf413962a54e4751cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1851ab9b584afc7fd90cca99eaa952f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9993f458a94f36ecf7c1ada33d5cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e757bf360674ab0d247de8e02c0cea740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bfd2722b44f34b52cf517707d21b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1388a719f8d07b317ca65935f35c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd456e987de580b8ceca4aac64b98543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd937ce8b4a5a5e45be1de12b2f15c3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244d763e46a2853d951ccb60534ef0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a235410c6a4678787ff60ae731e498b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25140234ba9da27d71bea1b12db92a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964e4da5e6f01845fbe65d337326d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006da1c371fe0428242d2d629333ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516980560586c79293a167dc140a1f5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba538410297f1f8d0c8cd9cd7844c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684b912403c8a7ad963ccbe6dc50e3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f8b57b45103363c38cacd84e5bf2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97343bd4ec797c2b4d076ba940a2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe184b3c32684406a00cb8628850155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7372670c9b5156b5817f07289528556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c284eab1d103ad677cee6c31b226257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22339ae8094b2b7c088ce7972d36daae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b523d189368c3900623e3315637be859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f40f77d33694fa01907d007dfaf1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b53bbc0eac0cfabfe9e3fb639324a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95245d647d574dbb20e1217e5884bf8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e98317f28bea92e69fd59ef43afab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a959e47cb373fccc0cc4a211a15d4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72eb78c46f78e6bf149f2900f52e3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ab7cef4633a6359ec2fb8b438df9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86b6b25ca8de4206bc4cfda7f200f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314630a5c24e137e25d5ac7c63040a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e0bc3bd8d230c9fcbe65c76d70ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b55b84968ce9527462a1ca759ae7b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce914689cad3040ba57c652707eeb33571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945db6c8938b14bee51bddb0c02dae472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cbcc8fde18fc8a7924a7ffb54676373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8eb5a6b912c2d90a8b2910b1e49c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce524cd2fa64d0c70923c9cbc6ea275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee8c69f9c9ccb6b486b862c5f86bb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c76884273efdaf93433a0953777cdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cbfb968979adb3d4dc5aa129eeb3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8489abae4fef6fd3e58e910a4dbf95479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aebbc35e6be36bb2e8c186a383e7f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadcf2202c900d324a25599b69c651281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7de329cefa450fdc00c0b77f4cdcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4aafaece7ef955645286f173b194283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c985acdbeca136ce31c73d2879d98fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00ac8689cca3f12d776400973bf86785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d88e553983684e7534e183b628368e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8654bee0f56a7a49199a875ef3719a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d656988a36735586bcceb0b1a5bd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb87880e96b6a3376336dbd92cbe6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfff101dc0117ddeeedbca405d904690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50093dc4b1900385c51123db94a56d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bf7c197547bf93679f842eb24163892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3d2bec74b7d8e21c52adf14b49ae193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84684ae5d995dd47e9cb2986ff2ffac794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3f50d20e36513fb53031bf2aacb6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d2386c1625f00dedd43dcaac8e27196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893c51c2bb3abdeaec8582ff223c62f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e417cd7bd48dcf73c3c6377b21279c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed05dff257ac494ffaa07c3dd9d0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc502f7bf093d19bfeb984833cd898100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec6938c404dca8582b49598f8dbb30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79af0b62a73c70ed68b4c9f0193b009102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea597885ff46e8e9a7dee1ed8e589d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866b906efb0859c11d0e5495d2f9252104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce88da4d471e51ddc46e3718aee2168105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058e7e1aab6ca041c9c2574b8573d56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1591033aac97ce36e0f66de6dcb06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37629f1ee821d9d0d94e87b7209920ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95255eceae2d93e3a1761f22da26796109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a34c2f953e7fdd1254410edd62c9f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088978f17d0ed2a5cb5e150af825d776111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd3d38309ceb0c73d09eeb53c09440112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b3a103b4428919813d67a71f479e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76e0fbe956e51fa479998f6bdfac57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b066ff168e4948d3b13f639b5df460115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0712ab92fb2e6f7408cff946536be00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d105e757d94377d85ea3c39aa57296117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b62ab2ca847f43645cfbad1bdbe89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71917cbb4ffae231c76b71ff8e7df6e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22819d09ab5826c4838c4b61092e729120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec60753e5ee37fa2b612250d60b3e53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25801a417398a7ceb9d6fd9e1d3b8e36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261868936469fbb854ddf913c9bc4e5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96381dfa21411767f209f864298887ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f7ca0041fbafadcc1a8eb39105a49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00047146cde7ef93f5fd1c2f1e8cfde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e99044afa81301aba54a6644611b50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda082ccf1530d6160437611d326cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90570df4edd5985fd014e439397a2039129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e7bf4303badcce4ac053d7dd90df9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaffe1a726a1189fdd6f76c01cee452131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb5aa2825d1991ecaebf28def8b2a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af8b29333f8db27259aa6f49ba1de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f70987d73eac3d1c1b9d0c7119344a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e59aa33dce287d364fc0c0c4335e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34b6e38c5ec25e8b3785f37e30a0fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f4960b00c450ff7facc8dabe7eedd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9762dace358cf58ac1d264e7ad1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7df0c0dd7cac3462b19a67c059d2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fe21a2434d693d690ba3b37a9053f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b8c6ababd714e60b880a572d2fc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe318201d45ced899d2ee614712c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8be8ac42fa335ff79163101a1156de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de3739259124026f65aa69527d3f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aef625a26a655a1c554c092923de3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a00810a6ea53e347d31be6f9f4239146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c500477d87d17582d26ecf56a167db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a4709bb042b2c11f0db0c43ae41b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1156f9a0e4b49c9abfa399cda3c5f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca58fcd8fb63e3726a4b1658f8a94c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301a4549486f3ea3c1c32aadb9bef5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03251e6d0e3980d41b98d4afb1e85859152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ccec962f964f9c698d788d236c1a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dccd2cc33fe1eeb21353581f48fde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5770e292a6b9a01529df4d45ca51eca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547f70fc6fb6530372488495d1d1efb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df132bba74cf588883bf46df5bf5875157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47b7b7b5fed67b62d482b9d7a1a59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2db668a6a20e1dcd93cfdb94f5e7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcc87831c01d70220f3af4736d4db0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040b6345133fa329fa9e5a66e21bd56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39f2cf952dc835b874d1254118c78b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a904beabb6fe16de0304615d7421746163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259c2b5610e9df9de4e1dc72d77eef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ed230f1e8f85f42535817dfaece99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa9e3e1d0e76477964b28e676f0d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e0a774d43798fded0d3f63d61894167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f0823938b10541e383099e63f86f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c900bca53bd5e62f0c52a5ece9236169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837158a7dfedc1e4f673b9903127a6ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923d7f22b050c1b9cc2018fbdc51040171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa46b52f7aa0719beb3f2b0d620bcf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e85476b49d0cf5d3f3e866a305033173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897db6c97091eb5e7b91a63a5b895ef1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f0b2ba611710a0f3c30f749aec21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23d5479cc5846e7dc57cbf69744a03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9d825c025e63cff05f999f9d6422177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326cea2a9dde129da3936378ae05d2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706373955ab2a0777282fb8609a41e81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f10a53baa43c96705e2b519fd80f25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70e67bb6a0f22fc45391edde49c757181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6a9eac47c48d529d075cc48c7ffee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f08cc139ac5d11dea3e0951fa8c980183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cad20bcdc99960cb03153f94ff4383184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f212631a0ef33f702ca00a7d75c1b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d218c406d4fc8475b663af335243cc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b164852d1540eb83db3149986f8cdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357c2300469b509ace7095571cafd71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ddc8ad1933a5fba113eacf5377e96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd090b93ed7580871d8463d96fcb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62265b4fae02f6c455e394d06b0fce1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd749c293b2b3ffac062491c566d95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa767a6ebc28a8080f2a8b87d4902193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c142fa80cfeb7d2ed6475f11c0eedc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cdd95505cdbffc76d08010c549ff3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6cd1706efac8b960fbfa66d4301a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d678d78551dbd48bb2501982670f4d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a38b277c1934cbe2d9e001ced99a9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a132a6a22075cc86342482f4e4cfbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886a098e127540732c4e6dc0154ea35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c864ce584dcd3e512d44e412030a3af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7caa2e151bedee6e821a8a5afd0137202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0e90f40afad4a48d812e3a3f3533f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ba367ec41976b6f1b2aae666654c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d872b0b74f3f5d15dfbbf7ebbc0dc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00dfade7f3d6291e0a1ac4afe478c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd99ed0a54099322b2e454d2c0e6ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a5dfb2fcf1a650a69790732a1fbc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935e451065339a3a86749af9d823743209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2194541fb3dad7939c68933ddd0581210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c1bb69cf071a62205be2301546a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff125590716c5d00a7da74f3ec7329b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb30ba82f49f37065d7643fd52811a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce908de93d185cc371ebb7b77a1a96af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288ac8e05865aaf7ff0c3183255cbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000c72af20a3aa34a6302097d6f99a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569639d49262351b6bc1da1e581942f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffce84aee94ee4da1fe54c28bae3cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097e1e09a399967a745fff192871ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532058e3e5514ba8dc773986a11226f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4c02ba25bd310b9c6c8c2b515c16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a9f863286050cce00d547eef3a8d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199e8bc1fbe04753cba3f75f5d7dcc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb07ba820fc83e49e95d80e0db1f17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0a3b5224f8f231214d35ebd6672e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965d9f5ffee25f82dd2c10101981b77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2641adf927730bf3ecf083eaa9af5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b8298ae19480190a3c1c4db6f7390228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0ba58242e10b3e7b9b84275f0ee39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45177f4e6d27963369d4f9233b9346230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ff37e67fd34e7162f38ad86f1ddf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27080708e6d43f9c8e41c56327698ffd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9668e25313ad23214723a3ade491233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f761335fc4d1e70615711a1ed0d58f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a4587b5cfadfdbca840831f4aa36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2156feb0ebbcc9b44fc923a30b9c1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a7bffab8991dc0130e2b6439dacc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3344cf89d95acb59fdd42f89c461ceb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc966db4b69e22bc4bf65688cff6d0f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbad5f27c10178771b34b05f6cfaf95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29eeee02f9bcbe1f3cb412aea96a62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5760e3ce2625dc3d5e9ec55512d0494242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64640f17ce119b06d4054e2933678a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed45e8816795a5a11d2dd68505f72e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832106f292ad3daba26a6b0bc753e3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bc4b3c416103ca752ca143847b025246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b68562ca15f4628fe5ea5fa9f170247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b789010d4f2b6c5e659de32ab4cd6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6e05d49ff63d7cd41553e9a12f2fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeebafb2f6f3d5d52628daa3795d65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920656ae37e975265599b8338f5327b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5163bf8808d966c413add7355845782252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5392d757bb2f83bf6e26498008caf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041f1b5bc40442e4cfb5c6cb001e228254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355abf1e8c2228a25298e6d99235a11b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd8f2256c0c41819555ccac4043473256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a012335f59e24cdc83ec21e5b939b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39618391f0ba82cf9c625638a61e587a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908f50b18cb113ec4a86a04fa9b4bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c02c8a2a468b7b3521bf57116ad3db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6593a6b4fd6928514db0a978fb302261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262406bb34e3162b31ff802a3ba7c8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272a3a3dfc5737ca63dea7cbd51bc30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed34f31f44f0b8aef86201808bcad2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea476d923506b7bca13e77ba02a96a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5604349ad5691bc081fe3acf7326a09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37187a3d63a6caa5372345c4ea903377267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30052c53ecf0bab909a08db8d9cef9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a455da98d5e928d3b958f209db6f29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e02222f1e126f0664636f49500620270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e8d918d7e152adc2b64eda638255a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6fe8e6a24b7287122dc1d765ed74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f587d5613139ccc164abc742789d0d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f8586acd0660bec252681d6c456c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fa78330c2174c7313364d9274d53e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd1fc1fe72d68d8b6b947e1bf400d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371efc460bc64ff1d1ddaa3bf19826a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576c9e1e3e1d003c175fa89581cd6cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ac01c8cb62bcf9968690a210bddd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7698ed8df48c71ba44918efd73ca5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63f42ab806e61a736a78763ef6648f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6879efc78dfdc174d04428499f8e4a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665886d23703e1aa4f51c837663a1caf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1db488e53fe3ddef177d74a9b46b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71cb9db8d62fe02769daef65b9581d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e9fb55c492087983449ce64d9916f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ade5ebe67091f84b0e1fe4f89963287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0472fb9c6897228e053bb57ff5b2dc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11aa65866512786e06f279b863d20d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56272e38b76e1ee9dac820786096e60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d410fb3556696322a325c47a39acd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c7045147caa6f73d3bb040f93a188292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b44220ccb89d305a3490e0939a456c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393d9e4a6814eed52b0d4d9db89780b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf33d8dbced4617675bf8b5469e1857295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6967777b96f940efd55d05433ef4692296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef2c7953dd66911c47ef21f51ba2cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8eaafe5bfbd27decf5c1f89d65c3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c2182c9308349eb5185ec6e24c828299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e30be35245c4e03cf69336aa106ed0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f670ca1b01de3b74ee099c1276ff689301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83be8ba5ece39d624477978945500f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba10baa0883ff05b2f8898d96a4ecd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a1280fda5c0224800cb19e1609e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf514301285ae5090d11c9fb129eeae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90dbac1c590691130e26c8ead96363306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3f91e5160a1f41a1b02f47ad2a305307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684cdb485ae0400e84141d8967d4118308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3a73643de8d61aef8cd11a7c82bbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9158f920bc6ffc3c59b863c100337c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da094cf81661b7ddea6ec7051969f258311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827879b60342d6d7c6b5d9a07d3fe47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b85f2d096f0c039fc0e74979f7d8a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c1bc77a4a215968b390473987a635314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d66feaad8b1f1ca3fe3100daccb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc16450a4cb505ebe69e19af6f418a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc7a7127ea905b45d241803fad2e64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3cf8fd347c0c57763c9c61a04d9ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5da22ddcbb92045fd5bedb6be927b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb16f3a100a7b39fc3e54f589dc82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c396447bf1f38d5b980a7f748b91702321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a7015f282250f1dbed0b0f32ba68d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df52b4b4e89a6042927eecba688a6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff110dc881cd44878c039498ff9680324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eda6ff01fd49c8f8b1ff0715a3493f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5e18da171c6972e52da9fdc6e20ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d279de7f57fd5b85f8ff00139eb590327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46ad2d132f81b1b710ac15da9d6377328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5647dfc1e8054da53a20beea9c6328329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609837a16d7929d9f38a642d596019d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473bebf3776e8231a171380bf178e93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d75653cdcc09c0a3e04eb740cc951332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7fb1cd7f47592e4640596042a6a42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084161e473e4ef605de6ef4c31900f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3478aea9428d9d96c5011e5f5757dff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a99fbdd618da6fcaf99aa4df8e3ba5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a722765e92ce3f7d190b542d216a24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b280394a76710beb39f58b23010c30c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0d68f387be00ef2c165f9274fe4cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446beeedb109abb47b9d97852a6389f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d89deea3e56e00ecc2f8905f99c7e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888a525ce319c30bb514c4be17cd0b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af626cfee2cc8e35c714b65da02ecead343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d73afdb0856d1c8d552a110391dec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636202141eb9f2a0e8bf02385d5ffe2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd7dd71aff7201aa7fbe5721049539346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9570efeff6cbea4c935a9363a14f036347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aa0fd06248a3d81db51e7e600466e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0fe82fa83805312b9d342361ec4ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eed54001d7cb86d145abc537e21d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae57fb52710b6d41b2f0e378163f722351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b6ae214b25f3c6f0e8fdbdd191752352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1a73bec359c73212cf42b268fa9a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573868b7cc6bb968d6eaea453048bb6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a3b7a8ae525b34f4d831f3c555320355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9abd9fe12a51310e56e8dfac0f307356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ff788a5ddc9b927a9b4275f5829e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1714f6978a0c5fe6ee69e5db00d3bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f84278f7f2430fc55335cfa1721d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc96da8b788bfb76cc8540ec3c5b261360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f701179846ba50d7d109b0aafe160dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff21d83a9bd2753fd3ef962f4a6c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeb6f48ec71583bb15f8eac15cd060363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82821bc4412688ed9a430bc26d2f30d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a8a5bb6c1395b1a3e73a276a7d187365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd198a02f8be64f2943de85db09040366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94254d1bccc08a06e4f0cd6884d839d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20eeac1f9c6d2f73bb9637610463d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69973681dfb67c7ce7613ebf25d45e47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048be08eca25ee816ca54c3b804be4af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae7644628515dd948581d19dad078f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d04175fa7c191bbc01aa25aa3a514372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910fd4b50ee50df04382705c88fe058373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d6387185e9cd2bca4f774179753fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28819a474d0e6204771e378b274cb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77138f41bb1abb58f4ba5c7b206377dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777209bc268d916ef9b39bfad157fa9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9db55ae1de31ccf570dc2f0be2906378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a66838bfe6f3289dea2fc2c5c7018379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd9befe09b096b4ddd0f74c583f9e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f8f9007451c17fe2ec742d15c5bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f95412e060d9d323947bc69f82b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76cadc63d5a070230c9c545a373a11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c323df0d37a5354ec54edf02f3d49a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b7c7707cf8d910f26f446dd01382385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa281822a6f4ffcb5d59cbeaebbfef8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943b609a2515ac9f5cd27ea56a7719e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be873b39f8e2cf3f2b1932a5267d3c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c58be1771d8d4d1d7bf1b35ef8b09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ca06c8d1d701dda52c62ce5fd0b1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb513f3a907faf04479b98317d1165f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a5fd7b1f03a078571ebc7f3bbe44e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafe60fb6910b217715ae1eddae4a94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd31d667e60b16b9b7d4de3acad2c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f173adc136b954733a1d5e436a2e4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44183af6d610a8d9ced5c955f714be57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e0a12d566f2c4566f0e81bee05ad2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98a9ac26d4636753e47ac232f907e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575749c5a6e88df660a3489f42a7ce4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10c39043069bca1e4fe0c106c0f86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419f993a0d433f5ea43cae0fe1a7d09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42656af384e843d32c1531e9e2511b68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e223635fd9e37fade4c732e57812a59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33b6f3ad667f550fac644e5950058404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436257647d0e3a989c012476c643c39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae47aeb28741dff16c610fbf998387c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059714477fe62ad3a10dfc96f41b9c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80665f72eea92d1203232bd9603677c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74858b405fca7f3dde3d35d96b60eac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad084fe7552c8804fa6a57fc46aaf7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a98adaee2c03d5a43d7297bdcba291411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4608bc531d958f12e0064018c6e7ac8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ee212fb86a0cbd3716c17a27cbb7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07e18bc1a8012dd14f1959612a8f2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c30d9804ffd63d937d74554441d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fea98d2f918729987bd67e97b73c57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca90d80e103f5d3faad25b34f2642ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6913ffa7f64ff83e12f2f04ce0869418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a318f0a95f17333d7e656cb6420ace419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43cb467a4815bb9515ecf19cc15906420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e4071555132df9e034b84643d3081421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3e9060c5fd45a0ad2f5df5f03b3d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906df42ed3edaa055e3516250b35089423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60028197f0cb0975b0efea775629a95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313966b6d4e0328a20171e4aae1d0296425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b2e715eb2dcbf7d96a9bfe57ad92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d425641583b5dcfe81af564fb1ddac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12dfb8ed4522631d7d830b51671325428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccea4646725d8e54a1cad168a607511429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc9b5e8669f154f23ada2fc3ea4c0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a502c9aa75bfb45f73dc257c5a8a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a677b0bb310cc54d5607534812782432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720ee2580db9e8fa2e057ec71dc9253433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f15c9c0055c88e6a6f5edfd14e624a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa1c88e5cb3c4e9bb88efc4695f81e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca476be505f6b1e6ee39c415a9a27213436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d2d8bed48142e78f9d66a3cfd4bed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122c261773d135ba7d9b67241945cbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2f61ede825350e5d8a009408c712c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2406d320f4969e16f618d3f317ae3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d132ce6e1241f293b19cfa051bbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b48529fa92d56bbdfb9a3f792c0f79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1b442ec4cb72e7850036ac8f9fb89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ab873383676fbd262e3c08d7dac66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92524342ae0d407d44f944b8a40852ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79aeff539dc6057df30eeef441c48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758ba5f8374240fbc54685fda507915447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c5239c2f38bb779078f41917a17f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6fb1191969af75baa2ee899605137449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284b253e34620e129c2419e1cc94353450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db27eb6a92c09d9c3b9ee0c2ce151451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb367f372c1e5e41910239165b038fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628ff05fc76b111050ffcddae0e392f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570145775627309cf6d3e4d0db0d390454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1200f979fa34f92f289635e4b2072a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c78f3ad809d25be4d421e18649491456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf2c36b0f28cb0263b0b15d0c1d59c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25642efaa2732b53a3e9052a787a686458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8c8ddba684479012a91cedc851c2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5f69105f48470ba316833f71b470460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28e1fc0eb3f8bf615ebcd148ae9dcd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db93f81747abc494a1b026ebb6f582b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5440f00b0b872fd2c76e51993b717463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b945a41cf45e8694c2b47f463949ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1ea5cd5691eacae78d3543e5f860465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb0d8182344de8211c5c95032764dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a59298a64907c1208c6dc189846ad2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cbb8c07bafee46a30a403e29d1137468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a698ccedd2729e007b2a0ff1a4114e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb94b3623658a4db367e129bce986d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f718ee0841cbeb9c16c6bea057ce1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b4f53d798b781a7f637110858fec7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8874f1065f022ae7c37af05dc91c4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa441e0173f04dd5b110d4a3e1bb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91984e6551448290e2f647bfafb4c159475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c438572ad2935e0e0fe43c10bebad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e79091131325493540c19023882988477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a4a9a7f01b68116c04af09618de47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c687eba8413460d16e39b740e900df4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f844e8f2f1578339a7f25ebf34f32d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f719310d58dcdcadedb37287d55ca6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd73430503981d067af5d8bc4dbf0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2070139cd1ad2e1b6ff42b2df0fe5f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f46aa1e719d034e868e5284cada3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530101905e75fc8f2167fb44c212199485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df80f42ff5ea94f1234dc17e2d80af8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388e6c96a99a2022ad874857a3ea852487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04f13f58d57b830365cf146d04187d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34694a2302a7563f2fb4aeb03b8818a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147561cc686a2a17f7ea268d3606c9a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882c5daac33c67167274aee8dfe6cb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f297636a7384fcad84a8b75d4e028492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3b43a63b00d2ae2df65aa26d69d7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7026004a17a17a8f369ae97c403f3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb6ecd8755d852c6dffedca3747375495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b725dec6467edef3d45e990c4a19a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb001bb96726eabc90dfb2dde19b61c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdfbd6e6e6072627a79b9476f5c47d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4833ba946a8105d4ef7b50f189a5337499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32ae45523a70137bd6e5fc6ad1fd15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df040aee175a5568e46bf64fd4755e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05be31534d4f47cf5ce885e1692745502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98dbb91f6567810b56321485f62c94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427940b13003284e1a38b0f622325225504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce9971517504fdb6513aabbf18f93e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42728023a9c7177007a3f4d7c792b12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30800669d1adeb70c1239672d1e3aa7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6381600b71b7dbbdd85746061e08d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9792d8de497c284d4f51092005fae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c0d5a4b43e1731720c59d0657bea0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366e47b4c4b6df7f02d63a0d44a7b89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a90bb146648d7bfcc2b3a497eb4d0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f45cf2887aedfb576b369e449a3ee7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d306dd6b582860f737505723ca35d0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c49a019ab7e64da86132a1dbc432515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab85e41868b773f212c86c5cde7276516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c4585841d3d78a958c427a196d118517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50994e33828aec29c411a8995cbfd8a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2ec529e9ffba2a1343436cf9f7182519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a99b3c16c5402fd30f65ef7f12c66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b42d927e760016884d058678e320d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b6c84fd14a0ab62064a7150d41986522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620aa016e8cc5ce69ae5a07f60ac860523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6221aa3a9cb5d2898b761b01690f1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cfe188f518755a4cdd0ebe48716c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157b51af0b906352d5607bc962dac5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757cbc1a12dcdb894c2c42e3e11d0fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e926e5e313a45b649d5217817e3b34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5082c6e733a1978955fb9f5a9433684529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad143a528df04a55445a5a29b7f4b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fcc861b9b89a6254e82b008a499c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f407dcbd92d600f1ff0f1b56ddb69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d2ae5e27183ace394f277d626974d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7aebdd21b528a5f696c63931d8481534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2e9cce5c41802d2d88c5a007796b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119399a6ea447a93732bc220b100987536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe943821acf29ed9abf3cac31aca45f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6327ae00cab9b35ccbcba0b80cd57ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755b546d10d209bdd5dcdccc080c301539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aabfb2a27bbfd36b427f9ac756bee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8954058f037cca0e0c8a2e90cec727c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3340382d2e07f14efab57cbf8e31f06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88291aea249b55813cd58136533db5b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed4d9876e86d734403ebc2ae2b7be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f65c729e0342017179cc985f450f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f7f65c62607ffdadb4e7efa4f3f0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e61771f5ba63e32da0dc16faee2fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1c6ae60098c84c1e655c0af42c193548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b529aeb9c79cc79fd51d1664264336549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f57f3a70f28a8a8ab087d0cb73c90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a09658c1b9671126b9be4120d880551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49633f2619818aa538fa7519cb1610b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9950043cb784a4b455df667912dfb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957731b41cffd300963c2ba68e08246554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479203bce2ee6721689e4c2ed7ea198555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0b597c233f18915a99a7cd19e3fb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d627907df9b3b6059bdbfb90ad1e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f74ea091fefaf942ce961646909be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe384c55c1682d953af2655cf5c9a88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5313d2c6b98f58bdbaa3b6143fb27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9081242cad2441d426d33a6b291ed0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71d5221d688fddea1d9283a27c82ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aa66d70c809ba3b940901616ab3c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636975cd75b9233ac0b08c9fa78f0a58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464438274c8ab05443fb346806eb6b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f0f59628552f90c0705971f4bd705566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fd93cf32f943a9d7f90d28e79025d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d29968b62b3ec505530d158ea97e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d2ef1023e9ac0bc9cde248109e3f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea2648e38c6dcd700562748d998b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e8c5e711b0f49591b1a5228d830f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885b2096402ac736ce9d7b7545806b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db16106fbd92ef43632be341f92c80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809e276250e10df162a93490e9d9434574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b12f4b32a9fde2b0425943fa1c51b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b558e0dfc3c60805928abb7ddc81e7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a05809e2336432d404bf8b8e58e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f7800cc5112c7481ff0e642ebc13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb721acf57a16b329ea6f64392d5aea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f92b343015a01c546cc077ba5f886f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e2e1fa7a7cd6f165c3808045bf8e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deef7dde714fd65f4e551181985d4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d3807647e76cdb253a64d299eae56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c357737db7312c7182f69eebdb6fcd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb718b40a99719da2bc9fe014f3ac8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4ed6c6776c64e73c138337a67a096586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888f855a920904b13e484a0b9314044587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45ea35d2373f6c8a28933c55bca6d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4348d4d88b77b610f3bb43c431f4e3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38aab1f1ca2b006020cbe520934cbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243a0edd0d979ef1827599b8afa0a2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dbc34fd3ff94a413f23c4aea0d9ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba34403cd8d561b24fdc30b6db528593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ae5dc63e97cfaf8b2e7ef4b188812594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35476a6a30b1dda46d5b36cd7cb09dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212935a6e784be39b5173224b1f5277596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e4c7bd2b0af5373bc0fcb0dd54619597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd0813be267669c30faf70f1812dda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c561e11d7cfc345164d252bed3461599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0003028acf42048df762395fffcc8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90a144331c117bc0baa4fc0f73a11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3791fcfc93f58e1378e1deab026ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff2af2bb9c9e3b5580e0a7e63d4a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940a69f099c312bfdfc9e4b04b65a26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703240700f86282a08d32d1c0cc9e2ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33310a27de184cb37127505b6ffc6417606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf49ddf898e1045b3f0cab326c55f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f4e2414a7f34b121a4d5fb49eb4db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b3fd370cfc7602e1e872e8486785a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596788d9750b5fa39e36d43e09fe2109610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a4dd51b2b38389aa2e1da48e8d90c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539811fe78ef6a73d98ddd8a3f1aa4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5d0396ea6fab768a25d9335b21fd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baebf4105342960fdaa18c6d973b23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61291a30e6fc03074fff04089a4b6088615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3201b6b129e8604df8d86d4b4c03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0e19ffc84341419f0398a2e0c27ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de5e25c438f15b99ed888eeaab54f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2dc88182291c3e503598b0dcbdd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b578555b37d6709e41a66e02f7240d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b012cd2237216dc1fc7425c27a0a59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d7b4e745713fa8e61a4bc689b0d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108f086a80d6407b353b6a9e496bc38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eee214b91830eaeba14f48fd9ff236624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2c62280e634c9379ab46f06a1fdd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343b183776530f9e58b0651347f8680626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3650be14e5541122f8d3fe1e23bff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce34f0749c66f2c707217e96acac914628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadd1d59e9b8ef525279127bc062836629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18265a97808749fe4e5b3b9d4259ddb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bd85a2e5bc805592dda3f783b06d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a248007069a6cc7e508f94eca3ac80f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecd8536bb1ed1dd39dead9b2303953633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b3f512ea1da5d23f6e926dc849058634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd2e7602d0ce5200c121b23725b322635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06663fb621f2459a60292cdb215e4ca1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac3ef1fbf582fcbbfdbc4459231617637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd8ea84dd1dec0fdfd76a9bb79c50c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d587161456084d0babc2e4045a18464639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb516a9e1b40a96dd087b4162c3c07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17352ab29a20e4ebea8fb2d2cd453dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388853109600876a157c15a563d67e74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e03f69c93082487f61a144d145a92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98955d2e757e0700a50b7300a38850644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad8cd16910a91b685161e59c19a3ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895afa96486ec086dd95bcc58292395b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdef923badd637de02e2e18a6b057b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffce7a788bbcfffa42d944aa4ad123648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b4cd39c94387df6f33b8bcab39914649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7dd9d3635a2caa75392db30615da9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95507e583cf2d8856dbee39b68aeca4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9794f94a3acee1a83b7409d6d8d54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dcb2cb3edca5f9ef25e2c6c830244653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf753813c3131850227607fb38831c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c026a8785590b1fcfac2e33fafc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d925af4a765138c5fb0dd537def7aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a1b57d268997e72d3324fdf544684657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3580b287326d9d82c4b1086e7ab609f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bbe407246936b4265d6106f6cc93b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738f826bfea4f6938ba53ce4f2bd158660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248f931d97c58aa7bfb75da02340229661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6c410eb54e3b5fc05754b37e1bd19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bbb084967a19fee7afc4538aed9d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8f4a69cded4eba37a700f1236ed80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51264de46e4fd6de6c8554a4e9eaae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa45b72851a7d7d4f1c6a4a637a9b9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47297d95368c2f77ed8119a9b32db3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f84eac0c0b2debe251c76c75fcae62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a850d3fc6ad591c9fbce7ef372963669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471bbb2492f9a798f57209b73b94f81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ea387d308ea47c1ce02373fdae1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93319defa093e0a085e0f2f31ae3e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1d66f355533eae9b1ff70551eb450673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebbb1dbaa63e82756be467ad411343674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f58f50194022dba2bde314e882b2a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f213a536f7730ca1b8788433db1dea0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65328683fde73bc528063f0e941c316677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ddcd2a8496ada68d1f585356392de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2840e522ceffab9de003773aa33df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e32b13825aee119aef52e7560aaccc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775746d0495c191faf51ab47e9b843dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75a23786dd285b2b4f260259dcab0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5db706f023881e9c912f1ea94df7ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a234477ef5321ab930f282f1a6dd181684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9166809b61f8017123b9a70ff5b67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1403fdce5e038d2b6111a1ad80c4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac930a8c345cd14f93cb372c854b87b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3782ded78ab82927d5a3e49f1e0e8c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed69eb5b370960cdb05bcd34ef397689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc5fde67df4b2be50f08c54aa0b61d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7e1882c4e0e48f7e10210d1e6cbc2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdcb9c7896df243e6f2c8fa78cdbbd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de26b895b9f7e9782a862bc8b49b66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364729622ab3cf6a158595cc9c52041694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d02c5282ac8bbdd083f261a5cc3c85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e246e508f75d3593dd6ad04996a94a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca787e71e1b08cacc8bca5641f8c82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b701e2c8329e2849700aacc329065698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b127ca6b9877f866e52b60aea4abb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876241e066b43dc950deea50fdb1b82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f9b46b0cea640b893112fcecddbc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b09fc56e91a4946784df4ca92fc64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d61f019e5783ac699d22e1108f233703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24dda540b0dcc7fe6a0e6031d81ecf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49427435f7704bd5e4dcb8f262378c2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7052412332faf4faf7ca980a49051706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6761c7788b5e5fcb3ca7ac5c7eb61c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343efda07f7fec6e6e9044ab4a0f1acb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b26e34a58d346214d31c010d56af65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3e70fcb2ab0ca2e9e7b400a4df82e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceda00011a8d70fdec5b667f267db4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0e68c70b9780baa3a595cb5ae6ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477cfef73cc8abf445d95e865b50f89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734ee856343d2b4181c81eb85e2040c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d4a7b36cadb8aaab0eb1f14d8eaa1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee68e3bb88c4619f17ef69ab37835716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fbdb875571a33b31261ff5209b32a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367781e5ecee78e154a57fe483e2055718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcfb6468e154843dac68706f013e5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef29bb2be39dcebf3ec80069f97230720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832653dddc6d347856f3a776291cdef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27592682f22b0e5262e43cdc5d3793722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5dd3936d9cc3bd2dc9f15f78d71d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe836618013ccf4a1c75ce7178a132f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42931e6f39110c1440e3b70eee5ba0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda53ee8e91b6c3e15cc747ad3736c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2cf9bfb904844f79a5898898dfa1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae15a11b98570980a89d78418751248728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c118258d2dd8399c63425c8d29978d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171f99ff56da40b0c18180bdcd42269730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c7f8547d81b7f6b37f502ec25f3cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdf356bf4da6b6cdc8b8c4da7bbef3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a77e51736d5b3f5cd450efe651aba3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966c6a89a57273d5dfef63da46886cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4cc67860bb98f02ac411b03acf17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123111f9e89872ae9c7ffe35d4a5389736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c80153336355631aa5e478a56ff04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5f53b34594c5d5d9cfcd7939154c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0dfa369cc28dcbb49e89438d6241e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf99d1cbb8f8ceca2384d607fffc6d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e6e5a9d32519b97c4ce46daf6b64e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2afe7aa02d96f2105915bca45b9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed0d1a77afd73c6b3037c585450432743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04429903f25bb7656f611d305e570c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff616738d1422bdedc1a0d249d87e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a37aa4caad45b726f077634c53453d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6d418e9648304fce4798ad907a0c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3984008075f46a3258460abf7eca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479ad738aa1c0cc7c7eea126f3da30d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e54a05a234f3f2a69830dcf5491b96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec903dcd3d52adbea88298f2502186c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a81aceacef5a53c88b488c4ef29be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243ae998028b42fde735be0b5e00b05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11b815b75f66e77364dd0baf50d778754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd983e4836985be3634b4acc26e13b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6688e46d4f971ad4b5f3c5fd3733e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480753ed050c0f63930b3f691706ec7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd6aed8522d8fdc9c6531ac685d88758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda87a5d6652f1223c3ce715c5130d6b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ce3f56a8f8eff46cd92adcccf7771760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d16b782b6b033ec4282caca34ea1d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27283d42860ac71d3fd2b6ad4a6b50762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ed331a94382a2d036c4e78225b80e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccc42eaaac1e76ff73be070e31f92c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceae5054259050b3870c8fdd0e4de2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c556e88f6966ea94d3cd3afd8160f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6118d65a4c8ebec7ef003d5108afe7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>