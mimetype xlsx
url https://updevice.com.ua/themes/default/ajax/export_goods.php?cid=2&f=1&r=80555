--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756542e0c3a3e42d84f6fe6140f3cdf51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e232ce7f671a4c122edbd3f51619962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a79f781afbe150c011ba75aa7f4f103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a9cc8b65d89bb4dad92d4d869cd0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af36569c43db2ecb62aec853a890f565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2e0c16352f29f6f2173b780e87bfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f78b6b91dee79d8e4d494e2b74e737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c2d6d1659afab1b72cc00a0727da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1d2dc708604739b8aedadaa4ec8479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe5a9eda30d106d7433f6c46c111f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0e6cd1b829b7c734742bda8f939f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca15f55833f5b16eac220d97b32db512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816024c524b3ae97c3adeb14b031ca0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb1ca0b381a41d593e29bb3eb5d6ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ac4b329de79e3d8ce76746c7bba5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec41bb8dc35b522d52ee1da7b520e8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83493e4200d0fa5ec48d8991fdca9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97590106af4e9d53a52a0612618d2c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5807fc05ff10c81e6f76a45eb666819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6f56019f63afa032bd1892dfd34f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b90db35290722ccd2391511dbd0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c749638a4da891d10c54dd143a065ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca25f74962d35f0290705676617205023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a489cc6dc2f2e3b3f0c53dca0e80b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fec62195784e390e2df6d7201e3ca125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9775040026c3cea71f20338a63182226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a0381a6df56beacb1c7bfccb402827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeab9384a0a0add8faffdfdb1662d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f234594f845781887c5424a65f4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501142707b6cf74f1626764e9770be030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751b2b851246675e2de4736360647ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436090f0a03f9ef50e7c386aaf0250d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfee15f0c217ab261e6333e9a16a6bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aafc923a8bce2eb980b35d9c842da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c7629f07bc73f76f18909e06abfa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef202a8e0a66e1a0e1b51d06626712f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820a26a9b8cab44f48cf4551592b61c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23a569dab4186ddd953f63bdcb7aa438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea4cd8a8a95b06357a9b252acd6bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee64f672b3528d8e5c28c05882bc4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a79633c6339408d665f874685d692b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342b4ef185320f05c494948c723540242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e6768b32423802de9fac7de7ee15743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4288d67545c481ef6a17daea2f889c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb428592894d0b064861001064a09d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37600353a1911a88afc543bf896282ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a3d5fc4925051189caafbbd0ba04247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5dc3799f0ab051344c9c458a5520c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5015eb9c601648759761d8c142fcb4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039705a1095c2664ddc5ea3fff12db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48553291d55135325d355bc97bb8037951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f638962e1d8ed6daf4e1fe7fd45d7ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689ff6cc576457b34258b5ea1f66f1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725bb0d20e2fe4103dfe694f9c1333054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f27f6bf596fe427cea4b174aee0ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1c5214c5c724ab1b36d35e4af7bfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532d9b79570725c15ff9da707d0840457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e7d88e00ef058065f21ce8ea2ae258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0c5f69b06b98eb18a5352364ec4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7b075e477858f82ca67432a938b1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5fba77a6917d04df226b986dbe96261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d8d00b3cddb363a1803d0853eac6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc28c1641f41a56176e949328dd0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5d33957b6a4e7ad623e96a6fc5db764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3589b4cf85b2d53bdde46be328419b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd095a32396789cb72df0147c0a2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74192465ac1d855a8841dafbacdd3d5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ae868f4dcdb5a1d0dab366a8d894668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0fcee86f018eca130b37ad2a0e83d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9350851197a18a7f83fa98f5f8c65170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639162ffd8b925f179dfeb20367db37a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe284e9f94b0849c973ec0ec2176cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56e34e63e80236e7bdebefa8c1476673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0892936957d9f6a1ce47c43c05f5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5fa78ad2b9866234dadb29e2324b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aaa82166f8cbbace47d658a247abf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c8f317bde64d5181f7840ed4708577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32464da8c41627843e7b29c555d1aedb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62677b0620086987490ada5ace757a6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eaed15271608723cff21515c90aea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24a13f12f36154d52b82b26f4601c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afd08763a6d670ce1cae77991d2bda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdbdd9350b0ba16ef66c264b5c196b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45f3b349daa706f7d1e7e59a14ed0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4bdc9c56a3950e9348ac1aef85b7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79934f6dd63253500062ac56547769a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff20246ae99ce18c79aa991b46f67e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296b7f3f8b09fc2663d709f381e6a4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885754b79ddf9fdf15834248897332fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f843163686d0efdf42dc84d5c1da790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aa4a74ecf7de2c46de4261e5e447391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594a77716b9c610508e373b0878493d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6b639d3a68bf7449781e153fd9dd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54443e11d88b3969129487f20749010294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722b440bf4e9f4e8768f20e24fe8d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194a6820f01826a2885213fcd4a66f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a91943f626a4dc6b16c7787e3a096397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb4444d2b8ec6438335c518d4e91d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a64d24b953fa99bf83676862624a1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c73950ee1447441fa07487af721242100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e90de756cff6f670e21ab468c6d03a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b9767cd43aaa96063c1b8e90908d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d50cd5d946de15726c75f40a6f6ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705b3da78ecb8a0d92409c3e9944ecb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ed8fb1e594b4f5b3c45e987357a0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5da284d68828685b2f304fa8dd125106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73cc029db190047b19db31c39ded20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c4a6dc67733460c4605d88042c48c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432490fc7db3ff59886e73cb740c3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f19e484758a3e72f3cdc0cb6efd81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac44028bc92b601f141d7e215a2f4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa167f40a1abe8828ac795515f5fd8e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbb76ac990ba8a180c509cb3f3779e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efa3680d3989aee226a6db0474c4f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd265a9467a65849ed9112c092976c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8070177c5ae06f76447d2835d7af31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85215042d97568bd2f08670a0876ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a531618c5e88f239fdaae47d39a443118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61797705324dcd80cbae6fc6cf88ba66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb1d43e6d3856fb273a413522e957120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aed4d161be518d360b0d2b2f4281a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a6d9310d05a7b9ecd8c05bb35b7f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191112cfc15bb12100944a8dda4ff49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba69674c64742997b36fd61101bc131124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44da41959758368869fc1a76b87ff6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209f7529cc0287c261f2001ca64819f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3365d291af83be4e34f38f90299e538127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478a922b4c46bfb3218d7eae989597d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c0fa4a0e4635788058d49af9e0e0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24febec6fd649a172db254a1d8413130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2c917c96e0697495c49ae95773994131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8f5b8c581830169ca5e2c605c0c33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a261101ccd50b46b3803e8dd767c23f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a552efc8fc48ebe1f8538b9bbc0e77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad07a82dc72433b876959fc46bbd914135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85abcedaca94f319906b2eceb10ed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c09739fddc32a40a04eb08972e9131137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd9c8d2f5f38ba12d036f0cac49ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c81550865ceb494a443aa1a2196154139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f02d7b6f707bc6e99daaa8b047ed87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c7f9bc5117ae88a553de83e1e7a53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0bbb7bcd8728b8a33fd4daa6e6e45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58473ee6e753f946242736213bd454143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4a32953838f217929e74b32bc1df4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301a6e24e12fe8d345d722c090d6de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe7dfc9d2c1f1c662989463416ff35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6572bb197fc594691f7ad0ebf4a79de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fa01007923eb9a14d9c907105334a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39d59342a77f626d0dc87f55f7f25c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3ce7efb92f25e788eefae3f92e1a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f82e4bf9ff2119aaf63f57c7aecd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02cb37c02d036d43187f464feadb40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae87bc9d359febfaec6e1f2d151eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72025551ca69d75d4f849e0ac8b3fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989debe687617ec787535d53f11e86d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62404bd3e1594c39ffdd9fb72ceeade156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cbd7b4b04b2c039bc8171b31d20f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77c26bb553e4d5bfb6f980e8fd9afa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d0a96b40868e42d09c9533f0e464159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14762b652a5ca98b2394b45e4b429c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eda424a03d67252491b4e6d2e8b3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e902518bfa636f75c2df3da88b9f852162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f80f3c5e04492bc757e41bd4a2c7ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741593bca29bc0bac605bb686162935164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00fb982fb1d1634566a93169c370fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587ac9a3f1e0080eb75b48e639af41c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f795e3c67d16ca3ab78ebc30f5b00f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09804d045bd547f0161c9453e6174c3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0dbba073072bc9efaf0f8bd662ac5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea0a3e22dbbe1ac154d9215a25aecc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1e8eb19ba32751d34518f93f07c27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d22b4d2d672f9b548cdba3c590c5d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79a8c90058ad01bbe35cd680761d30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076e5aa80f14139594ec93779f182fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed06dcdc83be93acf19065bcfa44fc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78590a0a71e149b4be142097c8e4d4e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e686d1af1757dee822a40befaf86e99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da045c23274f224eef110774f5479f97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d562a57ba5e6fb12cff827c546f2e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce6ed38bc2748b37a111c473ab043a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a5db3af71f8277fe3c41b85d99c64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2efa79a6db79060f2c3df9953dfee9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74388123639aa158c58efafdf9577ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6533959af1573032d25da2c76d6722b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40e190db34feceed07eb880116a873185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ed4f6b1d830e61306862429d7514e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6600bf0f85fdd6846348f259d1a002187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10524e4bb4c288344fd5bfd403d24ec7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8435d3923c94e6a7168e0f55313d7db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d3d62f4abe07a1c353393dd8970c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e402d21108812501de302532d62ba84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45c5705a1483214d772e52e65ecb71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b890d8bcbbdaf19477ddb7b2ff3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a3855fe80a5609883eb488b59c197194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979399b24e209cc650bd1880d493774e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c1a063960a516756064b148558c40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026665ab2679ea5e26883467e62ec6ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f7d3fd3483c02b98b0a7b40535183198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f97987df9a6da009770cb45a96b676199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffbf717528d02313b15aa8bf16a593200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e378d9b1b911b2c13e6dca73358864201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7828cb10f1fe19957f31e3e846c1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2d018ab007ee877137a1f60408318203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32793a0be5c0831431840f22b624b4ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fbebe4ce4dba014fa1e3def76a9fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc6ab95e3bbb8fe2ff71e52f9364f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666f71cfb8b0fa9713af1742159f9d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a2c4da79ee5e7df7186b1c26d2624208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958112d1afb5ea3f5cfbb92e33dc8c17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb1f77ee4f460080641faf3853985b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9579a7ebe12302a165ef9235e09c2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f777cf677795d8a00f175fa6485f70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d67a752950209436b94d45c0dc22a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5d75b1d3def9db7bafcb54d7d9b5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc9dfc7582b4d9df7ea5ed19779dd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5d5a908434ced810ab9f5916b950e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799f858bc092307e18bfdb4747fe4c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64c54db10f32567a5cc35ff799726b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb3f833caf28de20969ed3e05129c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c8120070aabb8b33cc1269446b154220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b639267384b316d69bf918521e158d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e03f2dfd3486eb874770e7d4636f98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf899addac0dfb79a64db34688ac6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4530847f1e280b16aa9006f9115cdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26da3252cca3e6fd0675f427a3f02d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ab5ebd747b42ac687d8253e24020a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1692894ea11d002e7f2024811665a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30805282be669283d4723b02ea7adc64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89f716cfd7199f54c81fc582068c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff92fea0ed939138203df2869fe89f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029e42dd4cb9c32b5cfdf116c8dcff4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657147c7fbe4ef2d2c9b16681315f64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105698010b21f8020a53eac51fcc0b4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a056e7786359fd5143947e630469b24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11d4f55c3f546bd545bbb01a6e2b1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9be367059afeabb26b32f9098bbf0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013dbbf778a1684197fa88dc1908f3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436dc6c79b873accb62bdb82a857ef1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99042bcf0eb8f6a87c9badc5f8b29c70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1a0ed7ab17e51fce6c6d9ea0909df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75da492d95fcdf4747aa59de4076c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7934310377a18d24305765fe71cb3a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e7953bedf6b9b0c87138fbd3b1928243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bd3032c0a5824615b149baf905e1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e639cebda96fb749c2d836e7cb534245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe50eaa40de82102ef45bc7177e92d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fa23e343059ab83278d9998c8a71f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30fcb7b027efe75cad59493e0028a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93719bde420c50c6398742cbe093f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b70bd0f07be2f3b08d732438d20bb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950abf2e6106a7f753c3a3cc78ed1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca145e1a733db73c138b945388018252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab9d565ac9e427681a1c1142501628253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3db159982e2bb36fa65ca0c6b47d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06031ceea7a6373aba73fffe48a84b13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd00c331721f7816250466bd687b514256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe450fc92d6313a91ad8416ef0da6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95541b8c547e652380dec0b822885078258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828c8f8ecd5dbcc573fcd3a1930354259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad0f18a7769c229c7748302076c7cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d9250d51e1fa64fbfd9ed5e4b6d9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070c70813074c9bbd35e25b3c5356c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd626ca595622053a52114007769074263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeee9f82670cd1137a087f01de402d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856949445ae990ff7ccae61e5a27116e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff446090806e32364400eff911f649266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd142c94c3b76254766492bbfeae1c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be575d463370a1375b18e04357e21a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c9adc32df4c636d4ec075649bc03e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00b7b86cf6261ca36b475501b1a3ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aed8a57cdc319c177b00d16c98530271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b10c93ad5e7c65554e32a9b3f4152272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc657fdd4ec75e3e7fad5e2f79bc50c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d292e3bc96942f156fc15a7c4cd6eda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d59dbac99109d8ff9bb52caf978355275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df21ba3ee829315f616e4a1ba4d3140276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9386587a104151809799c1fc4d56ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb38905d975ca2dac757fa82cad2ca3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f669505b1f14b38771993ddda42c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ffed90bcceb288c7960bbbc39fa9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3f29f14194509b015e1d1f61026ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787dcda41287bbe6e008d2a2f702117282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d6ed1bf812dd45b869a9ca81b5fbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e07081fa00b91f057ca32bd94eb52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38d10a2123c524e343d78d3fd4284285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fb249ad447913f46887328a822e4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723510fc257a68786f5f960e0dc9a4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cdcf080967c6edb4b66de42ebd090288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01e21717b8b145a4c4b5f50d0ef469289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f888fb073ea271a55995269b20ab0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422aa15237eb96690c05c6dc772c07d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094293e3754a752de79462b887fcb5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e1f43ae1011699e214c337421ce66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6507aefa79d0d6cd62513afd5563b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f294045a0f196cb7c191e029d7d4a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d670ac1a2aa2e616da18c1770e3c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b7fbe8510ebf294804497ca077698297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba539040576376dce4a1ac61d31165298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c3293574c0e7ef791943566c2733299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286a60ff2b92f2537ec1c26394cdbd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36780c933e5085c44587e0fb77ab5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95438c2687e348251912a61db0a8de78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581c498912d910ad6dd3cb6b5a0e1f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b7aca2e60926c0eda5ecc637df7af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca8617afee7ad63661835a07e66782305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb4655c578b132e5368edf81010ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2c199df3e9955fa5afdb751b8b799307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9dc82e8576a34fe19eca50118c085308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12137951cb902757442e3d8ba3b3743d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655e7422af7b5a64e9df92cb886aa4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ea98cfd052ac4813b6520a073607311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db852d6e8a4f200cd62c7565f5ceee13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2201eb7a00f11c6afd191ba1bf579313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352062889d3bf6595305ebef5d33ce36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69700dd4d24e0689852a3a9f8c905039315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd64d930120f8460d6e65ebb7eace50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42951786a67d37d0850bf6bdce7022d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fff38251c83584b837d5ec9d9290c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface54bf9bbfe50ab5d9de3c80aebd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a5aa2b7f0b264651ff95e892df537320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8babcdae3a1e348f65b9c130531fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9186f898c021c771b8037e2a67293322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a457217d21273ac847015f76d0b254323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09e297ae72cc56142484c42216b6a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56939addfaa9bbf3d688b9d6d3aa0a32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d32962dba04f1c3ebdb399cf60e9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1589b093eafa0d4aadfd5a0758cbf31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce32c15fe7a3a8b61f9c67cdebc9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d481366b6f942c4c295b84569ff94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3a3d011d6a4e96692c385a7cc7ec1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f87ffbf340d5a8e559357387375e84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9d4fedd2e4e4b680b5fc8c1143fa2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9f7816681db7b06714b50b62ae794333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948119c68f541fb7a54cce9fff936a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e76418c15a908376b960aa28f1414335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56447b924148cf6e8aa83fc3f7469f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9b41d31a90afbbaf0fb3585dec0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d148ccf2ffbebed459e9441928d95e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09dd7581e427b2645444c6718b28b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913c92a44fa7c04e01136efc84cdf7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023d2081a6f8cf35e8547693470a65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89907250f9fd0f29e68e176cab21d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d76ae54fc7534f23be88dca8b3160343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11363df4d81a09dd29f24f8c4c7b4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0c44c3ce1355f3e6e67565ee5620f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3afded887eb55b22d94fe4788f7a00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7e4e30b60e49513654d9e66f5b9b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d0cd2ca20c1786e8c084ed0bef8de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728f0680c6e25ff851a65cf32b4819e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709f8d2dc06f456468a55baaa33827f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b89e88ceb78b94a64118a2de275049351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9403143892de4193d2611ff714d26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e7cd2fe88df8d71d974a3fd6edb35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de3de2cee7ec56c6e72dc869753308354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b876fe5cbfda6fde92044707843edc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d691c68b1b7c7734e5402898afa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f6d5d64ef5bb475022f9432afe3b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c533cd7272d63f5af2d41ae3398563358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26749d842d9ea1910e4fcd31d9059fcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351bd858fe50a0da3a91882985f15e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0faaf00e6bdee1781d4c458fba8f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10fac4c08e2015a60446eb2623830d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919767666b790c9c6ef0dd138e993cb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5aba1eb3fa06aae43f2c16eec9d70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b429299843defdeb620dfb52eafb8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea99b547700040708cd2e5a9750784c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c3b60270c02e6372ba66fc92b604e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fac029a77af38341c4320178d001f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710f308f89377aaf56fd840120a5541369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e22ff2ed77a84181783756b2168222370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34ad4794584cda5a27cf01b289249b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11a126f13d8d2d13ccbdb1663b2e39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10208cdd56029f0cc4fb7a59b5eaa68c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7008e2b7653f7186603288f57d4d20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e4c29e10e4716ebcb6fbd1499db98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b64d7a210de2df4d64405087c9c78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff7df76c025d3b386baf9991821f56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d7af3733bb2da753329ef7c4bb6fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40c48b5ae2d91903a7df498b82f5b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65c57fd8f9ba4e5e2da91dd9108311380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77951e348b6298ffa9256109f87ea6ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91b11c5115d3c086b27096514ba3e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97126d28025a60a54a55e60b576f4657383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e084815c5104a04b1d5f2b8e6ec23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d707df265fccd2e77d3616b1b7caf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd46d53716be18d47f1dd3333e1280d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd609ce42cd8be60a6de7a0e28e9b3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b7404f9ea103a1a1da0e03c25e7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616c4881ba4dc55fbd93fee24177d08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fc4cbebad70709641ba0b6fced497390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38580160d4e91a111b95463eb708e653391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78b0815b92ae26fb7adfd916c03497392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53a768db73c31629101a81e784277d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57a75e7076f46ea65291be6431d917394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c7a237860729c35186eb121e3095c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9167322252c8c5ccb3115da8e85dc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02be4c01c27f224e502cc42dfca925397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf62da9e1a5d62bd2816902ad45780398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab58a61122d00ae4861edc23f3128b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45effc4d6f004a4572e9d1b7413a41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee609fd21adb7b603eabdd0b53ce28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572df1e5d73883d788263fcdad0825df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3c01b96c0b55f94f5c8f320ba9bd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92ae001a78142da66fe64134f6f6b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f5679f48b31ba4a8c4a5e5856510405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7f7693db38a5c8a8f5403522e5001406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fa8d79267be0b03467975ef53213a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42434e4be4885a210ea8f997a8d0724c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192a55570dff3140886ae48f6ce7a65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5326450c4ebbd5b094958f875302636410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d2e3b0478d4401dc6dbbc1acb31cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc8dccd38610cacb129755fa042f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369e3a28e672758a44687d574132d31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a5333d22f626f35ac015764eab645414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f181dc471f62369e4fc912c548ed2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38610d4cddbc898523e5e20edad71c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bdfdd3692c64db88da52b47a14f2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c2d136be0a63851ceed6f97ead737418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde98e05a384883df861fded2792b88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3cc7bff046ce6b92a4e6cfae91f36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d8a3930c0882c069b0ff4838da166421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453a774413f6ad0edb1b5c7ccea068a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83353c406020da49ab1dc2c342943ba5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cb0c2ff371face15d5be5eab2d300424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20710c994a4cc404e7d42800cda2fdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e879471e28e9eba658edd0a8f3237426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849364b4e2ba09522fb3073c90bc452e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da595460123365065eb61ca3b2b524f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b640861afc76ba93bd23803705893429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d57446d6e5f8d7b0023d80e0deef4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927acf1682028e4f405c7752954b89da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac28d3cef489481de4e45cb905eeea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13b76f69038022f103dcc7143e9c65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79b7c95a7a49f2419db0dd7047a45a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba261fc762c601b7d6b0090982886435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b774e254e2ce56450760f1fd229138436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d1aeee373b7ea5fa01f49fec06cd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4c52a466169d0fb3f6aa6d007f844438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6679ce2fcd5888d98100315af39bd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b2dffc0a59d37b59e4a573db838da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1b78c3e59c4a18beae00900c26f2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf8c11f755c9b2a3df52a661f0845442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba91a04c1e9ac74b17d91c844f8588f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb963b3b8e6943f190341005e8ab1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35bee3bf4525fd0c0550c0cac0fcaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e25c616f4a09e6b0c16cbfab7a6c15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd476ce4e7aa02d2c0a0f87edf58349447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12122b525a32e307191dbdad0724b910448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507daa79cf6a5fceeb77b06228335be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f4294d7928961929909bd29da6159450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede07f536178ea0f5f435e7c0d3ea15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed40225f97ef6afcfc035455e5b2a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af051ed520b143f3de6a52764e67d970453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216499e07598503f8f96241964656c35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7777be611ec0cb33dde2670c69e8e6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22769794299110758b8e31172955c2ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f07b54b227e3bef597508f1632f0a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157213265ea84fff447e27cd7afd973458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0512e47ad03d847d83ae17c8014ce5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc100647ee2da2520ec733657d34e8b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3697079a662155d0001e723a74f83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81fd6e2a77a87ad42b81e36fe1001c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98c517f7abc8066ae5588980c6227b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279f00268135c7166dc98072a6c8740464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c421d60ebd1054d96db5bd6c7fe1f1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4ef9f1c47ce187feda3105de7f783466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e274af6256919882cdfe8cfa74b8c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac24f69e53565a0b3d0b71dd6c87db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea0e76e07afd4a52a168673200c293469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8d3090131a40b71d3d59aee81070f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970bf09688aa459f51f6e5f31f5ce70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335fa5385c70aeb29b2f8291e584c07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41882179f2061d8ddd5af0b3f61d17b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d120b490a16799ca186e3e4bf15d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f8deaf85cb56dc1aa8927ef775d06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78df06cea93b681f6ac389a863b55e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc031b62fb52b3418a5360f947f719c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae126e59c341095adc553b2d2ac311a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743547595c53aaee230fd2c423b5a335479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412be3c8648a762573046800647f08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce706b23ba830cb5518f3c3cc2b92e93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada85b85dcaab6033e667eb14f895b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8b5210135e5be4f9d1df3fca7dc60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12332932ab57ec6146204bd556f4baa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1f30171e6e87de5507548a04693ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bbc8476eb6be9cd5fcbb9a415a84b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae44ade20bacaf3cdf5ce85e244f16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18229fe6d440cd9e6cf3828a35cd40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682a6f1f6116b104e12e09b9b25743b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db723555fcf2cb753d3ccdd3fb31c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f2912b69384deed1712c7ab105c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df947a88c2b60e9b83b6cd5fe5d905492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af084b05d075d11b527c5eae123998493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdbeb9f386751147d9adc59f2cf7a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677bbe80ef5c5c9c68500dbced13feb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a48ecd066d4eb02341c9438a2da1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220d72ec6ed979c08dc5f7c314cdf41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c17c1fb7e9f9619b8acc52a786933d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80337fc559fbdb4c1454e83c116ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20832cc602bb248b7400d0001fc5d943500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80a684369308afda63f8073be0a66d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370ad448a001e453d081103969e26ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2374e92bb20c0ddf54ce59a681c6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566157d0b82440e7ab94df04d8e1c65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93e50395cc7fb3de0ac5a52d2ad7cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622108d858ed2b8de0f253050cfe3efc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf490cf85f1d808edc8e843421343b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f6dabdddb401e553f88bdc1b6a2a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f059f3132d0ad4ae9e309c23a33fbe3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276bcfaafffecbfc8b069a39c12c68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47bb7d67041ed1f20a6cb1194f38e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe7b43d6879311d8754405c4bac80f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f666e9a82b166f4136499829a3bf3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456bad5240404f6e42f21b7da05688f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ec76c2273a999ae27c86edd2167b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a4c49f0ae6342e077a29c411a3c1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060f34d949bea703875b9b09ac56ad1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c7412c6b47b55e27d7de1ab40b457518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749d4913300262b68e08dc789388e37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cefa20fdacb548cdcf625bb84487f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c744bd0d78c3feff24276dba4e6f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f8a5907e1c13e5f242bd3d792f8f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9c28d5d3433f90c24e0693372a720523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eefb14e5a0ef3c3425235a930611d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08051e0ceb98af6dad5c4c66ce77b82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df84b6037e57798b0f0b956411aae5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e615d84dffb6afe426f9b5d41d1085527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a8d1016912e364c10282e72cac755528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e943c2beefdda7ad8ef5a5ab50dea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18130dbc7fcc48f8ed3101f3940b5b99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa84dcd02ac82daaaaa742505983c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c40890c7e9932bfd6d81e6ecdc56e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2d54a570bc81f46315fb9fbab7d9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c21b7e44b7c12a4f6e4834e5186ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25e55a01514707943680b3e1f1368a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b9c740dd7bcaf18380a8e9660cae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9507506a35bae78a71e46841bac4ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725076df0fd8099a8f857fd464192ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca0ef145920340fb2c84520ed42ebe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aa36a73c978563108067251b5ac66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d2fa63f00a77d6873c50481ec54f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510787134b101eba0a63107c3cba6177542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44965c20a8d94fd8bd2de1006a7a8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57569aa12c39e1cb622892714ddcbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02b52b4a18eb53ab312fb11bd762fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0551eb2c3e9377f1f877e47f8e581546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a2a2be54e51f8a165a644b1ab5f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc97293fe67fbd588dc4b19ae4e0b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36413493f9c0308fdd52ae7a7ef3b794549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc84081de4593e60204252e07a4f3ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afeff07a3a9e291de18f37177e58a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa793e8e63a131b9629a2cd5fdcc233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf4ee9019d0a8f0e043ab0b6c46f3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01abcb8343c132a10f1c921c518e708554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342252750784c0cfd5248891a6d574f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52857360e00102ae030c189d418d42d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a9872d7d8df2528dafc262c551011557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6af41aea0c5870cb6d7acdfbe1aa3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e185350f562cd9fff9fccf3a2184ea2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd3cb6ebafe6471f3a8ae79c67213560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967b041c5c0dec1b2aa59e39821cc08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7298029613bed7782686f23d4d719562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3440f5264d6649d91f7671c7895342563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c6f139979b3e3200957e6a38902e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222f1fc74a710398cce273b2b6bacdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae29521c30db9a398248920da9ee45b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c88fef7ad03dcc38adf068380eed6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe6781037e5b5cf5786bf3b005046f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd05e8a2ad9c5badec8f5e93be16c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1735ad950b7152203115497bb40375570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed090c29af5d7403848fe3c28b942b2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3ad50877b5fc4bebf9103fe1ad341572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee56ff97b2d9ceff44d87767d6c72e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736495064cf458a0edbd2a86d7b0673574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd7cb1e63af8f349dec56191d9c7d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37443a82dad163a2f6bba4a1132803e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad728070270a3452d998de5bf38180577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e551d385b3c5a3476ba1df581779a5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b4a5f969e09ff194304389fa9fec2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c88579e72ac00d84730500c728517c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1582b6a8db4a88a0c442224051b8ab6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb690a425d59dea96cccb0a32170c2bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c764a7ab66048173c5857f47b03ae7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c71ef62b1321a7dd1845489576eff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3d25c0cd59d122f8d3225bb7a38b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f32e340c36c0da7abbec29f58a9f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18833ac53c0fd8edf7dd9594c8ef2eca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccfdc3a0a4e143e6d086c5de4ac70c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02211adec4aa0cc6e878d1a66e9a83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e2977751a814c41fe32e4b792f0c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0664dee5785fae9a50a449d193c6b66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad247636fc8af0cac587fddb252b75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f715c2efdfe9e0831bf076e2fa1eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b2d1a0c9f14e5cf1cb1b7a16379d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9184aa12e7e1a49337f1b72e144ce2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73018f0d4739c71cac82e2c7a4f4953596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38658162e8b2b60a335d4739252f91f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db0dcaf338496273498bda97b5a3c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b6a29ca9cb94cbcb9af967507a8e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bf6cb223346ce1f11ec866d8eac11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dc084fbd4b3c252c7f1d5f83b8b80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa376710a98737cfdc1ef291409edc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9eee7c764f2f516b0a9d05ca80e23d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fef3fc05bc0c1b980e2a02759fc13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd880219913d9f9e7449d4f70a79cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343295bb383f054604f8f987b2da67f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acba2741a2e09a0242dbc578778be5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e2d70ff882f698283ce6dd0621c78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453468c11cd321caf8ac8d9c2a88430609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3d249b8c8f9cdd23214642c38f47f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c88f4bb1e727803094f45d8aedf868611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa719907af52d1972328467ff22e18cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711038abcac0c73975fe0cc34d4fff11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9584b5f960a08f9dd16f15b35be80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099182ae67afbf42c0f72a5e51a127f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f80a68fab5b24881196a794b0f4ed7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f1abaac23022843b8999de7b0c93b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa1bf2b77c50b8a5ced87e4920a238618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc4f1edb161ed1a3445faea3e18e00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c82b4475aafd6dfa6baafc7a840b4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e89f082d1606c4e9f0db3f1276e422621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef9bf06005ff0408346815a9bfea0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec833e6ce2100438ecfe2d1779ec2476623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69577b78ad224956665ab9120679ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03874b3e9d0437ac6b43fc52f65e3560625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeb7582d69caee0994edbf7ffd129e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be137a2dd5f34e321373265e65108e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284378c2be726c450360fb928f4d4249628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972edd8f6b235e79f75c1828f5edb74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d92fefc7d366ed66b5acf9613eb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd385f3491ad9f0f48f347644d8be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ec1017163f6af89689bcaed4cf9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a83d9998faec76b38f9da98584376d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f421440a84a55bb085ba2da6f21a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ac62cbfd73addd5c673d3e887788635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b165aa3269adff077e066f0fb0734636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8668335b9c73d46a57df199f60f64cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d917532b2661bed0c94e054d8a67b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c7d942a003b48b7970cce58278fee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4602f144017159b6316e9a885e77c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc2fba481cb33febaebd946e514e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff49a0fdddeba208475b1fea074b317642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acf7488862be6c40d4d7e660087516643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c8f90222cd029dd8ea8337711ddc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142621feaffe3c312e1822d1caa9cca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02aded92181a5aa87f07737fda55d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621840c77fcbf4b869364e2585be0541647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e2a0c1897cd7d9cb6792d91611664648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7188595db967b3e0a8389b6d340cebe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe41da1aa53f8786dccbf70c4c8bb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea1d10d91cbbb59964fdd2e7362a66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44aefe64ae4a6fdeffb58a8a9596cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42feff03d09b803462f8f4b8d6b6b49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6c42c8fc0b7b7780bf61a1ab56486654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f52c1a811fafc54c67836b6f328c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065df2b4225a6ab7678d55c277cd49f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88685567ed0626c91f71aca272a31553657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a97c989266b95e5ec19f9a55f41f00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9d719c6c89447a8a21b48b5607e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f0406a44e16c151b866cd492a708660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536566b29bf0a833d4de828be2fcc07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a4054968605e5a3dc455d2809c526662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7544b455b9f27c2dea79a86ebf0689663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ad29958e720188a459dea58e5b1fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89b2a50ad8d8ff056bbe090d487e14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c23b4a9913b4617369e04bea8659666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70955568c2c3030c54b1f311a3b543f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc417954c12235c247bb7495b22354668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedee4b29c6fe7feb71e31a2448618c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1268f8ce7ce60f151bbca8e5b77e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c88192f9b8e261a0fda13ee4527c5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d67281abd8d42805efe8250c6a0bda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090edfbc3a2687ef1c2b83a3275b26e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c2560b7aa9bc36a344584b78d6e46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486efcd388c544971185d50811efbee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6baa5c2fb69dabff197292a0b35afe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556b6cc18f0a8a2b02395a1dd640322677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9325f72a7c6433c92d59969df83a4d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c394cb62aa15ae25ed61f994380dc56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f4f2db96a32a40e233102de78712c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c7a9768af74bfe9b06bf1a59c984d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f79409133d4b92819fff795076133682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b457c654551894e4d5ba60e2b0b1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbb94c11955ac82418d64a23e8392f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4e913933b512f380078d857709f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f51bd4a141e754f6b366879430cd6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab33fad3991fa360611bad2e8bbf1a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423c6ea88df4968fcd7f8db0e4f898a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f1e70f3f568575c074140f14ec14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cd934b197c5acef8919c6c5606c96690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d00918079f58669bfe965c1a7ee27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717785bd495d755dd311de853e66526692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36f8ebf577604e65c40ec86a3c03ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367c06d4e9fd79e0a2e20852f6a4620694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030d0c3c2dcac5f97266d8b0324e68f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4465806464cdcbb69ab5c2b6cc3a5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861260d0a6df7780eec1e6b0f01fe043697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23389e338cd01d912530d02ae814049a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63292fae49ca040daa5c5161050773f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab4e3822c2fa859ae72874d74ce415700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0f6194ef2b0001d3d5be4799f9d58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93075bce9a55bd44f5f06da27062311f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73f4b67b3cc64831fcf9d758a60e09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ff280ec9e1510fc728c95d0ecba8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f6aacf9153531067bb3aad4372364705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ccf03606f14cda366a6330d04327f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c19ba03b45c999168c37f86c612c53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a1999efa206633776a2626b4cf445708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3c579396ed0077eb30a335260ee49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c65c25783458d5760b96539a52274c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eab7ae228a9a424b99fcba0761ea6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4520b19e896566c635207326b9110712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f81577134f2a44a27bfe72beeb57bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e001377c03d2c281019baf4527d721a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17348a74d3eb285d3ee2cb0c7b4eff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106fde4034965e03a9b25de8002aca2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b14748f9bd7fbecffdc4775df5761717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137af2dadd2a1307c16f59be02509da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f045250e2bca5e18b3767c358894719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225ed4af76ce118ff1111565cf3a7d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef6cfed597f500be13517c0a31bf79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499e6b7c5c4d9e84e355c2c842ea7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623ad9cec72a073542de106d7001850723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855a2b960929235f7a03b9125d7be5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411e3441ba9c75358a0c413ff46acd7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654bf1b443344ab63b79575f976e3e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2349bae857d9330cf3dd63eb0524f52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ce2999c71e5e27364662fd6acb7f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f229ba577acdbcc9bfba3d6e44d2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0cf085653ff9510868953c62e9aa5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec19ba7dc3e5bd39f7a77b3493fb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e683e2ede6d5b49766e5bbe354d79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e94ff8739efe1afce0fd88e760ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62cea3dc1cee314fb1d91810e1fb2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ee9b434121bab98861b834458fc2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f484764cbea51d43290097c62f803f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104668b74bdb328b39dce5aad2af9486737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a978cd491d268f94621691b64a0c39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335b041c535710b9678a2fe664b98cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67562c78471dbf635228e03689e375b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0ece3f0af5135d962c641102ccec4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3efa2333324154ac873384a720e203742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55ff1d8a96f9304eb59aeed15a33c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6341cdb29fc25203d300989cc4ef32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7c5aabe9b31060a1b9aa8b8047b6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7955fed34f0f4ffc94f75f089bed57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ee59be0234f5054a2e360ae796e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1f964c8480c6966a756d6b7081cf2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a978ffd75e63529a72cc2aba7d207749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ddcd2c73dcfe2447b5183f2eb32e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796d3c5e64efbfb84610c3416e76c48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d9888260118e00ef8ce6b606da33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd80fecc57478c92bbe0c57a0fd89b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424569bbf7c58cdc4cd9d9663045445754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb681639e8f6373fb398804594d46fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ed72ca5b5e120812bef1c4119232756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270008be4875ac5c1f8b1376d2816752757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483be1b2dd46970dd67eec5e278311d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4765b9012cb90163b90737bbed9bfaa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856e0c29995042e13dd125ce6d705bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b3a16bdc93ff0f901471502e2f91b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86222f7e3df162e8c045e38635403762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f16b0c86bf5614cff3eb5c354536e0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d879217472c573cd414d2a3b5cfbad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab4af453ae08cf6e944027b6f88157765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea36b6c246ee84d5b1c25ac59484a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3443571be8a3fd069f93fddf86ab62767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faf97d062e0d43ac5661f7fcf7f9a7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a4ec45a02e26046fff5a22bb1af22769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5368100bd939b0f1cd5b6130147061b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28fd8e5ae71f31878f33fba57939fa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9c58eaec2496c0ef7c1c7013b62b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166a83bd941cb2ac682e49129e9b2db773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ea19e7c256f1e314d90ab159b920b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6045633b789e8928dc95347b2af013a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5d699fc3e49fa44cba5cd39a7b946776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f747f2486127f0565f00453c7795f75777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924ab6f24894b7de5dce538724f0a461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d20ba3733b5161467358781b59112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2895d285e986f440795533eaa8abd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4c30126242a2b7ccba27798ba7d8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72c845f26c1b3b0db47b19aeaa71505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6976ccdba36a359e328b60ae45c90986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e729d21b52941805397d43e9325ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937c302dcecdb9d60a9f650a0958b9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab7975d257a2412f278dd7332b85e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62715e8348a5a078aa4651bdda57ba110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872ca6962ceb77f6f53d1e40ad50ebd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07622a2946b0b1429b305213340a001612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0a36be2488e622dc5374a6f307a7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68fe4ae6945df37420da7e605c671914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8029ac1c4453fe0e84c3fd09c77dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5efb8098e9d7039cbfed492e054f3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05842003741cd6827c1fa951df25eab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1b2c49f9284a620f9da9bbb5431de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5903b4a093cbb98ce7503b35b16cdb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0cdbb29a4b98adbad9e871f3dfe9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7b63dc8b0aabe204ba2248daeda0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bc58a95cee9422bda150b4d40212b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddde7a828c1d341623e68764768a7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518813cd7b7b1e47e9b38386a1535e0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775fa32d2fd4ea25fc89bc3cd40238825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5148e4dde2411def84f6df3733124c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b015a39cb2b91d3cb2490e034970627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b75469c5c3aba92970541b9862b7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d4b9e49e8b81485daab63452562da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a3e76d253896d53ad7539a62b2a7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e0d17b5495f1ab341bb613d707fc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed239e9a974faeabc95a53480dfc0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a8bfc25cc0066f64870a937e2e69433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cca497fa77f28f9348f15aee937ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7eb10df35b3b0e53146d53a661ad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37986848efc72b6d79ec5489dd28331736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e33503af51d5f4604e481ed3cde0d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03604946bddfd3fb1165d74d60662638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843bccc1673bd56d183e22404bc40cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342217457f23ed5e08366bd844f7932540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108077e08176c46e40b228aa878ccbbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d2222eebb18fb67cfd8c78dbd955542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f896b3141d4a6389405b0b3d709343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051cdf9685a634add558bea10b7d54c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a9aae94100800b74c04dbd692038545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0645e1281ce559e44e56604e1b4733546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33751a5bf3849e9c664e5fc8fdadf1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad3aa4d5257bae364ea7870f0467ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd35a7ea93764802f65d5f95c719a3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254647e95819110fdbc696464748074450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849c93e8b0f80580218818c1f3e7b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb2067c5b6f4c991738fb70c25bf252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ffeab9ae164538e7c90465db8b2aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f749d2ebd86de226f352ca624ce805054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f06bb20d4f97dec091ee3fbc7aa7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed068e7c24e34e38db6352fc2c50a85256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991be52fd79c2e023a7ee805e55fa9d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfed1fe5cd5ea7d49bc4fcf70e99e1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a937ceed15a4573856468921b4a6ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e8ce2d646fb0fa5998485506038560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba459322b36a83e98ddc2abe9e0522861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8c3fb3091a55879e51b403fc85a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eed686fc3e005d78ad2d402ebfa5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788e4977b509041588ee5b1478b618064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7174fc25521177eea9463505a20d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fc743284ae27413eab416f0847b2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb58c7878ee5847a8e3c9adeec799067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620f312a41d1970a3fc8c49a7a10f1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7844606e0e9610b4c0b5027a6a7abf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa04acbb77387705b106ae36957819370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2606fdf5788f950350a25b4d9fda8aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604cff9a516a28126d7bfa25906e73e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b902a2096c1b54479e6d78475e45f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a3aad162d8f1ba2c52f07f9bbb66374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f880dbc7406660bf95588d47213eed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8f12d30eb239da5ed501e9ba9780476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f12783c077e8da997f3fa4447fb1b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bf89ebf36e8246068f187652f4cc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97286e17f993e64fd2bf69e3fc60d8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ddcc724462a11bc547cf42fa1df2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bd6d7f69f941be0267f31ef22be9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5be49efc0e159b0ddabfb1d67312cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef884758b5464db0f6407b906730a08a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b222893254edab25bff8434a65d1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7027e85426cfe4fea804b1e7b1f7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdad04fd163a3ee4860cb2eaeee89f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f0ea92e126861b577e4edc6b044e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0e8232c38a050bae94aa09ee41cde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5b132e2b1705d608965d7b2ed561889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c98c2945e2d87a57ffc5430e71fa990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd82412c6aba8d53d0dd4f9b31efc9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6290b6b82e67bf88451a8753e3673a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2216574c05899da574eab7ddd5d8e4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae3327d310f54ec39ba52e3dfa6e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b5e8bafff78dbdc377d397e35712895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd67163ce2e421d15e8ddc9eed65f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9208a95da0192faa7b0a19c5bee8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d817a886f3fc5885a8f3fd8dec27d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3db590a901b1f2adc3da6d7aecb7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d78cf8335240f06a984aabd38c4bb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe856f43bc6698276bf0a1c1d30786101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d645c235cb173d882190af4fc9df1f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79237b9f0a326d263ab3258e16f021103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992485c939adb1fe0941e8bf32534ce2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c946065e4cab68113a659df02cb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487ed225c901dffb1cafd69b9e94d8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cabd73db717bd16f185bfea7bd0f3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a963454739a4650ed82e23f5704e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27211fb011c3eed9e1db4fe581726794109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55294573226a39ae65937be1c586a92f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e536c298f9cf3a660a47588cc799111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e1bcf25dbb27c9d55751ffb7640f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45826e3baa02778e7b5fce7e756e6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1112c374f6a68201930bc18b9603b73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0798a86feaf2a5e2ae7f80fe54a1b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14242e2a929249adf617b0a8b7dfeceb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80adc94036a2cc3d94d1229f03a89c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271873777d8e0189ce021b360106d5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8db55e636d7bdd123392fcf3d76007119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57988f3cd504414fa6bf5680ed34d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8957541bde2549e8d2f69418c5423121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b57d78c7128e762e0cabe304dd30e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203139021b1141c0a2e5c621fc8ad1ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e716dc4a8c9880da2e5446ae638cc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc677b116ffdb50d3e1f34bc53f5676d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d69ef7ee24cf22a03ec4b821438275126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461b6dc60f1ad23add56ff26055f4aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2340b41da039acee59fbf362d1e563128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5109c6610bba7ef2abbd283a57df89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5332a7c842de0be5d51d2850f9e792130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d840d68a3132d7004e1088f1a849634131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422893ba6c56244eb09562a43f5bf80a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1c21c36c3b56eef38dc614b5b2d1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470577defe7b04237b44ca290c697e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828b21d834e31e2d4946a2374c771a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3260d7164f1b51d5c3c960977ef784d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acb63ece138a521c1559f98c6b6315137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a13da43dcba7e5c27e2bf36d334acb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be66f7a8af44f72b341e92234950e49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee64bb6e4e0ec05506e2ec9c9e087ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314e62cae446732d947b5d078558296141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30e52df8acabc3928760fc49f9825142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c01cc153f8f57bb28e7aa9a2db738143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb6878bb622ef5c5f7b9c36cbec477144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528635f45e22f70000a3737ddba2ca4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39d3dfa3ce4309b4874197eefa1a30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec913a5d2249500da8a6ead03cb1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d72575731d4508734e8b49527b7ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc3a55872068d9bc3aa49841f8a6ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95b54cafe42148b59cf84b811d86d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fd19a4e1846d5a29223cd27f7b51f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67312e3f66130ecf8a5ecf0be305b639152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b32e4ab2e9967d705b1c5d5e2d3c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322dac9d1e772c4a014e490c3f56e3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abe57dda925fc3713b297dab5e7fea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e637d2e173d35924a512667100e167156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9418ca1e044abc2a9e548805a300d13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d72e10e84961c91315ac80c3b5c347158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e7271b5eb74c4657b614034d56c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca8c0eba0eceef2aa60555e161925b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb173a39ce8f48f8041b5e8d6e3cb272161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215987517191e3d4fc1d7db7a31c6dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e02eca8970c0b7f2a04e6c077779f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff426d2927c55b5c107316f3c96763164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add8dc0af964bfe8c7d28bbec438a84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98b913c543da130ae71787cd9082e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d843d617c1d50ce52a003ab130482b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ea91043ca9c225d9838c3d52cf5c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7505ea42e050080ab7fa2c7484727c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf21e7611d28974d38aa66b49a15d08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93cc7c05b79a8cf50e7021ca0e49ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfdf395b9bdd6a6b1ea2923ac8354b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271cb634787691bc0588643b21aa127173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e511b58ddfe075b439608d3e807976174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0c8296ed1c877d5176b0a7f082ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ddfc87e7024fd00144fd215797d6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a0d34a09390642c0ca76a53f54ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bddcfec90de728db1b8e2a711960a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d29ba4450cfadfbe3d594d60fa5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652cdfd26ea103703fad1529bc1b7ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daf9cfa9162a28349591a4a46852ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d901d0bdc219baa6fbbaf3476487c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81eeab05a3bf1b273ffd5593dd2a2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b8011e49097ea91c36307628ff683184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088dbe8f94a5fc787b6370e1c1b94a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4060bcd76ab052676556674277c0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b3504733743b15c32b10d2c9a60f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86b2473e519f02e88501d1876ce2df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a47e16dfc1c55bdaa2759b14cbf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c77c17749011d73f1bb0c80e0f1a96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1636d181726fe6c9c6486fa2960a3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f95dea84c18cf46ef748d583ae0be0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd990ced57a8987f2272ccf91e7db64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72437505b40ac73bccb8d7ae1f58077194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3736eccf5d3de6d13ed83f8dfc84cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73b8daf06f8af4cfcbadb92aea6deb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a7d17d69b8d666bda5c4dfc382eeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8039710eff630fafe64aa0664fde80b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7c4acfc0157743dd0027b159a35d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94525866441b46347868b6da6c01d632200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaa713975bc983d115078657dd9007201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c82d2ba87bca0ca2ce86257fff89f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e0a2cde15da8c8d514ca9695ca0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3670c96c7a84671a9cdc34329c98f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba416732ff302ff504da1d72ee732fec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef6a250a169f36e71baf5c25899510206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c68adbcfdd41f1ddd07cd76d519ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f7ae17e69492b7f24b17f8ad9a6d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d07663324bd478984d0596b359f270209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ffb7c5c39157114b0a338618da393210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413b28c7eb68a939f8a93c7eb0d1d2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d82ad7d4e5b541fce4cc18fe95eb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775398e998db22a4014640c143b7e9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9afbaaff9d9bfd0853a6941708f4b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f18b6c58e95b574069e4782fe7314215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20870e2964e6b7670367a41aa8b6fae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587387d209f480fc069e32cb0c88cb67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ad39a04d59b96bbdf57d759e3dd26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd5dba1faf5f30dcb91ee4d8153abd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd0d84f56ec9a1b002f6d67b073afd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82334729fa273a05876aa97e4173bf1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606e296ee4b60040d12d17b0795f796222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcec1c2d0f6c19487e200d8d1b59cf4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49542c6da0eae1c525a57eff6bba9f08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ded378b6ade109d2a86f3b21bd2e13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b2f669cfd5b32abe69753e8177220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048b94d68ad2e5012921fa51bae9516227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73d3f79d1643fa9b03378559b9c371228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520997b1b3cfabde8777ba9ca0a0a77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2690106c83d3baaf3f3e09691fec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dbe0f03a5c59f017827df3d11f6c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e689f56cfd835616aa72333c945c4c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624e837f0c159f44b32e9f6400250a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aa11906daa65cffa6901ce9dff18e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4d428ee03f1f2c5d9b893203dd55c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0cbbe90fd820fc97466f8b2da5933236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4b803776482f5e36ae543068f2ed6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9825857fdb05d8ceb6695a8432f410238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeddbaaf6fa97385e909eb5f811c20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a785d8f201d48dbca0b9a3d1336de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c11619762b79eff68880ef9875b4ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4580d519b5f31e0fdc0c0f58f4f55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d82e4f929a365404a38ecc78941894243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de761349fb57f6d07b79332697f16e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabb14821a3c350612d8a5206eb51d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7013319cd3b30cb0f08a382ab1630d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86b00a2b693ac64477eb72f752de5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee258b9ec6f779ddad0326a78d7ca3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaf030e9658fe03991559aefbc77ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3469082089d8f8243c804788c301250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdcb743a9f866970b9db347df78565251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef305740c874d6bda992f8cb7642141252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b249e3fb0873fe243f99dff06cc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a33fed1ed00d01e76275dfc94c64c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226e4884a3bd083aeba5e7582c34aff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf6d004a62917805fb9bdd7225bf18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4771434a9f870336e9ce9aaacbe58b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d328d2082fc0e9635d0bfdc86fd4a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54352c64375f626983b53c9fed7233259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2e0381a18ecaca10295abef1e6ec0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489eaee6ab1a238f7ef16d9896b5b39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50db616b0eef35644f1502ef8310f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849bb68d9d5631204f5033cfb521620263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca894348cab428a48771b3c428613d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0b4d19e6dc1ad2bd35e5f5fa5237b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7aaa7cddefa40ee267d9aeb1037ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0026d81a64d2fd4e83a782dcb046eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12cd5dc82b609c2b4129e6ea4e72a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a3fe90bce321d31377dd71fbf8756269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9c000515b738cacdbfdf793c82aad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f1ac4330faf8195d05e41986055f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0bbc3c9814fc753e40b84066bebcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d374a0cadfccd430f791efdee8ee1bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b7106107a3dc62d0d918681776be3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94910d1dd3cb2de6e95cc7b938551c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ea269b711eb7372d0a44e39bd6c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dfe57b2a6c161451336a544885d94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7f08f42582d4d70c237db52637184278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f94c7a7ca04328572990e88d4076e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf423655d122831b5d632b6aff56b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0d1cc1588d2e75cb59d57b465f7b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94641dcfec3732ff5e3fa285e18b9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061723dee45a56b4372f3d062387075d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb70150275fd0590be02221f124f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da494addb32e49e3ff263e8d192b305285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ef731291c55a7676d13b49ffb5b5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06301d49a7ab954179675c225ceb6b59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11b79cad8589eafe0513031040a985288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5a1a1f35afba6f7a97aabb6a6dad8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0b7326f7d708a1bdebbefb2bb40ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcb90f5114f3a6c3ec1f1285f93360291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a375345c8ae80ab2488e7902d7edf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14219bcbbb0725bfd9a71b29e95dd419293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46550f82ff21388a9f040b131d94e436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2503c6f58f70b88357e6a681c8c39e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2131e1b2e886825c31fc89cb03a1e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c228f8b733efe7d7f1a5782e17acb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6451aa868838a0a6597ff93fa0af8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f995ba749a92f651fbe62553c19d622299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110ca0c1878835ddc16f476d4ab9efd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deaae6e4ff6e93d34cc97ab39b3d23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7123015fa3e40e19f8fe72d801fc53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aab6c06fb50b3632f6830a13ed716e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19148bc3739c1ead4fc4e8252e6aa5bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bfb8a9ec37385fe9aecc20106d2ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ea01f40d3f05925ab92d0b1f5bb31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789aa04c71b3897e275240a5c324e1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb274ab3e62f7043c95991795eaf3e2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fae199eabec8165255cee40aa44fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b48502eed05aac04e0fcf2f8d131b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035363c80784d5c712afbb5b038621311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95057c99685b74ac8c8426f9a134035312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201da7d6435f3ed9674b7ddf463026f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35518c8b3ae383046c3e342cfff7bd61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483ad0bf6437f90ac277eb29fc9ac91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d7210d5f6359e1ae9810b991cce14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01938126f952d557e04b51383640c6d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ec5306bd74ca25eb2f1e95d16afe5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96435b4ec77628f5d565691c99b81b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c333963c4447add6839e0f626dbca10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2926a3d0c3564a995188fe9c04fde5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6f93eee1c2319a9f9171ac902fdef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de059ad99266ac883937628061ac3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b337c2006638311675868bee3eb346324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafafc401ef11c810d07dfcc9653bc1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdede6d981096de0e981f7972c9906c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac286c63b332c26e39c439c100cf154c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890fe75c196db4ccbf6e9b1e4657ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0dd90183aa989af0685b28cceeedd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd68330b25c47730cb4a8cfc0c56813330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ffee0c598016889d8b6c426afe3d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8ec9b3da1016b7e0d57a00decb672332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d5113a465bdc900c2b25c67744275333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ef6e6e6059b6b9b667812123c70b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e429246e23380981d9aa1b879f3a108335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed34df55129959f91b19c76a53e341336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e99e229a63b0079cf589c2e43fc82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616345a31ca398136d48774ee94e84f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4fee167037e2d242aa79638fdfc73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47520094144d931b8cf3318ef12776340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c547ba7431374f6a687c9a6a13a23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2410282e1472ecb2bcc91fd89315501342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95017370332e2e32db4c47f109fd9896343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc74149826fa6a533d8208552b26d64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a47d5a3be26361b17260b3bf39b86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d61d7080879300b454a41dfd67aa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f94926061b9ddb8a60e0957a41672347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08f2624b21bfe3df63be1e9624b78a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9457316d0f1d6db9a7724457a13bf0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979562b6dc8b313e146d29a11b0528aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54118c725145ba7c497fe5350a4040ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceca4b1082bf526a639ae381cc2a5ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87198cb5737a0969097ccdb72f637518353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ccc5a28f8e85716c0b6bdc2e2b82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c95dda279bda5ed3a63d2861fdd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8ccd6ca3fc0bf681f8b3c62a89560356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae78eb1f28e02dbe15243cf3755f0a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3925b4f817142d0043b9c247a09987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488ac871bc011acbb40e9d6b08b39c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427164c8867d5d1642b55dee1224c6b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19e518ac12dee1802345d26c287027361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ce45ff347672acfc3ff84dd426a95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c76378b9c4347ee94a50ebd508a046363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcbf5b5e06e69f76f1c29cc44daccb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d67ee0282090f72d2adc29d5eba88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da70d05ded9a570fa0bc2ac4147eaad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2a0dbd0d424de8f8ea4ae404f908367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe446eeb72bc5c52a6c9b67eb2ab0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f2c4ec29d2d6d890197c7fd168ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71fd623b160de10de6142ba4e80fc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad7ea75683c33c29a54d5e9606dfa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978241f915d7fbe2ca43df811f9aaf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578eca7b354934b89a8aeedbca62ead373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc732d2f9db160418ae95dbda9c410374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f53206ba67d00845a2753a92b103b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceb15b8460571f3f21c0ea8efdba05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52a41ccde2fd596705df2e20325c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acf6c972284d47fa3ace4489e83878378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be01cd9a8a734fb70680cf54de7d011379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cf89833e12892cc75c1f5389ef367380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131008103d1f458fb1a65c892578d58c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249469d68ebcd7de2e5fc2d34ebe761382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2da992458c436a90ae8250f9dd70b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2671152b37f958c43244b0b711e9adc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315525db3e6e7d823d5fc443c37d0c2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21d462176b3eb0ca2c35fd4eedd998386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413f003eebf0ad55b5648ad0d592d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ea5ac9915d385aceaa8efdbf789d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2d4d83776974a0b4c84c9c00e5b86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb344add6860d1cffb13ee9255abc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a73f060955eac6305d067fe8586c02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e63413175ed7bad409f5f032b5d5aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e7ea432a9325abc1e470d6d7e9cf4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5ff8bbc1c1535b0e7494b3c4d692c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17601a82d543ae60285031ff21a3bd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2717e534e77c7b3bf3432dcc28339396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e051f0935b5aa29e917a903d2c7db3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21b54b199beb6d330adc764d87d5c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7fcb2b34efa1d78deb150be66be36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46ee271c1fc6298f14ae53cb58b7b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d37e35c8f37ca7b7e84313af44418401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac4a924c1772901f76cf561e54e483402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dc327f1f19c499a123e355f882af7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a5a889698f3dc1f42bec992a8445f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ebf756ae7cce3c5420858c9149c67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b264a93d5314c96dc573b02f7bdce6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51445900ca8fda8d33a7a226466b01b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7acfb78112bc9f04b9b8e87df52357408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d78b3b461f9535ce762e67e2df94a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3143e1248e1c3d9d742b69efe3ef19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b400f9ff1e58bddd8ef11bd55e80e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36470d221ccdea7419ca60dbbcdc89f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4385c3515eea84a11d057113fd576bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c4e8e467d018cf62d6746d237ad0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6903117d3dca3b908431899ec51c9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2db04705bf9f787198da313aa5bb95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b0beac7d664b94e48e75ca749c8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb3d81ffc2fdf27ef3370d6b1f2992418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323a85009ef9d49e7de753a82089c51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5af89faab2d7af1d20dd1dd024cf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa022b99072706ff9d7da4bb45bde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460153c59102e3d993b4113aa873d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83253046d44629ba435027adb808f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03424297c460c21bbf664357b8441588424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af3f2fa5b32c589e29ef0941aff415425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab34c909008cb1147485954adc1f15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cb410501b9e5c975a64712fb642dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff284e37a8d1d7bbbc34e09e7c5513bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc2849a8d610984bcb547a14d63c0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef4b09330aa43656dd2f29f63a581430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d72f3104999edad4629c115d0ed26c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1d32d139103f9a34593f1cf3bddf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d556aad2da9b9a13de5694aef17b371433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7644d9175fbbce20d255d1fb5b26f7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e191d0a6ccced821d79d6b572cf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342bbf007870a43b0dd526480a4d9e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5d07f6a0a253e7359e5ca4baf7665437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab3b86872cfb25207a1d13f3ed7806438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36594e3d68b9a74eece271e4b5582d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c26bdc0f3162c1ef50072b4314e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b20b1db352837321e42e90bcd66e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d2ed31203fae19f6750043c9a2b4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b32185dca8155fc002e04b96ed837443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be57e4d5f4c85a46b2dcbdacf82ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e642000e5ea98345c8264055e410748445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f1f15632d4b0f7e7a130814d114ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c07c7485044292bc6faa809e971a43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43217881afbcd841112642598bdf612e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2783e33bb05bf7a91e2fa24384863c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5601ce54582c6e281978ea9e548bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbc83491bc42183d0e1d0dfa3471dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b32ad320a411e8a0d1c913aaf5ff7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebbb9855aa5ef8846744f1536ee5cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ace9072c65a43c62632738e2283cbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d63b8528898dbe0d8d6d9dd1f693455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b2f6383483384ad15038d1614744456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e1b83ad0a74c92354368fc670731457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a17bfc0a718b656a999ec967e9f0f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c19ea5c373d64cb5102638a556f3cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaed86bb10f832112510a1a408e416460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947bc72785c2c34c66f65c2a8f012e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e081a5028afc9bdcf869ad5275106462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402ecca4a72ddc3ae39300ef5b5e2f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dfb0ad9b119f60fe015ca3b3cbf42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7284a13c1648f5c0f3319b24ee73a3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d3428ca3a2931bc9c5db05248c50b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04291a72e1fba5ffd1540f20bd2c20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f6efcc9d9e9c724d6f9c4705aec66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d6ddd393bae540fcacacf31c9beb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379110ed26ef542e707fce5ba6d3be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b92d88e1cf5630d3249b3ce86c9733471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70a899bdfd72980ea05fb3dffa56bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040568ec39419ecc59f8200a7dd57b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac66a5396d18f538adfed5e1337d1ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d77a497915eb4a6f15bc49b02750475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296da6c68efdba6ffc85247e838953a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b9739bccb2c3d8874c5b97bc8c1e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c168a1ed44c92f7e7f476efc5b865a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed106f6d17d249259b9b73f4798c00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a564c23039c671b02dac49c2e375814480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6676c35191306f111c1c586cf6742481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f6ae6a0026c6a4bdf2ebe4edd98bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a27e978c731c6e7dec9e6fe05280d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ced16fd2db3cb9b72424b588632b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d19f1d8e9b4ccca596cd5c5ca6eb0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b68b25f15cd1833492e1f5169fb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199bcec1fcf96827883d3d46db78bd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b91276b7ff3e436d6255539bd96b79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d318ffd611f8dadc0986da65c8f18e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa7fcc48b8e4585fd3c471fede96bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d19e4e3e3981d34c68e0c58e267573491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c847eb3095a11973f7ae0780f63c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf844b0cbbb35364ee8f4b72b6d909493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f433b289c6d800c4b0a9bf68142c35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47103e0ac118c76260929741514264495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718c1a687a35b7c545460b03afafa64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dc768f4e092fad49bae475e3a1c29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928402618698133dc5dad2432527bc3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce119b46c956c0ed9bc771be135ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488b189dbfe9fd5545208d8be66f898500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc61ba1d91215d9f2878d2f80601a46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ce030e42d59ade1504d8bfe8257ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225980bd958385ba2a46c680040c5c00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bacb08a8b54d6e015bc1c03d0e3f8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094374f99e06eda484bb0707972c75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc320acb6ee8e7bc9288c0bc0e718244506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe50c5442df14b739d3be91860ef46c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4a26151959934561d4d52ddd4424508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb485b622ffdd9303e90afe8e680ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3c30d8293f002dac24149d68ce20f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a1734a674809d0bec0626c98d6afb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73e6602995ec4943fa2a38fe9da5d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230b16e25bc2ddd9dbaf93c740b517b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8cd494ce04a1d16f3c103d38f20c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5fa103f523a2640c8ae1001749423515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509826218df2b52ddcdb9537955ca3ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d8f4c3281299340e788a61baa116517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7917fcfe36936789d7f9d6b4ed4d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886f4329f320abfd67b786d10d3af6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22ad8c8d49782c9a2ff96121e40dcf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bc9f9fa64b9a32865dc237f7e4f54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6ee6d003d7fe07a9e481998f34b1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1d6cefc5edee18618419d7d6bf1f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13155eb0a47d9fab46fc01ed97eb1a42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d7baee53373838ba8344c816445f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c482ea7cdc50fb316bd7f49a98be1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aa90f8b4b347f7ed24aabb274e04c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b5e70b448604b7477f2e86a56f046528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c91283932874e939e4827aad5d424529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26f74680fddb878d066af02aeee60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c80a8ec3d51329a23d3878b1e6f6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc22aa9412741e97e55a900fce80ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a96a44353121595b1f427828841eae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbc8a5ce5d759dbd38051ade4bfd93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9872140604a8976399f72a85a39ec0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1fd6b406996d399b3b489b8f87e62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e98f987b5019cc91d75515f484fe2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8d6b8632bac5c86dacb097c03e758538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d16dd2da65a8353a6896a24cde6153539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9255f3fedeae50f2d807b5639ec60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97678958563e8148a70453875a42e54a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4f81f6344057b4c18688cb2fe8a94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cabf15f57f5e61f9902174f22b8b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814069592ef3438ba41cd00233f7bb50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd561629e7c7cf6274cbbfcd1ac0fb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a206a173f63405f90e544c6965cc62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20195dc9c6d241c5f023f2e0a30dc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5daecf69e99fb30abed51f88192fca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c5283ef5abc73fe5f984a8e1e3a03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55dc54131fdee8816d211796c1e84c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b462d137c9528bba04b68b5a847a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dcdb5bb64045a067dbe2d03c90406552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb0c3ddb3b6483045a89143abc18d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ff96668061b73001d073c6a45c25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deb29aad34ec30b72498200c71e512555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a751e0ccda48e4b73c79d808f96d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159925255a5a939a4307179891ee8cbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78c2cd02aac049f386ab52188033ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38f71f2447a0f42f50254037423501559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88d0dc7869d65433c0869c361894d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf57b8d51d05e3fe73b224d678d62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834831fa069d867f36297df07b6edf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e10f36820b528aa5798e86bbe0f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29078c065fe02f1cf1c4dab3906ab0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4183fe954b94ed4352b5c71a45f5f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764c5a3f4b0dd97cc078b5be7402ff3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6ad89b6e5e2fa72df98b35cc71aa4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70f587c8d768f2f1fc4a08a06591fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3494a44ccd37db453b0e9bef7ab237569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24603bd5c68fe09f16ea766525c002d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfde601170e1e7c1dd2d302c97f585571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356851c4490bb8b9d4ccfc4587a6e7b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b3bfb631a57bea822132dd8143526573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dbc593eb1b1675ca93da9cb726dda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9c592cb91692b3373e75359d0091575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2348da57c3b91b14acfac7c445b1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a32d7c0de8913d38e0714b4c884bb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde898b8e9849b36bea9d08c7a23149578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7a3ba82d7f50031ddd1c248f65b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1036969423d687a5b2ad4779661216580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e683462dba5706738a94520b4d4201a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd39c64dc8f22f0d1988a6a5ffed0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3979214b2d8778293a491231f53a98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b2e6a5fc29083de2f59dac89fe159584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346519c367b4db5a941ae97b034002e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385f20ffe04d420b651a65dd5811e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af5c338608ed86213a282161d4775587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01af2303836691d35ea17c20c98aac7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe82ce4e8ba9c7a2bdecc7821f7dfa1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f46ca54b8c03edebb438dcb001cdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ffd6d94324158fc247ca3af93b2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d31e159af137de62ecbc59a266459b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea66325aa182cae0341cb392fe0f4c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901e1f5709540170a156014682f61c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118aae86bc4c07644f4ed16de8c4a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271496460bc92689ab8ee8aadbd0752596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84485e2ba434b1a4a7d0def092217c15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3ea2cad71fbe9d30f0c8d408f956f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b9a3b8fe13f6c7c00f2accd8366e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf0f8279aa4b73a0afa8091490c656600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84944160c93159d7ef3b26b8dc70b8f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0812bb1986362df2fbe4889f87615602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8d6f1dff5089e2d2f8b7ae9f9ce2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b0c4f639b895f02d4e541f0459d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848ee6cfdfd3111084d9e48565a5b6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d9d16764b5240e2bf9e08bc9a5236606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ef346796e1b38c2fe63cef5a8d13f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a513a7b45d3845a0c9ea79f790dec8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8e6db0f733caf5c1fe17dd40c4ff7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07ce8150b40f759f798fb1ab68310610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bfeb58e9ffc27f2ac12f423b592db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920341cac81b4bc46ff5db9060eff20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb29d673b1a780ad68ef50d7c9a84ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e414d007bfb8345b67655a793e9155614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a8c6958df5d5c01250b3acfb7f11a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e676b69822481fdb09abe22eee35b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4eeafac0369dec23753c719158e35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17003a49b11fc218a2c1af9322f668cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6585fbf91a4333541ffb5972d7769619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f8e8df4e487b7117f89732486977620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3929ced6c919c541760bc627b2913ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfa4d9a83d948a4d11cbde84ee8121622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67751c5f5780e3b96208e9f39864161623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfa0366289bf8d83354152682aaebb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf79ed4201f4bcae61458d1e72317ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a780098d9e3e25faed411b38c58e7cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53bafa276df38e66680f87a292d5a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f06bc68fe32de4a051eb0460e7eeb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9f46805ea7a190614d04ab6b958c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66976445ebc8ee66cdfe835f10237db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcd0b2a3743095ac34c32a981031ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15ac0318d61ff0edf17c2d95b6b58a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbfaf106c5bf8a0f1ae0e8fa5c43c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b905d3a8b028a0ac58a5bc23b7b03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed97b12181abdb109ff7e70c4bec7a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c520ec33ac6668b7afff02d0ba4a214636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567f590e195db64bdfdceae0603e6d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a33dde048640a621a38433ca45f8b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae12abaf46e7efd681886fa85f823e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41825880ce32988e4cd4030e03dd9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbfd4578a2c39fbf38d2e40846bbe7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3e15169cd8c086a8b6af1e6aeb86e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9beb364f91bd8611c294687561725c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b97e280bad21b52edcaf4e9d315ec3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8538801e1ea2566b7c41d0ff0b6069a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626549d7974b0604ac10ee3ef32f4f7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2582041cc8333d1e7fb03d504db9f37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782f80b9fa862afcc536e69474c8c39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196857002841a30c139befeccae0d3ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873b9df02dab1594f9c7745a2946ff7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7b221aaca7e594ca4358a449f2ee5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2fcf4e7f6f7f707b4aec0f466d97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f178a3fedb7e0fbd310a17025eb41d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0eabdce1e1891687163b786454de3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5da167eb196e887585044473117a80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280df21dfc5c4b30fcf031273715d250656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f79c9a117320eb3a7aabe2f2b3e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e94ceec570d6bbe5bcb28b30d03f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d236b89d6006675b18a65e9266fce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de885f6337544a80d4a29a3b4f3ba2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd88d5fdcb28b1b822d589cbebd712c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a084e2fa2000cbfeeeb459051a93b2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88540e137a11303fd0259cb1d8e09db0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b732f91af1925cc2524403fbf381de6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec1c9d5f85cada379bc7f237c32e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9866692a6db278b8f12b2e0ec3011666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e7794bb8f4fdb32ca81eab1bbef83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928324632c938c4b50b3cea2600572668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48577fb895d77133d85d4337e0350883669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda29c740dd58c7707fcd7ebb6a3e2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa8249127a7c0bbe83390f64ffbea4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251c451420c0cd46283544b5c4fe0e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fd7ee500d0293a5580b65aa43ac62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ea50c943dd09f497a00080a44090f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c05947c02e271064fbd3e08d1da9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdfbd03659f54ef32c580ef607be69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94bb3e873422872ca3effa64112e87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea6bc1d6b78ff2b4d7050fe248fa70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bb9cbdfdf38e3edb23b14f7297dea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c90c94006eece103a83b5eeda0695680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e02e99098f8b1a2ef8d58d20602ef6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba3b1229d93d344d5acb2a3163fe91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f66357fbe90d34f5d11751ed90d44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c0c0c92a9950e46736e932b2c8158684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b55301f697f0a8b740c1cfb649e5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263654b99c5b3ddb2dc809e4ac9a3f0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c79c4934f63aeab6750ac87df715687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c6666622396aca2efa48ea599f355688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f13f6c2ad6599192b4fc35c1325939689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b71a51321702b93f328cca22e19ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4653a94bfcb5267bf086f873a680d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117bb18fdbaef9f9cd8404797a9a9a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf759c5079574bb214fb636f30f63b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3afbe5b66cd3888d5852ab9a8a4506694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7242865ccb28fe1ea3af18d54f4bf63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34976e8d00a02a3b8aedd6a751396d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a6d2b56b82c68aca119c254c4443697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99530c3415ea82bb90618ab7cd942dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932c14aa7356fce0ece36486005bfc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e34f9cb52ec45cf80ff5196f0f6d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa71ce269f0ef5529eb15893b2926f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cd88cad87b81bb7200b5fbddefb1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c42163acf80a984bdf9e3eb70ce22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed498e209a89c686b5d9dd989adee9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c605197395bdfedaa31d35cda32956a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042b457752c57070d73fc31daa8e034706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dbec04baad8fa5278094d43c340dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194821906fd6a44b3e97e9f9570f7d13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7918de229928ccd1dcab0ece28dc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ff41d1d03da24fbb8cc197163e34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c9a16476c87bffb3f2fe623564c75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e57a975147dac13cae2585236db674712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9db8a4c92f5d51082271204335d27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0f544f18d4abcee5a5f0b1862c8e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b78d3d75d57603cbfc219edb450b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb30516ec4affc37359f00045514f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131047ef4ef23afaacd1e083f45d09cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315c0cba8fa9cfe79907b33498911c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218a84eca5d81b5590143960852f709719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48184c86915b430ab9a566341171f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae761b209b81ef5d1a2b7e9af373c141721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc061da9537620a4012a0e82cade5e0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d7fe7a531039a57a17c6ae67e649d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61541843404ce64590d3e5c40ea59ed8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde312853762e976772dd8f304900c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6ac0211da5255adca5751651a0d35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ce4720f7193f93c87b5f1e284008b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2913717a1298cb9084e9d8dc8aff24d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea8cca9dfd428445e43fab68d302a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6c7b186b6ced5916d3a66caa42715730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9fc426fb97721e6659f38e7e2862e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02c6baf7fadd3dcc0e6098283917e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8206978ff4bf1e54f8f8357ee0eb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59879dd49c4f4eb7c8272dd08ce30f95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256fb5d798b633f2ec9e0e2c1f4a9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f30e1e83f486c4441015b58086b99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84537142fea70a3304c71f3195e8eb89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ef50f99bfad72d7b88a629153f0a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24ebd443f1046ab53bdef04e4ecaf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747e5c7fe66d7a0b4036b3384b94f19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17457632a55e5d51a7e6fa97e91186b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f873ef21596b2266fede868fa33f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a43b3075b1998d76631b082feca9c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eaea379c55b31b3bee90c66710ee7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9c4d248f04bee511a1174073db56e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd58460af884fddbb6561a425ffd7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59728b39a9eb7f69876957b5fb1dc292747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100749fc0c68b961a029b43a481c5af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68986fcb0071bbc2788dc0d602240b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1c7013a5bbddef8c0b3f7a04d3870750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568cd26e47ac6c79300e8e4dd17dc49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dea04a38c7d84e9e7c8dd4e29e0b65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94822dc97dbb8ea4b1ddce87e42f018b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fe415fe07895040d3743ba4b8e560754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740c4a4029392a76339860bc43fae4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d7d0889ee28e9892d50a88788ecb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a00bc161c0b199fa90df5d022aa2c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc912f078d9f3b23b76a21ff38cb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342c789047b13b7542a23b9ec281852759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05243d56a64edc6927d05431c171598f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395912c375a9a8987ae7e30a358387af761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fd9d9658a446bda4d29342e49750a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a2457f98f27859d2a69923173fc0c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240071fe9236243f30b385031c3fcb0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba1dba107483cb8dcb31c63dd51a0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acad76d2d1bdd17b496841b644970a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6edaf2c70c7de76a270f14ba2be872767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbb9ac92d0dff45463f5c750fc5ab3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc709ffd1c3328743bd410a3bc30381769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f60851856c4c47388e5570bddab4d6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bc360eeaed29d03bfda2d62806e9a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30b3cb17707cba7bc77ad275fb1310772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd4dc7d7baeb340cea3fef8847058d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12bb606ea52265eb33981903c0350a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3596d4028f78c2722e39775a4181e3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c172d8f4bff46413a53129f4f2263ca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445d620a8ef48ba6f5bfe7716f39bca777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>