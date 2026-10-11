--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3396a48416a80297989016d0d48131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4b82c4c674eac6056b8d21575cc6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8909dd09ff11045731f107189c09113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da835745267236278470b0cde8c71e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c61d77d4e5ad780f27b377e9a6f255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b92945ea870d706bf5e3fe47c076a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec696443059aaa7a66c2810d77133d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9faf3af2721f579f926f2fbc4a56418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddfd78b0fa82c14b06de6ba41c58099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab199c8e19f3411fabdc537f8a5cb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e8320163a7169bdf2a73d88ea90ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10be3ebf8036846b12d609aa0167d5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aedabba174ee878189993e894eaafd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aabe3f4069fbaa3d468ae7b816ccf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a871a1e3dc819901fc8f3f045cfaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d2bdd792c81dd1ac0686b479225e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd4693b589392d746c8aac8db7ac1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1cc4e57a29a3671405205c97a75db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60468b3c01a813370b91a0e5f3d0e9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e3d16a2e8de6a7f2ca84d1cea7fe620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3756d3c8b14da53a91e014b9cd030721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb280cb379b4a0ac037fac23b9f1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb492bc777ba86e4d91525abaa44df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c648a85e2d171808a9a6c5362a12324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e25e835cc04a9e0fc92a001dec2fbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092c78b45098fedcf13afce87aa548226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a83cabf374ef7551a6ef15ef21bf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b7b90abb045760beda6557d736ece28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6244d36250aafe7e95fb041ee6cea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77644bac8704a90913999de9c2baac7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb93d6a7b5b5fcbdcf4860445b85f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952beef3c883ca7dde7017b390c92e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc02314389cde6a2b085e598be4cebe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86256896b1f9b42f235baa4846a121c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558229c3476f78605e4ac1ef0a3047e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf44218e9b8d00099bd93df4450359e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10626b3705ebad98bfcee2dcebb2ed5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79801d45dceec719ec7a2700cf12aa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266268d30c40dc4758698b6bd4b9834239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394e24d6b435a2f34e7306cdb5b2ee140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27d37b6460586c6dbebc88e57ab7ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109c8303330dc581e3dde6da052a13542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca138b10e568cf12e9386a9953eba3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef86e4324a1edbfc0bca1fa33f625c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b548efad409e135d72f1ddaea58d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf45aafbf176a56e75b9021c308d1d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c420f4b8c0edc8457630b79dbd71f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a2e4190c0bf3e2b41600933b78f4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b37a38d7cb1f906af5f85f20f0f5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb805f8c7024c63329f379af56ac8ed850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf44e62a1037ca9b4a00559d9d8c88f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef23768c18f4332a61444312cb31b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b19e50f728cdd6df190062dea615e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf3e5ba65686c33b29a1b36642967b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594c452ec842a95ffd17bdb5b48488c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19931005f66eae82703864a50954b3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe78cee411dcb8877d382f8dea29c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66ddc10ae09895548dd23f381b3e3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f92e8661fa284004cdd03a5af896259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0242a709c199c57d9d6039c039dd3b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f197b202a2cb356a1e77fb5abe0cec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57ace76d0d227c3bda12d61beb3a7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988745d9fb08a861cca8e69aaebed59a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bf5d5265808a9210b373c5a10e09264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e044f57dee9127aa0b6e5773249b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d75ab7fad85cc0fe760a5b1ac48a5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f7a7095c1b0124f80d7cab086d9af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086b062ccf15b44addea2885f5a416b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc06fd383cad558665c047a859b21569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102aeb0ff0efce06dfe91beee0be01f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa742f298061fc6f7b451c4a09d8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5cf2118f185f5190ba617550f230672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5ed186f2575bf8a49a37272d9e76e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127807bae0e6ff7a97d0a82abf0a93df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483957c58df34f4d807a4e4e4b176775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293d72179001ce6b479c9aa7fcdc53a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3345b2cbad413dfc7d9777c3920d8ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddbf5510f4f8117f2bdc5f5df6b40c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267876b17192852ca6a145f87564a6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dec3fb3e2a127bde878fc4baf2c2fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3369e8440f350d6afb4080e7651b6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbed7aa67a1ef002b2440db6afe44682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdae50deb6f32d232d66864329c1b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51950e57cc99fbee7ba69fff4dbdf0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283003b15fa3984b4e49ecb83f1039085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2693163dd26b9451cb754e4a200c90586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367db6e3cdc54eedec79a05352b64d2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eb827cae3780e977a34d4ae9987a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bade74a051a6af3c77f55249d5b77a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d54fead7cdc6bea5d2c9c9a641ba590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965feb1ec819cc49f398995abac8dbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01352bce84ea77381d71d14126b64d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499808f6ab4150eff6e89cf998e3b5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa690d488a4bc8d884efa35462e0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e49198efda37aa57522816d0afed395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa147fbbb5b062e3ec4c798e472f9db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084da443bedabf4cb11cc913ddeda1ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21222a72c39d260865d05e9d7b5cf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6373397aa5d9b1b2349ad05c1ad74299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e3bb2b92684f3948584ebacc9441b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbc33e19c1b3a2029a203fb84316dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343792dc8fbd827abf38b34c12ff1c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef858c7f54186e0b32fc859018b640103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45f0c944c8d69d2d03cef71ff89367104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873df25d467d0155bdf82a309da35e9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4d1861758900e0fbb3cdce79074d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c06d0bde02333142ec4225a3359cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ddde945fc84a817775e567a44e6dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5d8cb306571bfad0dc069c93c1c4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2c242ed1e3920bbb6740006355c65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d661d917cf5f2578a0d3e57f6c60206111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924fedd07e39f1d0fc41dd8792d1659112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e188925d789185bfc998f19e52306b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044015dd70c9bc6563bf04ad19a70a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2cdf03db336228ee44beacb823d40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0535fbd16967c307252cb05b57542c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db842d324b4030a00ac2091452145a2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb1afd000dd2fbacebf99a3cb06f77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cf17502930ca9b836fa9bb7c79590119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede98bdc53d0f2cecaa741b684cc91d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772758d829e5e7ced2b03ba976fef3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4054a694e756edb00338b3bfcc10709122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bde18c40af90af5b61b24e32e5f6f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00dc7fc6d798abda117559497d1d8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d53d21db13f75aaa937250a9c961c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42835bded1589620ebcad797da506d00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a27db45b3bc20e048f3e9fd04dad25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad636eb64e4ffcd2a55170e9a1567abd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aef0c82bc50f54b8224f2296d9a8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3def1b4e1ea9f045508bb1a391994130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea0735879b06afd2d16272b5bf07b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa8d98e964e0b87d007b3b408784df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10195c50adb92797e1a56ee60b63a6dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedd6cb78f12e89771c5182972223d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea26599d2b3dedf3757364b5c5c798135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f774911831bdcdb52c0a15b9a9db2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dd7d620f83db7e957c2a84087534e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf152bab3e5b5d55bc85f70af60c69a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea22bbfb768e5af8b4536c7548392139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd8536cce113051e2c6efcf817cd15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd621fc9787d53622190b16af03f2511141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fef3977c85658263f8f79cb977a78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f0247e4a783bdb5bbbdd7a2a993af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc39b6ce6407ccec59337038ddcfe0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac17b17d6cfc4da606f1c57c6b0ba3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ed747469351fa0075a57e181644c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857537bccaf2b91018d8fff0c092238147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef212a9b41da093dd1ce1c8d8d50fb08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc3d37e6be4f1bc0935bb906906bd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8ee22ef91c494b5f1ef4bcdb6370e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e271aaa7ff7f8cc7eefbd7f387390f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1a8d8fe190ac369bdae6626209d3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977541dfe2645745045b740629d165e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0b76d264158ab0bcfdabd571f742154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be9927996fbfb91aa2ffe743a3c89c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353b9030fb54584f5589cbbb1da9cb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a3886458d28f57beda1c7f26089c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb5cdded6b3bd7869ab2254387281c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e51bdcd65ba7fc7610bddc5aa6cc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bdf33e8ea204a23ce12c39ec7546d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa4f630952c7de1ed8155e5d193497161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d6103258cd286dea18f48c6fd7f8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee2f4ee9ad79a11c2b6f4c22bec628163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd9692e78f27cc88c4fd14e6f47c20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9ec0bd68be2eb08a89694ff341eb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062d5d75692806bd807fdcb1951af2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d6d23d31a7805f955cb63bc71689b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f7c6561f729265ca9a0cb592baef6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfd02ac5acfe4aab7d5c8502e22f8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce235e715249ba8fd91f1a0691e7632170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd424e827fea1acffb9bf8f1b43d26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e36b73da48391552426068c31be7d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71085e1789e3ec4355897315d70dc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79be8f86e30b7aab3757c6498d2c87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147676b70a525a461ce529065d40a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f40bf5a9c6874b0ca5aa268ff2375176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed142c1b7cfc48a83c02d341cf2fc9fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abc8f718b349b752aee8e99b45ee53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c345ea90416ccdb9cff518805f29e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60696ad1d82f4b4ccefb1fa9d1974b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf24abd59697fa0722fa52ff8493a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1fd5cde78ca99df6ff3b530856a7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9153dc982b7f378033d41d4f8a96f5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab835df23eaa08bb46547280da136184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba055b040150a93f4cb07c9faca8d98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f470f1863425d343f644835ab8be133186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56541808f1ab6dc14da9cf30c64a1aa0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b7e8c110767e963a1423333e9a78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77651733bd1e6f1981439af8fecdc85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbbedee542de34096f925129a3509a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc3ab5649829b3501d09ea37a1f794191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9645554a85c827379ccdff1f909732d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbced5c9beb91c26510ec63765636cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93619b9bf92b5df5ed7b5aee6fd76f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05d2f44bb5ecd7371133a0cd716b52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf1585e0eb8f1ae71a0d97a35ccf05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11195a30732f71e644a83e4bd19a16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9b52361cc32bd9cb7394fd816fba8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacde9c107cbf97cf6c01e7ce7d8e7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f644e8af54b8da69ec0335dfe4ebf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7cac3f1b9c5dce70766bd18ef8599201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2382d81133aa32fab160eb7787be24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c6cd957d3aa8dafc270adafb73b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581253663e0a6d3fae28f41b145617c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55ecfde8f3679eea7abdcc7dbdef89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040d7905ac54ea2061c8c5a646cbb64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39e49b6cd4f4112b21da0aee4f5f25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1654c40755368ff06cb5351e6b7553208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd32815185c263c7b8a94eadfe6542e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c2ed500ef5c38816efe3b1f66fb24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6087eddd4332eda55805b54a5c649c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683f21c88e77918f5e52f13733956e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32539a5c7d8a58bce035a828e017a423213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835a29f6d62388cc171365c0fa9ce9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df90c16aeee7777d779220911ee518e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fa0b7a16b3c9edcecb3deb77d982e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd75bee74ba88102b80e7775690af11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe9ed530d89c04391ae8b703fa3b3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecdef17cf66c7f620adaccffae949c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ddb986fe480608a6a11b6cbf63104220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e42ad4716bf1c49df34eddf0e7f474221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66dade392b24b21295eaddfd2d186222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c8999603be8b7465ff38639fa974d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa219992b5e1a903c6c8bc995f54fdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ab7a43369e29685e1b6f260e19adb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb736fa0ab630c13270e9a5006a3c15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f1ba3e4a6177f4114fb92b2867e55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa48afea550dc2bf1a7c94c373d027228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6635882934679299525c3846fa7c085229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2861a54e59a4ce307bd8c02b03b0b02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415269a9674c1685311a937da801bfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96f7042c5b6e704520a54710d96ae5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e48f444068647de8a54cb7ada2e2c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f07ab349a45b1796e09ee6e15a3739234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee76d4b2cbe5ec016c773c2e34202fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba466bc17b791939b7316895b816a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff095d65e5d82aa9d7ff60deaf6cfe7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9aafd0396585460e2d958d823b5a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f92eed6149db103d57222dd7837f39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ee20567615199814fb0a5ecce7848240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dee8fa267ef037c96bb25601492e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b0f8a8bae5014b9ae19b95ffaace9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0544738f6b4552dfc90143ee4106a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0cf4ed8d066f8f2ad5ca9e33483ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156e84cc17901a915777aa81cb66818245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3914521e7482e8ccd17a917a43ae3bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a851e3bc6c2d6c7c3e36db84043be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3649e79af0a4a2e232578601565b71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7605c79557c5334d16d3a018d5d0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f2ef0e2b9216b8ffbdac72632954250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49c04eadc05a7dcb02245991575247251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa2cd13f18f88c01b4b47aa407fafe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209dfa5c2660bc5783ca66e12c8ebc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ff292f489684cd1794c1018a5beb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a223cd7fabb186b280dfc509c411990255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a47a73e00c0160174fff9654639f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789117acf5faacc87f894e3abb742a68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeea3088ec692fdf71b5957f02386a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a874d13aa549baaf30f7068523215259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab50392a2b703545202b88bf3f3aef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253b5b193e6bbf795a90ce530644c19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470843c5536ef95b2f3c7d745d1b958262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644154e5efdb77096c2c79335753e0b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8361d8a03407ca4b9be1999763db09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f7f5b94ff887ae118d7758be99dfa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d13820ce7e694513ca8521dccb40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83281112322825943c424b49a9bb508b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a070da7c16616911c5a70c03e7dab2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c230936000673acde15099c6614dee7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379210952a6375533d2885476f2fc39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99198f5c10d8a3cfd8fc9455acb3308271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5287a583d8138c98d80e449c3c4d2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f5eae6df5bb58c8f2e13d39504341273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2fc6af05efe812b91aaf1fbe8c842274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71deed7cf1252f29dbebe927d7dbce9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb89863c87736831384c50898b8075f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675f28c08fe1473f5f51333832fd2b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b9908eeb10e62de71bd3e6fd7464278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94676a03dd2c02854d12a16f92870ae5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904c7267800837f2bf180cc1fa359c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66858d41ed76d4efb7029b778f13441281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f7127e341194c52806f58a31408ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232cdca3baa424053fce33852d978fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919f40cecc9a06ab9eb627bb0760091284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1b060446d29fc4805ac4b0cca3b8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46591f9238740fa4194b9701cd4f5f59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f9d2a106b4026dce5585ad0ffdfb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ffbbeb717b8f0f844918661284a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81636797d596c93a27f8baa8c2c15a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e9f550801dfecfc9673985e89b54a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e0199cd6af614ff00db3deabd3438291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee4999162d49d2f213246c082083b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed6f5445386c89b8503447246223aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955867d8bf6b34dc69ce07a5eb96bac7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b98e07c5eb7541a1d4be329a3c2eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed942ed57e82a845c599751a05ea6806296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbcde70880e5daf2268ac5781da9e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac0c7a8193ff22b5c9c6a6dd7b3983298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149279ea5cf7501cc80082d55ba1058f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a000bbc72ef00338ba1e5bc386b873300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809e8c9098c7c14edf17a3aaacee32a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6b718524112c4d151670813a517b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedacb5600f3336bd95e878e43193a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d36c17fdd0fb8657517e0106993bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1738434a7fd63491fd57cf082f857305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50c3f1ca53a939d3b295af95d9a69e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b250395881a1cae2c724543ba2999b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384c2018645b5ef8248cfd64ba53327308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127aaaaa6d3f58428c32cc8413f7b2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92746a04c8554a332f278a72eac4cc29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec95ea4d357c6dc7d2b78c3d882a778311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a0f46bbc5eb70c5d3798d335b94d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cab8f281f90057ec53a44033060528313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d917edddf0e6354077fdfbccd25fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064358f485e17106a8e1439322a254ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a3796196be1305b84edd9ede7e69a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8883d61698e885fa8f5b31a220504317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c4a273b89b5e83cbcda0498aedde9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fef6273c8cb88502454682aac92f5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478cccdba21d5753661c29ffbeb4d8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76dada7bf61705e732a2f9fe71e9b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60078b6efc523b10b8ab57aba50075d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52365c32bdddacd5e6643a3fda80eeb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8e60ecf2c0fd59175e403163e9dbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7257c6e337274b2a48e0b9d4b1e325325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342307de35a36bc64a965fce036d2c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a901aaf1f41760881905fac074107d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc6114aea6b0e0184649465e23da9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093528fc30231e3020750cfd31f7810329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733448e987c35c036d5d5440cdecb4e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737a54547676712ef3dc0d1ac7ddd03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996db815ede9717ef4b2fdb9e0815f4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd65a1d130329879b076873172f4af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7ee13262799b79a296e8ae051bb00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa982695afc609eeb4f9ca5fa7bef7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa783cd421924c713c3e00365fdac72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf73c254d32f0ea97f1517c6dd06fb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da5b03b7ff02dc95ca393d314dc64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7dfb7cff339635c5f12b54eff5f9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891bf47d74a6ff2bcaeec1807b9cab9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47e3414a9e9b7972890c72b54be4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635121e248760d0d18616c7c8970e12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42496dcfdcd6efc448e0cb13a146bbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612f84a92754b594096b1d83a2e8a19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bdbfd297d459e6ed51100571d7811345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47534f1c28b6fe2f5d7a39bd702f65a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8942a9d4bd93cc89ce8f1b652f7208347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9710c61122c13f9ade5d6d4edd2e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4f050face63042d3e511d7d871723349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05c61d3e645d598681b91d640db0fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77ddc9aadb4071116454fcc5c3da48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ecce6f23a7229f34cb8f3b19ad1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f0fb95893850c24cff56a1c983372353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db5cc2e874989ffcf89382549b7ff0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24d779beb1fb2f97eea78938cc7af1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7888317ecf5ca6c0a7e56c739a6313356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08595dba33cae642dc5128e18c315bea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a6e26919c95368c612a658f2b328a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147f816a6def3f3e8e31282d95d0f5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb39fb591a70b0c7da2d73fd79ed4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979eb1a4d2056d1335be2e799fed16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79371d150ec2eb107a31a1da9b3a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53832a4c4c782a7b397ae94e09aa2a6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd544989c5418339d869d93576c075364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb08e5c4427eeeb25614c584a9230b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621baf5f89d088608c0cbf41446c0816366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f86569b928ec01cd5df152443eb42d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94d5a640fbc0fbc97bf8978909cc67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d894ec3e0bd6f98b213095b317ac1d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949d9853b1946dc328b527b635b4705370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebd7cec618f0f0aaedfd95c36f92f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a479c5ff9f9c6de7fec5b3af9805f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa83a4d6ca44b8955c2d11d372e40b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc1d77f21b2205e215f5fb4bcf76d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d56d99d0033f6afd3e74da5a83eae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67339811e2e81c7c310479391f23bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e9a96ca4caadc82372c094f5c43da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aab6e2f99eea206a1f605987ce5fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40f6613f9c62876058a0bc5a1e3a0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd6b92ec91e740cc1559e906ef4f3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511627999f534d70b264662aff589f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0a67f026bdeb3f3934552fe1fdaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a2e2bfadf5ce106d8bc55b3c8243383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931556c66b1d73abe2a8be4552c9200384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b820984d9de27b641799e908405b10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94fe201f604adc64375e155637fb96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0b89912838c6e2e9b99f1e12429de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d266ac2f3de2529ad3f925b09ec2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae0ee5bf0c1432e5d5bb89e90b2370389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3fbde6859a6f2fe9e9fd1e3f71ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21350fedd3fc234047cd900f5aa25909391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4db3120b9d9fdd33f5cf867f6f525392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9bd9ff2fd760024bf6abc3b3e6de5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1bbb9b950fa02b60b2a0a8bcb577e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314d3a325474abd2dfb0ca3ed6934c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5d9fc803989923a4ed2d95f04b0b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d969cd1b4573f744e34ceb6e9c3988397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347d327e1650f59f5612ae1fef65879398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f1a57bc32949d08a2d10b4ae8f849399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1f764c6a970ab926ed247e88fc160400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ff50a618d6748c332158704923c48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba024fd17f5d38b3d3fe6fdcfbb337402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db83af46944d8c29de157b758509bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ec085a55121ececb0b5d44d94da2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13072de6866420ac8497e1cd517aca0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5810d57b6dd2c123e7e08d90d17b61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b33037c0f612ecd22ef3ad0da45f1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d6c60e0d33df0160f6781d36d4fe2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151507e85608f5576ba061b68cf6d6a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b325067a905d8af864a805c2bd33f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa1e3fa70a609f4939abba0fd72230411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979e93b5d8718fccc935c5e6a1924cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163161e835e9c332a506ab0eb20c4fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edc703302fe6293dd54de8376f3eec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a7fe84835eed94335ed4cdd9a23af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7604f7f807b86b59425bb50aef5cbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005225890875c41965290bc8dfc47b95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7872523b02bd7de6cd79a617c6470a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19895b6124389153deeabeca9d94b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f2e5e8c16dc74484caf2f02c507f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de13ed79680dc68973a756f2fa95ebf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212f57a483b2633ba3608652483b1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db09d6c6693d39f246218f57d2ae7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e492df5d835c43bbd48ab9d2658e22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227870803830d751567eeceed1a14831425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491e956c030a3443f539c11d719a210426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd479b3e019c28d9d5e8828f0ab7ff6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d45f6f145fc0507881d60eaf796c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4174ef1fbf4261c5af64b6448977c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a9dd1e9379fe1723dabcb881fa24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d751d83d0b7b167b7b7780c7f26a794431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9df8a17531652048fcef6e69b8bf3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036884d6a657cf0f7a9e378967c49cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab2a83e3664a4d2a03a8e6fa27ebb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23837a527b4d4cde3c0abee199c660435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d07793371055ee09b562957f9ebe3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d5c66c81d79732f2c117f8a7914b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa36f32245b6d000b729c2aeca52e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c051d2a6dab8041f5505f596174494439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286eb701c8df18606933c52243cfce8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74e2baaee79e2aab44fa52697549c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ba6f1e22e8e34c379f0ed4092b1f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01572a38ef17a2d4e8aa9759356d96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd28fcce1bf57db6cd378ccab76fb34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d3f61a2827b0983577aefbd57f0cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60724d21f1a21dd214a68f619f811097446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1877fe4fdf36d8fde80dccb3bcb89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7515620fd2b7b1858ebab0afe62f8cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee41f959ec40999c9e00b563f57719449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1caac324f1d5c9eaf2215f5a9ec0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dda1b960018d11a0e75b81adf4c5aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28e63f67f2abda642eda895a1babf2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f43c1ee24ab2d107f66939f62bcae7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e24e7f0b203535473a23c1fea88a8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9980bc199cebb197f628112b5435374455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97881b1098dc30b3a616d0a3f7dab8d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc921b60c60adaace29b1851d6f7962457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec511016808069f4f71502026e73e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc551170965c0d7591f37d70793a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa928be9c6828ecf47b8fb3f3114623460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f45600cda87112e87eae8976908e5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222bf6e075a3a79eb32e7f5b77a2daf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a6d5282a91e39d29e8e9317285c8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b443520d0570c3c4c987ec5ac94f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17026fc71ec1963a8ec7e6253ae5ccf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc99c42c1bdc7f0778406864ddd28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c96b0a67afc5b53e37bf64f7b961e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eeb92661564f163f85ea4e5f17383468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7983927baf272c57abd2690e1fa62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a2e9f5c0317840220bc92253830c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741ff940909b6f396dc6a2da029b477471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81beb9b7221f99110ef6344eca1416b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbb7c12a28cc2649bd32b4eb865f1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c69102372300c86069188e2fc8aaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea8ac67ddd724beb717927dcb60b40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f0106b4f25cc5b11de056a4f46830476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382040e06b0affc5a06ef73c834b0c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e01b494134cfe938741f3a3d537c49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe5acf03da1d4626baf801ebb0d1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104513f2cd70db86117b31cd47c0a9d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5287c6f62d8477e77160a59634803c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf9ed5ccc6ae632bf1c207413d52e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878e65adfe25bf48fa171e8c08d869483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3107ebff0d325c944c93056410d5c18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b737316759f274ec15a21089b9ded3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9838e4bd8d2bb42303fefbdd452ec6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a3de2b64f7a6ecb9b7deefe9a9619487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb5dc2d9ae14bd22e6a280b8574e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e63e8fb0ae7c6c21670bb4cb4e3c17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3cea4a12dd49b3a1dd5c15dda5a7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd2cb05514911fb229ae5f298cb110491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d60de456a5bccf650cc19217210a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28aa9d5d7c121d66850360366c03fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22621333d32d6614005649dc82fd02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb3e5520251157dfb3d5bbb1e197bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957253e05cef28ae668811df1e213153496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d8885d382ec445d9ee401ff5e6af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2279b05e70cef4adcca4539a91e921498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb92db9077c120bfc68fc01addc42ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c092c69abc679257d67e8c35e3d8c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390a209d0dd6293f7140ed19fa5151b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b2ac970185ed7a97903e1ad84be60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a302a42fa6dbd9626bc2c30febed2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b5b7c856f88d19c4b98c274645130504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662696b0a4af0e452acec921420484c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb9835a905bc65c4259090c55c4960506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269533eb4acf86063aec0ced9b338ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424a687ab4228e3fa860a65ce20fb75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc81d184fd78ef9189e0daf903bbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee19a5f520b1a31b81556a05ebc5b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565bb0f120e142940bf77eb6b72f15e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae9efd985898f532c65788e00c2f00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a66ae8b3845ae538e4f32c931a9682513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec862f585d6d0effb06e6a7728edc3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b82c823f1b99f21e36b20aee573879515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d6b01acff4d9592edf03572e26a1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e6f6dcbdd1f70131df25d6b079401517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a844f90364e5f29dcf49657c68cd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146360aa6adf34526f8ee40e07f8269519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3ecd54c78ed5019900d321a99a870520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f3c5c92252d0aee65d332fffa7f8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3545773f9ceaeb91ce751df69794b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e016770f79c8ea05a489a5d0aa362ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135135d4c099ca43f875be9f48b8bf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e78f27fa7fcd790bf5dad31f649019525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70517ae00f9a6addd89156b99aa27bb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093506d85e1f3e7ca00dc964f8d71166527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944076963a9fa24eb9737254ba35614528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2b3da68b42146decc1eff1297a162529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254567b339a823b26004d6df8bc0d1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5256611521ee10f9fc8321ad2f7a7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33efe22f52aa561015d3f0d4e9b2e3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7220b6bd99cac23c544b90ff2f67a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109ce759c91d4f5fc14d170d8fdf22c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d695620e5e3353a19aeabd371e1f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a48379d94d02831803e29825d8dac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f4c570862627ffe99fe874c1cd781537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecacfed4ed6550e614681c0cde21739538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac46cbff4814c436909e45c585e7ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d743fec633546adbd768acf2f2aa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b23ddf61aa3dae79444cf4c2c5dbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8efd3c7209f543aa898491be9213a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0d13076d93074fe6a07e99221438543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b5374a86ceff8e5b544b0d755e8ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52518767bead4f72b5314364cf172ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c400ffb5d73a1a4be0bedad1274b150546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f444fadbacadcc67989c88e6554ef2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd5c0384a6dd19002e1a81d61b31d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88dd61ec2208fe14709d9cf5e57d13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ddc821c4005d01ed1b9c719c49b4f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88056f05297dcc225fa127efd62bea1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67296da9d5718d90f0be774ad2b9d512552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834e108aca82f881c3b34de6497ab0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4265cd333c54d9b57bb0823d651ee2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec33f8e8b28002418d2a7aba53938f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dce6cb5764d12db83ce5968406d16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92400a24cfcd8cd368935caf00cb96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682b6e623d6d71b7cc325bf9926b4c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a65f5b201b657d25da73d197137f16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4fa7950b0d4e8ce6e9c29a41e1cb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2472d8b632fceffea7cac05dcc84e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ae03112e8202c3fad5e6d26452f49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c480d50d9b9614492ccff1048a467563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2bad5e005e40b76b31df55853a648564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67db874b76e01ad1b0e45d2069a4f5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98956c531af22fd8a5d71379fc6066566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dbd783dbeaf1b12e997c02ce324af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360a95dcd47303649242984376df4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1992f09d44a1fd2a1d374c766462c8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3371880cb03a8b214fb6c085d4fab9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44484ecec7c3fbcb0428e5b66ecaed32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9728bca2b0719d7f7ec340f73bde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1860ae5f544c40d7a090e15116b36c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c66d36802960683c8e8bee2217ff7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033f7c7359ce40469007724820edb57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70a67ff0d720239f51674bf77e053a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e91da8fc0ce240c37f7cb199fca2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c52b798c6f52ff70bac1b682794f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aaeb178fa7ebd567d7a0dbe0cbedc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad44373dae535b79cab27c1a0e5eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cf98eeee3c06304dda511835106f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d639fc1e757cfd79877bd99053f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5f5ad199d10421fb009fcd5a27294583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff072ec9cec0f97a3baf935e9b0410584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac79311e638f87dd545164526672020585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23108a99677eff9aed003c6369332e1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b647ef96a4c1f440fb83d20fb024b1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09346ba9859d3c1da1f88bbb98515217588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964c1d945703af15ca48b2e96be5e13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e74fd78288ce76412a7d47dbc52aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075620f3afd2963252dfaddd4daf4df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9836080a0b3a21f5dbc8ce434d3f79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97673328c7281aa248802252045d9990593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d4f8f0c99f32371c4448237e720e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405430b709ed09dfc0bcc87ed65e9c72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e660f329ed382d6d95905f6dced85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e394905ab658338439f2b6277e2dcd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1d00ff73a5aa49c64d9b5b3e4506d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcd464fbc24623bb3d898d8a2c5b57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c20c978934bc8aa4c2a5adc687922600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba44220a878efb640898471953d798601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9215442d2e7acb498bcb8b8a3473ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f4cdcebe595e9e594c65535b4db8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0cc108ac09fa016d1f950764f3d8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324ab803ed01217575c92f71f68990605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1592823e42d28ce4eede144ad07d06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503aee0bdae62b00f5c4fdabbc2f3b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89311f224a5ee4c22d3e27344a51f86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d935981c469b942e6fdb6fd622404609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c97c3ef590efbafc00cfd68dddabb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cd1d7007f82a48c16ae8646ba64c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f78abaa02aaadafe3070413b554605612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e36b754c462b3bc997316e73bcc930613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc4984cc963c934bd8090738c3abef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1703d55baab7e53e774140d8a6f780615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82b53be63d0b39f94ab8bdcd9c0070616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d6891bb3dc67b04cde829ae7f6cdb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe669becfdaa9bf5a446410a534de9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d530b4a244d5dcbd12b5f6e18f2d83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b549f11dc52f3cb2b5952e5be077620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27a2de97619765b0f8a801b15e7df4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20964548194fadcf87b6f1a209b52ea3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37914a21cb605d49f0acd592a709a317623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181afaef7cff47352d2b0494c2e0368624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d703d741b48d2207ee3a7a1d86a74a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309294e1bfc311cab7868b099a012d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db685a0a32137c25934d976eb31e69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d5618b08604acde92d8110354299628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22270b1e9bbefb339e62db834521b6ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe83abc689aaf45f2c31b2ff0da1998630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42317ace93e9bc50ee1f7f09e84ea2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0657ec7811724a27b4cfb4c4a5c5399632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bd3606666698b960ee0c87d5a518c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61f56e164b33e9c67030f8abb719fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1000495a5a1158b42c7e0e6639705635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52dc6f46e3b5da9a44b8fe0d691895636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf0d8c529789ece01d384f09a759d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31838dc8c540e06092bde43764f665638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc6f99458687563ba886f2683788d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb70e055be7df1a5e8028bcfaf1e88c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1679a8e139dd5124a6ada2329758734641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fb516878e30f11048cec71ab4e51c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dda239aafe4e691310516a0e7db15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0187caee1c818f3a8ea06996d344993644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eddc0821e08db75bea422e44394ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204e53061c800982243ef72fccee273646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90650ab4f241c889321aba61c87b253b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea441de3b1d11e3a3ae10de605c543648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce018481d2b4f0d52bb7736cd6037f60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dd18c837798f9ccac244ad06da53a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c1185618e95e9ba9900825de1c8ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4fc8a6d0a773798bfa4f19f782c09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bf4649a368d113fa7d85e37f9fd33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082464ca15f313347af848c886692b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8be3c3446b35d311c3ac61d4a3afd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5bd49cb2ea7a4a9e8f3e9c2e950e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56597a7ded8b8d56e811cc93059793f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96afec9ba6b385e505248961adba328658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac22c01641ff900f4db6d4eb78d36d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40871cd15f744e9c0e0e36801fe3042b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3044f70e2a1fe3337e9951815bdd411661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc521d24b9d4502f09356b9e7653310a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed3350ab7c4f52853e0ab4d8d18af0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965444c25da1549025b478f86647517b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230bf3ab9b018b40cd5396111c4a92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673f4e608761de87991af19b5e6defd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f5088d9e127c8269e9aeccf6b1754667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed2a1588cc96fd4f2170f13be9a9aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cd506e2be6fac8ff6db253b46cd92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c91d996f052b1ad5bbc94a9521e46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622a04a8d7697395926923de6ae47cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1029adfb7b25cd60b3bc8311bbdd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4ddfea1198500444567a989d8aec2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76125cb23fd92fd7bf42e02c8403efa5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca5178b1a17dc42d3b7d3e714b89b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2be0f4ab4adc326e8b2737cec3a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1340598feab48cf5988c308016a4eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd1ef1af9a0981ff0966b785dafc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b9c29f2f745c9232218828413aa3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec77b15bbfd1e2c1d9fa0de5c74142680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d8cf2e317c92d99f8fcd97ab6f0ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec54a1b8fc1354bb9a952d0a4dc880682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25c53f924c693e64a0792fe4ce441683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4664c71fd78de1775381faac0e241e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e998838e454b2d394d4c30fbf833fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a928e95ddae05b1613cd11db6cc2e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dcc972b1aab55de482548f671913c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ebaf59b1d509c6e0fb29a4b74026f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f898dbc98ade0ea325c1c438f2ded9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f39261557f5c8d5337f4f8e8d146d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07270dd3faef9924d05e1a3291573621691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6059a3c175832774bf8c43fc61b56f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183045a99c3f3187a7d1337ccf0a96b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5649b18a68455e044addb2d198a50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d556a4cf9c5c43f9767bee1c7df60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baab62071701143d93833ec52877db0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b0bdf03291ce010057166d3b42c40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00082dffcedefcc91fd993929fd3689b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae224d808e0e2951300da92bf0885699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461ecf1959d5a6e543cdc517e0f0adb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb116a917c396e51c5dbb6934c235f64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55696199d57d2dba9600cceb14efbed6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d51c2b804ca407d402797766d1d6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b770734f2ae02ccdccb1a4914baac1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499924e51680b32d89c8302bf23f788705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb861c35c206fd7bb7e420e9ae6157d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba9f381fd371d65ccc88943372c34d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30f72c62af9b15182b0eeed51d1c53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8af6c2fe0f5383e89bfcf4db4a569709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2262afe6a18ed86b99e504d4a7d314f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3197d58dc4dbafc4ebac5e5ed2f6a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dac4b8fc753f1b9aaccfb37c2dea3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39309b5b171d27f31b0ce6c39ead163b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b272aa65ba82ff8617555adeb6ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dae78d7eaaef32479d897b73c1fc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812f2ebb3326bb393df8bc2fe2ffa20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2f3c0f83069277e6e3b25b7cc0983717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d81e3476d42fad62d3fb9daa454f67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05015554161461d75395e1daad226f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af1acd397c15a3b0f9c0cd5f63a660720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee776e5f328bf44b73f30a6089b51d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda967593166d66e086fbbe0ee2921a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4da86ead0980f757af1320f81e2819723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dd12480aef9a9c62f6175aee81df8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f7cd71e1ec42b5daf903568e7842a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc00acdc6f62dfaab8e40abb3527e3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465aa597b59e52817dfe5db5824bdf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6eaea40b1a856bae86ce9aa893b5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c406a7ac233acb0b05f3aec901e40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5b30bbb144cba7da9138364a530cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9039c79681ce1b5e60251709d4b7d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7d89208683814439daa6a1b72ff12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8844ef9ca981f342641965224d7f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a062a44b9383d169c8fa7b4b1601d27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8182c066a45ed2915f67c1eecef9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e49aef4c29643b580d1ff3bce6d8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a6eeabc10e8ed3021ec6147224053737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46c351741ef255fc59973677b36eeb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636bcca5ae4e51ed2a14ad81ab3684b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c51a4171429a4ad82d7bac604ea233740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d008fa789124863f816df963051d25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ad527f0b4dcfc29bc5b3a16c37901742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a7cce8813308b7af2f89b9f3f0cb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc950332b1d4cc51f7374819c6c0a57a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eee901246e0d4ee7aa63528b59c381745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cb99ec8363bb409c6fbeaf55ec016746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110547e46127a1f278eef4e6709d6af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040058bf840083b55b6a03860315555748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bbbee5b82f8fdeb1c44f86d758a72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74cf43315614c20d9bd202a79d661d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f1acbf38af5f1671f2618a15402f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700884c52dd0ba53844fc7ca1b089fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0b39da6ded4c5472f962f3409cc2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f9a2da181cb4c084d7d42b5965eb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c4a3aac95ba8feeee143a62a20465755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8ab58b363aa721ad7a9392058bf43756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def526f496f4679f7760d000804b5a0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c0692b77a6a3364ca4fae6da3b02e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bb7d1650c2d2580ab1f493d78d7b4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e370272ead5862cab48ef23c567b514760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12624e7242850edc6268f7395d2a7086761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9fce8c619e9f96156c4f6d1e3b629762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76644f187ee5de6ac2a8ae3523fe6bc2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aebec63bcea69470120cf970350bf5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d5305894e00d0dc3408a8b5e27bed765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea30ed58905c4197e0f77703d01baf2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6f8201f73319a0a97210f23da4f46767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01b2e5c15cffbb9fd35cbde3529b96768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e92a858f30893f72fff424eb9b945769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21452170787d1d318683f907a2a1878770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa9ad5d5b2c23dcc0f9267dfee4bd3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c22d15e89bfcef47fe044f38981ceb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73b4ebbb4b9071292a7b56ae7867e3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87c212b1d68a65bcabbca4c54863dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e20e76f9ce0257432972615f127470775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4e73fa22ed2207f01812cefe557fd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20909d76f318d719ca85a0ac1e524149777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c4c181607008339c8ca9b0a9ac93e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d115d622dcd1a9fbeb3a7fdef1a712779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf83c5290b4f6c40eef1fb865f44ff780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9497283dfe0c5d25f9b41ac2bf573781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc804ae7d724b8e89043e2b4bec5b7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb216e29d3f12d8e5f9b55f95e43f7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a68d796641e809ba94d3b98c9033b9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648d735a45244b013d3d66ff8239409785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6578c4085aa997fc178120a09da3f47786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64302e4f2c2150139b325a8e223d650787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e38194797b0521e17200eef004e032788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad475b1da8296d2aec400679092923d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0c2d8d81573bedfab7d6ae4a02c6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eca4d79e772927981af8d4f0b3bbfb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa0361a501b452a6c28d303344d740792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f9a46892a02f9b59da43455527a8d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bc3938d9ba087a22ba633714ccce2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3e5cb8192a78f3fa59469714898c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a5104532c9917a193365fb6bbc9c6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434ce508e283958f2427e2576adf76797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb929a15af7be05dcd63f1584ce94bc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba868223d6a84e96934c209683425758799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182294351887c5db8f3f443f1f4d6738800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f1508ea1d80274bef12a9f91d3e12801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327b67a22a7f5a78c83f3d871af0f65802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc0db7b07b29dc670612b0cef5ca5a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dfc216a8de8712fc20c66c431474e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717928b136303faa1d376ebd11c574805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c1d0d28680185c2843f9147214b3b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd540262561f4f6dfb0607f601c9cfd7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53b90986559a247c1f711c323a5fd9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7a5745ebf7ac4923db5541b88bc3b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158f5b3daf9122d0e507df3680b4268810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2ebb1e96a40a0857a6a7718a3a27f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701629add575174b648a6f1355f0da89812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082ceabbd367991ac21719bbcb1ab5d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa343abf930dfce47a7b885e7fa38d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020198be17407ad27be8297730da8af6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2524fa07d08cefea453c6deae48b9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8f39b5a5c22553ef9e035e96d8bfe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca0932872d7a051aae8bb5f6b3d3be818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651977b85a9fd991121df70d08950c06819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b73c7864ec822026f9fdf7dd7cd880820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bedf8bd7771fd82118228fc2b69806821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2b15ccc7ef0f5e8dc28beea337f93822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bd47edb0f40edbf0f4e1876ba9d82823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4921ada301235e5a740fe89993b3ef824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dfadd8bc087fb162b4836039c8f8c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8fd1b22305abcac6771de21947c35826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf774875418d79c9f3c391a1b7f54b4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f21153a69247bbaa1188a60b1cb37828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd78ebef2109f468ebf6860cae64f1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e961cca472d4b2b486b2794a07285830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4d6ed7746f0ca7a5afe6f668d1dab831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84e948d2ebf426b5b408b10c89848e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e67ec1f3bb821f9527588244375eb5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb2de505fbbe52743f3ee00be4dfa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030b95e25b7ff0b4d60deec060b3fbe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d54beb6d98c76d0633d4c276ee455a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c15e14575a3932730be3f886950c4f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2428b1de51116a8fdeba1fb57b5390838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d24be41ea73822d6594ed3ee88b2ab839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ef1f2e8804c89497ecc20823cb743840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f476ba46bbf4e175d18bb2e0aee0b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a18602473f4986695a1cf3f38c537b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e89bb3cf4f0e35928c4008a75a311843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9353e6b293df20d638ba2f5e1a7b5001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ea5868dd4c4f0e2da0674a89c2f732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0940c00fb5a108b2dd7f8828df5e3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206535fa743b58d006ec2a30716fe76e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f0403432422ec2e2d9ba978afb5c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0ae02457e7a9067f4287f806ed0f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc89fd1a8d900e12f33526108f09d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8093aba6c39222dbdea7467f8430b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea559d1a220c5a964304da43bed2a9719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aad4e4fec3d96361f8b07784f1bba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d97404e00d76debbb0f0113158ff811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c615a89b28318db7932bacd59158812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f7c2bd127bcebab2b48e2ad6ba7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a17dee279e86e34b8e3013f40ea714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442489a933afb9ecc1431fe2a870f2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6b907bce4ffc0f7855f4580491a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb17f476d2ccb7c7ae3a2bd068d73417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0f61d9357ed5a10c8e6fdf9445e8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1df915659143a5b4842f34c5acc1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b2bbe3bdf69b549c8c0734a78f78020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c8c9b71fa607172ea0594692aaa8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f3d3d5e908b9c1131580da0a93e8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48a8b401bbd5ec82f610415c7f204323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3319d9ffaed7230a0546ac28c60fad824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f9704ce319b8a79a2d8a1452ec88e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4655770609a1e7a3a89ee5468c486526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab408a5a5ad70e1050c03f9e5e359d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c85dbd014f041240fe6e5f971e305128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e1e4ef682ce441bdadcc90b73f7a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85b088316f38f704c2e8c049afe44730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777b7fd076cc5984ccc453b2d04cce631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f311866933527eb64420b6eb94918332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70600f25c9c06b85e0ede0a18e2a8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9d85a490f895bdf22b9511549f62934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362476874a18524e9c40d1d8ce98092335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ef477233318673efbe818f355e2d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2297732955e701078868b07775cf87037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011786b02fa85a7501e4eae45ce9632138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b5c602e66a706e0277442feea331739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08233d3871d49d42668e42ba800d0f9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf7f92f59a5b3c55b7a10e0441aa1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892a4496a70160d1cb451ae1ebe8fc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c215f3a5cd48d291987fb691331e03e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb9470c7b9fbb640dc72b39e1121d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00b9444e5608d859db0d0f0b002da445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a48340d41c7f9087ea17977ddcd0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d922938dd3880597582903a5bcef3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a473428719af56bc6dcc0847fcf0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad74f2c4d17b252022b29a1c41623ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6838c45f0e5cf5a9eaf1e6a7911c3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cb416ae2b4b7bc48d3ae85e93894c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac40369a1e47e7c76863dd887eda2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a261630f5e9daa92c411ee9d4ca28853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce32533379f76b403b313db335258b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cc324cc8f3f42ae2c20885e5e928c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597665ddb107aed0fd0b6a46706f6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee993b80a2123844774637f9a1d9af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1d4da0018c67be212061e8f0b831b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebb1880ef71365f7aff13c0e24452e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760c1533c33c1fac763fba7b7f16cde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b58f96d83351212f132bbe2299c56561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a06aaf5f71f21743410cb369b2446162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f4e8e99073a477bc220f52b504a9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fd4a7a4c9e926aeaadaeea016274064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249e665feb62c0afaef54bd3286f9f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc616d126a797716cffb131ab4517366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea88d0f809c40dd11d4df98fbe701d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64dc4d6a809472afd3aed8d928979668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28690500a72fc5547824645da02b8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb767d9c2e681d7613cafa5af8326bd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809e85c935e35d1024364e669f4b40571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9be2616d7d390cf4c7b813a05d7e2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f79c44c932d39f6be762436ba3843173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be26f6f7cedab31c77f6efcbe3119e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd1bc6886cf6fd4eb771f8e23858fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f3fc64e73069bc05bc2b84f9c9c7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d27bb8d067659166316bdb2ce006277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdd1c6e855ce4c45b9cbcd9f4e90a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f95004b624fbc2b956aad5eba422d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721c78ce5c85f3ad0919034503ee78680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4135d93be678f72ea854ef6db0ea3aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba13a573bdc2edaa8ea54e040cf5f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d96d3356c101831413567354e3b6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca7141c76e9075f1af70f1778767584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d610fb95b994ba16e2c4e61003aae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21157d2cefeb166efbb362a33d8295d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a046a8b03cfdf35bf8df97483df1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da8fb88c9f8f29dafc25e1654abea788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391d996589dd96ab4f9411e4fa88ffd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b34e7f389fa0970383d4283e8fb7ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273285726fd5d05d302d1640a0ee45a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084080dc6f87f44754f0b236486ed93392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c562b8997f261d61ec40be9ba17fef893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd4b76e9152c5a09662609bf32090494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c521452bc6aba424bf0cfdbb360d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1da97228b6618fedd821c209032e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f322e05f8fced435bb99895762dbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e539dbee94910cda5ed0ff1bdf95898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68c31e54239e1b50fcf21beb21a7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2855f513fabbfeee5a1d30876f9b40e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e2d215aea81e90d1269676833dccc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062fc41ac38463d98738456f4618f9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6a1ed117c38c993d65751e0068d8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615fc9a7c9b941cfcb622fe2eb81cab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318b4ac3f7cb604cabb0438e8458517105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec37d9eb2cf6c5cb6673e77b4196f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb552274e2df69a016d1832383662d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82823cf70d16fb5a3c94d5bdc271dbb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921698b33212b085bd58b2b6973ce6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaaaa250319a06b3e600bcc4d5cf33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199dbededbd4aa920a4c862dae31cec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca02b6f071d4bff3ce3e66efca4640112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fe1d4c9fd3b9bd8356f390c84548a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f50c1402cfd75c3ca5787ee23946d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40179ef1788f19268fe6aa57bc8dd77c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ee341a244f7e7f0c2d2190cdb00d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1cfbc4a94645d96c42afa6f15b110117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecfb8e50c933b539c84f4b0ee1da48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15439513d1f606e68c5c62db1328c3d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd6cf6d6f4e720a3945c343ed4d3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c880036c799e0a373a3f641f15a67db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd6322fd931d5c262640f84bd527b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ba47749de46942f64e6c4e495a47a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eed0ea4f0bc40942dbbc3e702cba8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fedab284d6d0c3e98c87755d698973125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f1d6eb127aad54c80f84f14a5673e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68eeffd52d5ea4069cab500e9392e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51df739c75ab6dead1d2eef1b04d6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b457e1f70782e081c93b9ab8aeb5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d785179531440241dd9a9223eaf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2fc1d022f52689e9fa811d983815f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b7eebaef782616767189091eaecb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90aa1cd1653cfda71c85438bcffa97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bed5b8d8dbf7db3c6f401eaab898bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609908db49d16a17ed16366afab33ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77420405b11d60a14933e195aa8148f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc4fa65e28959b9d6369f0bacf5876137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84fdddcfde5db062a9ca91904c205a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864a225789d395a0a4887fd242020f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cacd3a665c61e08d8ddff1c0e4d981140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc517c02b3f393f36c4ea985cdcaa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f695011f3688ac7d53a84cff91026142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a896ac927455d20507961e6c66ec1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e946e110fe5204adcc9153406496144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06047b316b118cdad9002da3444791145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51cc8a0ebcac76deac388539fbef65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297d3c2d4b1c0d1e3b8f2b0b0113490147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca00e7e125b619452ae12b7b5350f91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71019d087d1f4ec5d4d2f2e31c1999ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc50c9970668349a3a463cb37585e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d28c25a7cc57280cb53334d326bf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96834784084e0913191a84c8210f44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4c7f03cf0bad0114ad109c972623153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34892ff0de9dd7fdf9ea9c49590ea2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb88872b00c9fea4752a8fb727b467155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a7feb1dc272783c98beab9aa0b3ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90d1e801169c1a6ec82618a2210e17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2944d72c91639abe6f6da5cb3da85f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b723101e4b7f43f1bb8cedc0858288159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e45793a117c1776135008941cb94e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b786f907991a27e8968ef18b6c1baab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f738d5c2ad67365bbc2ee73b4a18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bda1018fb50fdcb1b2a1294cacaaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f40cc1e9ba38c85db8ce2bd38ba0e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c53e68e4bdcb007da19fcc45cdb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecb766e96cf699480f270c9ddb9608166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916b55811c0c4fa60dfe24b7610d7c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf740178afc8a6d79f17bea31b4799168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21959bb7cfccbb66216bc95e19c6d7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df1f44389c980a290d072ddf3b5f39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01bd919b0b56d94a277a7e4b46372b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe45c0657a48ee843bcfa56a2e9357172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175bb17d8f801272f54fae36069f2bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02931328e9b68a922ef225cd4be457174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79db580a101cb34b285653de01a865175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24caf135830ad946cd82a0bd5ba0e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a18e323d367a142aff1c850ce5ed7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d91f6d83aaee443114e8eda2130f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33105f2c02a88078d3def63e5d146f71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d153ce12267d2ccabe0936e7cf9d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b438d0228f8aa70a484892cdd43c6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382476d0abb394e36d599bb85aba54c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7762122ac001fab2aedeaa00bb2ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cb9820699e7d6645c32ca50773842184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae17d7b33a14d068353abbd313277b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6feaf824bb17c3f2bc9a91341f9858186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f6557a4fef021fcf24bf98ad17a34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdb6aedb7504df0d12dc836e1f0ae6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b8b2ea1bae1eeb0a2645909d55b89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1b8a8825a8490e8f92c67bc5d0ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345ae3cf4a2b307565a394a9c3b2ac1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa98cc08fbf7118f2eaf1fb053511a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c61fab2e74de296989e631c4a9e8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeefdced321c35eae42f3932c28798194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853eca85dc7b99b78fc41e5dafc7fc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac067fb6250a179c07dab0a529ba83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a89dfb0807aa2a4df99a5730559c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da51d52e8ae40d8b4f37d05aa2f258e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90801947ae2c1b0fc4098685532b4aa1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f6d8ecc2e37ebfebb6b1b7eb3d8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd36452e26a5e3bc40b6acbe10547201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e2b58134049729b1c241ea807397202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebef9df74afe1c060426a11cca3e832203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7999aac8ca630d79e35fa3c08d14a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38436230f95aa76294ea52a341bfe1bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89324ff350c1ad6e2f53cd05f9467d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd9d5eb5ce4297b9a078ca2ccbfb8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a083f396d9508c076c8622c93262ec9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde7de10f526251e90d7cd7fc10527209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b07d6f25c4fc59b27f137b8af737210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26f565f4e133cc9f050fd67e985201211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841317c3ea93a1a51cf5dc0ba7655ef2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050794d78f5da3644fc3d21b6e4272d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dc05ddb72b9ab6a4c908e60d4eecc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d43cc7130ff2b07a4b0f1dd72d19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59126371249a62015ce53b53cc889dda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fffacdf19a2f4b2865af22697a3251217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b290d0ed191ce748f89a9798fddab9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67173cfb287f9351aa988f39dd98803219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333035cd01ebf9eb6545454ebddfe3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2830e838cdfe1e248e9f1403b6bc468221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5174a47807e23ae1c1c3c97054b7af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563102746ce1ec18ada5f1e4f6f8ee1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ef0c8575b64344d909214d27baf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231ee322f516f2228a731dfaed7316b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746f9e9eae68bf3cbbf49d191fc1c25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429fc4c52bc3b5ba1b99c3ea094540c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb711d559e27df97b4767c7f157fdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce55ebca1e59b762d4701761420ac52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad982b7116080463e4e3e6f13919320230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bdc3d35f91a53b0dae6111119b9e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539247481fa0a890ee8873f69b3d555232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62c3f937fd7f7764edf85832991c54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105ed9ebfeb458f7bfa7e9713de0baf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6f24e6955402d4115acf24f3ae382235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e7badd6c68ab9e91db357716b2df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785437b07c253c55084aed34bed90c25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb0d45a9d2b102b7433f1e872865c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec519001767a1e8a027f4f07886750239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4866ee2bf968b48fb11d55740dff869240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b21f30f908d5da226cd45c69f0ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11df3f2d279921bf7e3bc15d6ec6dde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d222bfcee61a425cc0860a84af71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc048df9e3e392223d70b5e4a1ce3d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305a1d3a4813cd9734aba994e823be0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58791e395b6eb669cf3c067fe03542246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5dcdc6b95060b9e763ff5bb962c16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e5563f8fa4ee344dfb19a7f65668a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee4bbd942a5f96be2220e0ac7269ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e839beca98b1fbd12ffeebced0d2f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e560b7a613755540ffd06371555dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bd1e0983ed8dbe1f764bf39c8339b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c151ba7b2c329c37a1dc8af88e7f5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807f05c2709b9931d2ecb7031ec2f78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6908e825c8e74a60f37c792131fba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9545cdc99813303b5192c4157cae82f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1440189f962ce9529e59a0692e585b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544768c7e9c361b8473f2749754101258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1b0962dc12f8ea9c3c891f6ca0d60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2078cac30d704b95d783047c92ab9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b12e4bcbf49e835b5d8f015c93de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5844d8db3eac9c941c8914016fb66f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b8e5b27e5b9960a711271ff5955f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5cd5c77424a702fdef131bd5a5bb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed3551ad72b3caaa798c4b8bcb1bfe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256e69c0d257e41a2949e493ae85859266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e3bc55b0da879b246dc9f3038302a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a6dc6db39ce930640ade2b71615b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fec281f7da1a03e4c1c623d5f42711269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd2d2390c3d5f10c9fe31261accfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b81391d56cf5406b844e6857444831271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423a4f50c594da3ccbe3a32bcc4951a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb8cda7604e0b4769f9ffa2ac31fd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf7f1dc0f76d044cf126e100b22090274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d7107243ade8a2dc66edaea1d8a04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d403cb4e86555dc1fba3096aadacdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee1e4865a241391ae94739dc7c098277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e9ab769cff7152260c4cb42071580278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1336cf482f00e93631b7c51cbc19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19c925f80cffd671108b0fa16d6f7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902fb70c37a0861c35f376f82a697e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6e7208d171a1291803f4c4cc616c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdcafa710304496dac642eeb0e6a1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c89ffbaaaf16f2f9a1816e4932f416284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24346bf499c24bfa46b22ee09823e4fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c523478f453dda93db8582a041020e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7efff75e9ba81264f26f7a67d888e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff47b93738a916520507aff3f2708ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946411d7199938f2aad0e387801dc834289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433622df876af156a850154a86be2aca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63262ff74ee27b679fc46af1d2688506291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724d943b78851403c908a48bc1f1ba7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5b23e60273042ad59fcec81637562293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf511b60e550e99ff13b5788441703294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c047d4364f08de51ef4d77af466efd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f758ad72a5fc3b4a65764017907adb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ea570a498088a6818c145a30c23a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef12c3f47645ef7e24139cb02bcb0d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e95532afb1b4aa0a231f677899a9f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b493202f3d6be3409917811d476bb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fabe691164af1919d3b91bdbd4851301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e763c555787853f8b1fb3051f57c7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013b51e55524407a5d077b5ccb72f8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eba22c972f3dd133b90e0621049ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e815890f871fe0d836ceef0ea794305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb735792019f6fddb7b4b846f942e61b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eea1075b2aa025f94bf193f9049742307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43689f7c72f3b96c99c7e495530d95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6bf7aeba901748ad9e6c9421fc8b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affafff2380f612a5d53c291caf4e52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415405d5d5077648efd624ba6cece951311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79b423ee6522fdf8d20bfa00fbf844312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b99d25b51a3c1cc2ca4dc388a41d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86159f10904d8efcdd06c1ed38b8a597314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb8049b3402a23cebe1eb759f03e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d165fa25789ab8134e272a2feb818e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895dc3d444f4040dc39de5bfc467d6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c0622ddf4c768602fbf3c7a019b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63adbe3d06e4e8546552cf8c688ad49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2d9f767d9981487f2fad5a8cb3201320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964477b55c049c2a183f47184a23bb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a2e7bb661671f7cb90928fbb2b56e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1fd41bc9d1b7317cb183c748bcc17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f77ee915507913721d9fc7c6a8bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c01bc30e8a1b2313bef48bdd991ad9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95bc5286e0c18ec974698d42d6aecc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665937fde4b15e96ad69d027ce7b6144327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff76f3ddcc724fcb0d1dfe072b1414328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb57531716cca597c70e089b0aae541329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98481201537094d1f9eb79ea1ab1c77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac9675a1ddaddc8c11c4f43f201d27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcea9c1b7ee1244ed6bb5bef295e3eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9b28c40fd23c0d4f47347ac268ff1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a33ae203b6e1a26aadc2881f2daaf4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a467fe7fe4425aaf50995c5bdd4fac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fb42942eb43e1d5910b5ad8b2610d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad1350fd56ca2252d6c6fabaa2f83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c025269c06f63f6acff917fd824ef85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5583f9a2efe715efdc8661982c4f12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ab73a5ca945618fef3d58924095b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72137cd49926711f21d83b60f625319341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e300008a146101c68ba1e8454bfd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0add24a907a23455281aa33e8645065343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4458a324bcf03feb0464000aefa4da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98ba5cfcdec0121f890fda56b42408345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f49c77db46cf76a5102701e8e296b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edee8a94dbfa3a1e6ecf3b37863505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e5bd8528b897ae1a32e7912897cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0b1a20c74d6f310b64b0c38f6bff6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59e4326ed9ec8d7e9d4b3520af8582350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b478522e67094157ee79d7718645428351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6075ee2e361d7a7c0cbeb0812c1e1e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44754707405ccd08ba2cd2380b40d7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a83dbc0afc0da03ecc6a8212378abe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b94af11b4a5034b0ea541edc30be6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd58d9dbcb8be8eda85793918e614ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68934bae33afb1b315d32c0af1d4df32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83523e53a53ac4e68c4b77b6162abec2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74beb852fff79679e93f1da72d69c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638e78eefbddb76af387d0058fa05c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40952adae60339a57898ffd4154ff001361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275742d6c1a7cd9ae61bbc228b8eb27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944031d58c608083f604f5f8d27c6ce4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b45c6b620399fe44be3dd38793321364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae84776534d5c83a353ff55342f3ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d090ba40be732a3d4a38c4429bfce1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186043882ac0ecb06e8ce8459cf75277367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4f2305825dad761d3be6be44f4c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb812fbb5e65f4c70f4f405d3824d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5c54d4ab636f759dfd519f62f13c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204d93e1e93da12213e395c9068e5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524dd038d2c3b25c49073c7f913d0bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad4c3281e7f24afff724fc8bcc819f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede1e62f867a65b3faecb5dfd665137374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bad7ea0a54dc92b4a21e2c74770d59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa002d5fc69e0403a0f380a99aa6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf697ad507ade83be62e9ca0708edf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dfe6dd36427a28be6490829a74bbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eb7fca8c28fa6dbee5f96dc3030ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4cdb8ad6f37fa92fab4b891b86fdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf2308ea1d90f9242bd6a767aed3fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bed064e6af9fa06adb9a89ce2b941382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aefedbe7ef9de8c70ebd481ece8709383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1741ee304936ae736617d7a8190043e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b249f275524a56c18b24b80e733d492385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b382ee20abc332c5e46922979c89c18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bb4c571b5f9d8a6248cbd232c84a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76172688fd149877c6b9b52c1de9bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d548811aa5161045bff85c6634b03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c323c346bd2d875f98c42058281445390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048df80b4ddbd2f9ef92e70a317c96d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b14f2778a94883c8cb5dae9ae5089c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62911652c08d157a98d948e671b6d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6e0b1592e7b45285b763f05b6531394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6d6d2dd109ad9c3c83061dfb271aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ffdc389c3e19c92afbf8c54aecd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1719d4069fa01bef521317e31521ce0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce70180b78655dc412143bfdb45d0cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909d76ac228fae67354552d9112b2a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512252effa75fac3ca94cc25ea05e66d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc777432642883df78f8cc96a1bcac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c83bb4bdda84331ab7b81a846b542402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68a40bf6311bf54ff0a82bd5f91f18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198282a556989b5a42fcb583f8dc4f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf43fd0ec932517cb0eec3b706453c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3478bd06b28626914541e5ee652366406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9712ac9dc61389a404fdb87d832dccb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649979ef392a3342323c0469082d527d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6819f544517b7d7d449e0ac73bb2a33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1359be6b98f3382e99effaca16441410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3be540e11339a32c3bc5f6ad12dfc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae13a090a6dc19cd13fa0ba945975d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a09c8c7ca081a90f1093c384eccd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95879225c80f5b547462dafec8f3048414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916c58b50b1d18d1547712131f06978415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abb94c1b08be37bd7caf326c253b50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b0b0918f915ee20747d62ba243939417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02503c5527072711be2e26f72a69f5c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476e57a300e2a694d630e1ae89d1f61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd937d8c373a2aa29fc9974fb24a828420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013cac71410c8b0447c0af64e217714421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e765d2c0630ec456512e4cefe86518422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838fc8b9d9c2858fa65043e1738766d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941d7a762f339b2526e0bf134e18287424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cdbe5d730abeb239b45cb1920c7ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e7495500de21108f9189afa8757ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d0cd51088c01ea093f496a49ce180427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbab96c9e9234478bdedcea8fa5389428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff17bfe368aed59e2391c6f79ae3551429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8495d32cb7a995692a7a409d9b36e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8b6d16ca10d873785b4244ad68127431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa774dd1b88ba2a049e3dad66a0bc74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d5f43fe13fa8bb2568d7d7981fe4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830739cb5a98c792142ad53a1a08dfa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be1ec4efc5430a543fc2ce9b3689b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e066b04ddcb88603fba468f93297f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef613463de742631db2e27cba07556b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5003b8312ba7e236d9b46eda6fdee2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85522b3e4c9180a29e3159036349b767439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea019b747be528e1afc3b289b29480440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93138e1a53b320c25009a684fdd8896441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93ca632f115589b89bfcfa42c91288442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c0c4c3bd44fd83dc5c3464b6045a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7ea8e8a336b91c3b5b7e57ed0393e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefbd3327848b0f53a1611d492cabbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2e4b3faa94e3811d9dbbd77308144446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9206cf73519066a96e5462605872ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e94a7a7edcd2271d36f9f2d9342ae6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab6b13e9e39ef5e2443e396670b704449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d99d1a976c54cd3ac20b350b92dcf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e03fcb870c85cdec3d52ba6abc165451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67b6e0fea02efa913b536b0eb41134452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f95264b6d1a5368de20a85569896c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31cf3f5fb6608a70c540162ed028db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3defe3fe120e35f03708e7fe89f5ff9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea36a44d104e9fd4feb489e861c54a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806bf472e3db3fcc869c925a12f9a49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e508b7f177d49930feac1dcb02877c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd418f9e7ac23656a56812ae491a8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1003262af8834ee6a8ca02d66329a32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a489eeb8cdfcd449ec02f3c03562047461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a091259372e266e365f8a00fb9ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87d25d911851fa3458ee5705f8d8d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b9f485ad032fb92da8fb5099a756464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dc2dfe1dffec620ca80e5f20c989f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4ad741cdc9d99f724f2adda6bf0a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54172d5219e4a36bceafab6ef525a2a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c47b2b042639af81fa088b5e9ab652468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444e0e1cbc9c3142b96fc676c39a7a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efddef99fd75995926af9108a6cde6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188d79be3147dadb791236270c5775471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee27ae482710b73c35f8ba19086ddb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e5b5ad747e3537b12924a5e8da0db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ae9dc88ac62e4c4f15d09fb64b3a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc011e983cb05bd653846ab2ad70d5d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60597e1a515253f4f35f56d8a4e82f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c083fcd0c7b89d7d703bca02bd1797477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa9ffd33a6412916a5c8825d16b95f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f9a70b6991ff837076a11f96367eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fbc7255725c75d39db6065a844b80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef339afc9e4755b7df243e51c6d418481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70910c34d11b3df38f13a0916775ae4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b58380722e4a3ad6324f4c9051aeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557177bdeb667f8fb2ed2a44fc79e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a337711b4b9e1309d68e9a1909853485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394f046e5fd45f9e240697fd4d8e7c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c26d6a17a9fd0ec4d0410ac97605f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0f9777361da879918036fd0a18480488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13228b109bee28e809c9beef92f6c7bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db96b54b65b2918a4d43995f3e91a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448086988f49b227784faf3a67b0cef4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee11311afc77165e8490d4878ac3c4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3a66328d71cc68aa190407c978848493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b88259ae0aa1348ec7d0c64309ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71459406d072f44cf4820809d60930495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51d5d22c0ba2161e6028c58d8e9fbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf33af141c50a3fc81f1e930f32b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8dfeaf2deab8a66197df3ade4fb6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da104948b8362609eb522d78649d5273499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5e69e89695a4793e565055f8dc40a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085beb1eab7749cdaabb24fcbb2f01e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a9ef9629420be0385a592ac7d9e4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5220a16b81c6809d2b9ada8ed0b19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf757fe33d22f828ac68578bcd43b9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4baec1739d513bb30c7c212cb7b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd549268cb37d8208740bb3080e7662506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cc3598cd3456220ceccde27f1cf92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd175ef230a42ffcc630ef5a08e06751508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511d041ec0c237c3692a7c330876193509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8dcf0b31f29a9aa1ec098c86adb85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434d917ec06fc3ff69b76b95e8bf98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7dc1fa873365b551f8445fbf98d0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f796c821fa62b33f1f9b435e56d00d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fddf83bb8e94cf948aa11935d9776514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924b2370927eda1d5ca674fb2f9bfc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e15d5d37b393fbc6291bac872a15b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db035aaf8b805fbafc9c8be272cc45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95ff557f176e1f06e310afd6904d87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5e580b117b5d35ee66eaee9c76bee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33612887770d76306954c1dccabcb86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2d2be03d47d0d88c1adb4bb8da1f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eb039f79fbada18b3ddc57b068d84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd140c334cc9300dcbcf4e6551fe7044523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416047022ed272488411bf42a969f6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaf4f85e255b8b70520579492d9a78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511d9eecb573a6b79eb13985254d1ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31963481a5c971b2deaefdb70f1adb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e0348510596383e1b1476bf3e4c4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2c502efe377658934831d8fa5820d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda3faa2b924abaca56f91aa23da042530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e36fcd30f0f19ec0d91e5ae77cbf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bdc33ebd8b0a1c9659350267ed650532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55347126764d9b79341529dc1eee485e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc315d67334b055fe18ed30289b3e0a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72adc7b02f36c9286381a1455589d9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041136f1b458969cb216a94ad55492fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b512f634068155b8774b7fcedb66dec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aa1b0e2111f5be1b366f2f53da2a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b89a108d87d2f30b14a82f16e988c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f51ab40dab859ef8823f39993d763d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857df676643c77d85d8a36fc035d4a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2bc15371c829e5bb1d934ac716d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c676f7ac765d67a90c659565f234d5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbc830b975071690f41dddc7edaab3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4f355674fb38c15649fdf7cec0ff2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5bf0e0e7df4d339572ecca92cf158546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb9fb2f8bf859b7c97e387c831afe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaeb17fa42b5144c32b9162be1cf18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3024b84ed3f5799b4951e5655ce744e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5470fbf2d756f73527f1f14568f49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758650c3bb4c1f721dc16a43d1a3007a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec4f24ae01f18a247e79d0494847e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea31bfa7fcfc0d689f0abb2a835615553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce897ca3192bbb22830f1f5cd32040554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689326e88710ed80d9b9effff1012dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce19f62106ec8859f441f6d45ed3aa5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa7fc8ddcafb096a8ff1c76e797dd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c63b87d15d0ce98830c1a6096d54e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24cadd1c55343ccc751134608024fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb91b38257eb93dbb6a1e34c02cfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5c99ecf962ba287adc80072bf4089561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24458b02623641de237f7424a8b7746e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d6599db52872223e1ab374fd40ffa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86716a706efe0f662c7e48bce59b2812564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f5f2c87e910445aee9ea69453acd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc7e18301bcc85fc3b7d45ce45116566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45c1ed10c27642c70baa044db81830567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d8140c68e3ad7713ae3fa010a3075568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124fa5ca9ab6aedc5fc8383cd25150569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ab63c0b82777a99614fc2765c1562570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705285052b836c09f83e74c73b4ca39d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd346ff6635193039d23cad0f99a3ad8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373b7cc7bfa9a49357faf9ac6f0a447573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42632f9dc5013b455c79a5dc574a41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2452aeac19498433b7952df630d6732575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fa267cb14df1d1c3b3903b4923666576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249041f01c13a7827fbe65e952bafca8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0b0ed7ed71f98da619347d8ea8de8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea666d7b03d139fa6324c04b1169e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8c9f0d217759918cef1332d2a1dd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b07db89b9c4270f68d3da2d53360f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152145b8cf5850e081c44a2394398f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce68d9d5eadcabb6db69be9c613a37c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e353628a8c54ae8bafe7ae235df0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4509ef3002ecd3ac35d6b5eb7b148585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa548b2eb02c4ae0293e113bd6c187c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4c7b6e71997b52c29bec6bab233d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c348ab6b81bf6963f28b34a4fa7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6edcc80bae0fbc4340ed124e5a4f9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbbd8251cc3b7b9b020652642c5e4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79fcc31d1313216433110add8b9cc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464a273623073efcb12b3078ac5f4b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac558d148cadaeaea998dc93d6ee6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8543cecf378e3fd4ad3d8f36e4ae2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9f67f2d5872aaccf60f5d4a6fcb24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34277314cfd2cc5541ad44c16201f835596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fc248618bf326fa049320ff573aa4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176ff7a1e88935b9b328d53ddee417b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd349f84a1759e63f50f03e0470d8146599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13b8ab23e6a2d1a1240eceebb7af48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5afb68e11b02ea9f51a374d5ed0262601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeaa5f74f549e3371842c42ed4bc36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849d7efa0d86ab0444182aec651fad5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc0ccaa80b642c34e2890ebd596991604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37029c272c42b4d31db2a36248d2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf951c60e26c83e6a32d2a13551d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd7de88bbb8cacc01edbb9cc4c0850607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a30f4b4d11262b5f77090923c15da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bafee6cd00f4cccd22721b032b6624609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc487e231d09cfb21346948c334329610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b15d8b536270cd49004aaebf4b88d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128838b5c823708b7d7500d138a5c8c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42263d586eca31fff32b7b16cf172e3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ad791a8bdc383110d9a27c4c31b71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30a294f2260395ff1ebc4a6d1126d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbcea93944caa78ea8dbc234149182616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33ac15108dd38f0ed8321162ff1d2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498e281e75e8067be378d37280c0855618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d192641a2fa3d568b4835dae2ab0ecd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8434cdd9b5d0ac43a9e28a78284ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892a69bb0e9ede3aba4bb5d415c8f87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b995460fa06d4849e9066a6e5ed15f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244923097e190324c3560dc279bb0fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7f433a73c3e41afc43d0e5a6f5032624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbd99a9bc47d9c7f9fb617fbd4a4dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb45915cb85de569f344eced4421e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58622294b994ec85dac881e446e158627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91addf3454c2ac18dc7ec1e7d778edd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4f3e5d19e04b57661dc68068c097e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267064b33cd9e123fc20bf9b6a918a09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99111782073d911735f9ca5fd3276d17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e009eb1d9959e9409545cdd471f7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d0ce838bd2f84465d945f53367465633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f706b96c91d126f32cbcd946da67c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e43b01504cde2a5854c5fcdd90e515635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215aaf1d5390353335756b367a7e635636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30530c40913bbb6c1d54d2672b2112b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d4e4282bb56ea0706c20a1b86c68f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb459de5b6e31f18c4c8ee663049b60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a2a0306e3fb9f00834d860eca15e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3ac2ea603ce1a7fd0e3e9b838ebc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663c7b7ddcc9cfb3e7a67d8f274f5c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3d117d8388dd73077ff53c0030464643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98875cbb11992fda4474a5feae89b629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7928b97b6c2ef34c111b4da416665645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ac1d2f5fe8054ec95396f6dc4a3bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc08b1948741aa26a2eaf0008201d0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e91d51dcf035198085999eb48576e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08407cb3ea825214269ca2a9bd07825649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb200425bdbb668e30e7615f817a39e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeb1b7e1bff6f11590e17c112a4075651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb3c712b6f5682658b89163b77246652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7b64104d32dc63a82d69eba9236a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cdafe30b56ca7f372f448fb232226654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab8f38516b233218809c611455627655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa2d353ad2a9d1fc54521b9e644bfe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3c94268065e117394ce95a68a5bec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a8852d257df1ebd17ffb4d146bb95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e936f3ac764068c609e1eec4c21661b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e2c2d6bccef7f11943c973c19b39d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688201c0fff99645df78b13ea82ceb51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad4a9f1bc038480a46da526bbd872662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f44df715b9b847a93532d76147024663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e75c86662583f62b4064077541fba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f3e61f159c5dd911db70433b26388665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc10d35b7fac264e0ca85d969304e02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e5da491e2b43673f7089931bdb64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58582787df647ca317a85c8ab665d1de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70b2eeab8dab09d8c118ee8991e71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226506fadf5f6a4c827b1025e94adf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9324c599ca34b453cadb9ee65440872671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b845f68262eb578041f9387db7505672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb9a03b938a8898ff17856eadb2cc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9f41b62e402c1b228add56b8e3c4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46663893c9f7be2b2c5e132e8f2125675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f0c57f8344af96cb16569a36f5020676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c345a7ca754057e1a3670bf729ca568677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6b7697c5b0f42fd485e494c33cb66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade98491213cba5c3a8bbba9266abc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380d0626ecef9c7f6a0e8ef88406abb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aff951b14b02efbdd76698ee1000c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d979dd562bad8f102f6a4c0bd549d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e48d9e933dbb40f8df3f1176179da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0e1f1fc38d858fefa0189ebba0135684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d5f2cc6672656327c6994a8d95582685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08171846d373901a374d1d2b5b015b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a650dd2a86e9a28fd515b039d7f6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b88e6c8e17ecf54ec5edb48baea3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341fa213128ce6bd17c2eb616ab5da3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b5fb33909015f6f3928cf65966123690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e467d43f828a07c57d8b3e0f60a8f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17849daf0211a5511e16c0c161702c58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759c04356ce537f6a8b21785fc0bc60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a24d7f98c838e0e5a2f7e1d2be5c99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b18b3c591d54ec81a8ab34921b93f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d452f313c776e0b2de45d92b6b331d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21478b3ab8ca28a93e4ebd8169502f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbc62da7b02bd75c559db77818f4df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2d53ec9156809d9b6f76825457480699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837523b2e341f6f56c290e5da5de39c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeaabc893894296a02cddb8194e57a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd2420ce61cd0b3b94b203f6512e72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2460b60501fcfefeecf110f73293703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e138b8cc55935f1d5737bc5ba8cd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6e5ce29747439bd3d8648228000b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1411b26224d76bc07d5c5a5046af063706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29dcdca66eae3877bb3d4faf7b0be5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b8b0bac83d0656ea3ef6388e28269708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ca06a664b5f98d8c3355b52d69277709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a0dcda7a0d4873e318ce7dc0887a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ddfa56243d35348c23558fe619289711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa0cf6f81223b2bf7592f0b568260712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139d480bd767d9b2309214039c98329713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569dd3cd34c8d9665611625dcb2d78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0547bf15ea6785d09f83f3519ad47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bc7f228c623e46f3b09e9b94af274716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44879501c9a29f87afdd8e0ea640b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8a545120541f023750717113b9626718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f60cacba8507c85478fecc69929b8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24e5ce561ac66752351ffadf78c4eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c63f24070bd38a7c891ae4fe7c73ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c641d86fee956c15cf145efba1686df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e68b0279684042b6f8a256051f88fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd8eff92496cff6ecd321d34d61c9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2770e77a1a9e9ae10086b3ea9be40c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a9acd304832ea0127e2e2a29cae7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8398e6e02ad9cb2aff5086d47f668c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc840df2215df498a6422fb85856fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32e2fd3a76018711dcc0a8e8a808fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856f5fade0ebcea607db4cef1821bda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30febb6f7607c5e15321ec19673cc0ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9aa2379cc6e1894ad85b376e4fb01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed500467c9f29fd32833a93e291351733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eee161f440207bf193b8713044d74734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515197cf66a17d76db87f757edaf662c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188711fef7af026e8f9a68365e1f15ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d4f16afe2d8274ceaa6b20e8ef009737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c473780a1dc17d8b39ae46b7c0061738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1509e9d07fca993eae0c2182d23f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452624f4acfc4c04f5edf93b3e41ed5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc99b23206dc5e15419a27c5c2881a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165605f9efa4fc77780155c7452c2dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef143de8dd6ff1cde045ae1f3b579743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a600333f59bc9c73f086875181c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b0c886551aaaf9f6ea08a02f13776745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c52c8c1d7ded1d0f782db75682ab0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75759fd2c10d33f4dc6db4a9c3ff09b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895880a829d15257dfd3d70dc81d755748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1328c44873f44e586b562cab15a8df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089106bf3e6cbfe8bcdf239fc9dae4a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9033702174db2c76cb9331492d13fa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452feb0f52444f02abca92b383fb4ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293fc628598b7bb348bf160d16006f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f36674e9fc81102864df66b09e4dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6cdc82a6a40331974b2157bd93cb7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52411c89947eb2adad9d233696f337b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86334a4058755940c7fc4f017633941757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89479d98ac657b02174eda7978a3463b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f008d7c2f21753ff39284811accfa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7057d98d86a2f52853e1b2afe6879760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5023fe5215ff4bfadac2b6099204a31761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b060d781ba441f97ff28307ee144762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a0578a99588b495bec867dc1e0fef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5871c946f04d514048563a4e66ae144764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d8523a876202a34d3636cb6cbb7f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef88e37826f071b324cd22cec5556e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafdf01d760d287727732b47e63f7f3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>