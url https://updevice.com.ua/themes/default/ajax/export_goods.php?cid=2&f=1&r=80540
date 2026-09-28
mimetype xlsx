--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28da43d81eb492004bd3b87371d091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c332e79c8320363e5184e01c5c4b292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb1358e8e8331422b69ea161c93d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdb3d2722af283fd52f63226b9e46a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1fed766057e211260532ad640c8a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48edba7d333fa76aaac5079ea2339bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b478cc753da3fb18c1f55fe1a5ff9277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c5829d6c8d427504c0424176213478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146a78850ee5f5c2850ac7dcbeaf6949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b153034e3e278bbca2dad221e282510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddef4c5872d6fbdc2a7ff7083471df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae6dc3652abcce5c60b7057ee0767312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85270e61af3c28ca687f3c5ee9bf52b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af610c38e965c82dec37d0aa402a265314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a60f5c5f116529b1b29559369a8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70acc5097cee2a19b4d198e831830416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc9b0f2dad29c9801ad092fcaccd4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb4d3928d178dc9485a5a0d8a3e81918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1425c1ab69b38294a2da072c89fb4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3252f3cf8197822c575861037c5f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6cd12f167020cdcfa16e136ea335c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea434993c359936b9111035263dce622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01028ff9d35a317512fdd2702a4c242323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900daec4253a00893332ec571260e28224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f758022c91b5e376612ef62bc4ce4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf8d22f8fe7b5a110b67598fa4b8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c8f5dfc5212be76aac51cd0225b5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c503353875fe0eed1cf5e3f42b7e69928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7129d2d96aeaa3d8259ac08f65cb40b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401d280c6a95cd94cc75567b999457630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76acf1bbd3f9747bb3bf5e47c328b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4f7c826baf5d9b1a3583da0a5d9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b318fdddf2ca10cd1bff620b60c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203b663ae5f02a2c2f0f5040fa054c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74f65a0dd310d40a6cc3ed2e7d615c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45832df4a4f4af8bb3c596d72eb40e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4682bf3f1b37f648659b39e863850337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4ac08d2e5e01269eed026ca39038f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24f3019af02f7402cf1c11d22737bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5501723a8aabe4e4d6136db1f10da6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccf3d651b2cc645d5a1ebb45fa7b4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e458719be401b21d8d0c2ffb12953242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfb8dd719906d116c29f7566e5755b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6689c7c340d57c80ffadea7142345c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7b668af1c5fa257e38da998b7bce745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4588a243d9303cdd0631ba316d9ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c68446dcc8ae8440d78c667f65ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febdb73363f43bc46f9d008a26eab2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e02e2dd9f7cc308d51c4d0f1b6ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004f5df0e31e478a135b7c0fabb7d4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238e9acda0645d567a01fe0283934fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb886600c90000ccd572aae1c4c0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b7b87a0cf50ceb4ba7322cb947a5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d777723d65be704b02b9ed17b5e6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c5bb201dcb57c937728bd595cb26655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323435b3f619d7412cbdc0e09113ba656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021c578f2acab6bd12b8186e3889e9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d44a14928c5e03c1256cb9b290365158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7a10c40aa016667ad87626a0813b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33d21a2ea02771bfa4a58264cdff2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaf4d3c6122f97b05f70897437440661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630862eba0b3c4c3df3e266367a46ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcce5cf3b388acb50485eb5e18bf6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe23b05a3fbf60904ffd4e3741879064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b55261b3d83fe5fc163bba346a05d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f591aa96a4dbff4ae6115290afd4ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ef406ad11b4d130030fce7ff256867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164ad82049a5df7c773d82f0f562b7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34000b12ea67f488dbedeb58230b40f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7c89971f4bcaea1ec1d5eb8c8e05170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd1f85e77e94ac2846a699511cabb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d564753488f854ebfb742bf9eb534c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9bda2b89c5871fa7a4f4966994f8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4f234f7e5b44bd1b8a2996f20f69f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6c7bd9da395e9c3879a9c3c392a0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44751e48771329f3cede41537ba8ccd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218ed69f802cfef356858c1cd57a96777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0987fb797cbd500904ae034906c2a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18927b1f21dac5d0ad89dcb9ef0100f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3cfb35deb43f5ba88344e464d6cfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4faeeca1cc29b6636767f3d7ab20181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bc5bd421cb57e4810d3d9ec24806c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9529dbeb0e40d27beb7cdf25660f48383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19500f6bd685091a2ecf682b1c772584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d01762beb22ee326d7cbe00da5cae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ead3af4cc4cc4c642bba26b75a63d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77248b202f8c71fceb81c840ce057f0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ea4fa35d1588cf02864b6ba1d469b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310bf769a6132bd1789e2858435fe0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e302523d64ff6d427dee9ebe6990ff790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994c2f7e413b1d8dd92a4a673062c5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9985bf56374c84b37c92b86808b17692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bcefec21d2cd32670670278874f6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080567d267bf498426210463e0556d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8bf31830701db436e43420c2274b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9596d21486fdaf0c02ff076e9380896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5299e0b77fe7cf6ee9695a41cc38f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef69d43c49881001800deeaa95370198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064cf0daa6be6989c4cceee794a1bb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98278dd681265479426a28593fd04f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371abac7f00d774ac58e995ffc753516101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a7354c90f70a45a8d2ea027da5dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b00a56b8eea73e345d2cf18473a396103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f7cfa6a3b133d5cbe180b34c85da2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04725bc2c6c4a8b7c4ab95788e9e311105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c40f50b2c54664679538f78096d2ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0a34aefc6c64154895b2da94583dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217675a06ee12621421d1ce3bdd424ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995009c48c7775663aa74dd12635b03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ca6aa0c5f00fb24e7535523b6f79d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e01defcc6f593c78e1b534e9c4eec7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bbdb83582c48d73cae4fc0493c987112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91882f86302aa136f41922855ffbc8f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8db1695eca2be05882e14f57a00c7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0a4865167ef3327b143f62e1d181e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e19a9a57d9c69763737b78650dac5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1f2d97c5b2d1ba4ad84ff665dbabf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd8eb02f7c4bccac4592486facacf1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638148b3c15e9ae64b95554a92260d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d72d382ccb5a972be1df3c8c5a5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de4d0cc85a44ab49e1de79f41749dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc675f812092c379ba6ef88e3dec2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12cb265273e25365bee98a67e30c6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bb50ad3186289761a73b71794b771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84185c4992a457e823eed554be6795f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e860c1a0048fb03d1260d0532df5e07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ad4063902fad18c324282fa3898bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefd539aa25194e4273ac67a52d54b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87aa56db5066079f6aa632311e2a27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dc5acebb903d23b83cc9cdb7ffa03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf27fca5a40485bd63c0315a1c1403131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812af826db3783565ce7bdb8fd3546d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f75480499fce345e12452d14312f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7a983d9f2805fc42c8e11a419c2ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8968b3d2e8ced9c7d2cf4d5e42725135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fca9225d862215be8c611d276c86f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7deda03cd0c6648dcbfb21d6191dd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ebfe05d6b6aff02488ea138a73ab5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce333fbdf065b3c2f4a8d6e594f2709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f376a8be3be79f49a2f4976995971140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b16e74f32dd50f225be6900799bf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a3786485cfcf76e61a9c31fdb2df7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf413baea2e5885135268f99a1b30bae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719fcd3bee9c95ee3ecd88fde45a43f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03215a9475a0cc74d218c29a46813c33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893c8a55544fae069132b8ac291b9ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b1e26a4ca5d2c2393ee1d43872fd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b159832f32198d57599a19b2a93c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f23e36870b88f701b17ecd786d22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96684e6b02f608e78a9e2f2bb796787d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041e32782ad098462605ddd9c5359d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66f89519d624dffa79d263e373ae22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f552e8c542c7806bbe5e3a424a5a30e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c5eda1cb0644dad624d3d9042058d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfcac8b4983f09682b428a4031a7e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aef98c60efe11e69eaa30739784f4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d6f4271da2bd6a67cedd4dea7cec6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f323e26ee02171338fc4fc0134902f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6053e8ebc6a16c1ead1a909869e9fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e46c4d4ea05e9d5c32323523779d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d8bd63a91b58598007a19fe0ddcad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1355d7b82128d43058a8749e52b3633162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdcb73ff5c3c5efa5c503e8fd41a37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e1132c4c63d87519e9531aaf59c04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072e470446e77c0777db987a59ab0da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3987985fb18ca6ca78efaafed6be62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f2229f67c55458f23e340014b1467167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff68f597404576774bfb90e196e856168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ffcacc1498097a5ee8fc5a8167413169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c0467cd57f9f9677c33d7db8a3b8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d7463bdaacbe366a20ba99ada2ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dea5b3c5bfc14d5b333ad2764aee1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb446b594d2f6a35c5a3a12b0555c93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb867ab52a773e3c487b817b6b2a0e53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cb80d5892e9fe836028e7a3a6fae8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb08898d3955f704ba00b1f2b9db5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e97dd714dd6493014aea5fe445d6f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db09340450b2aebc3318a029263a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be5f460016efe556605b57be1a6abf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae136793a974fe3f12f6da8f370931fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa7fe4a4065d7af9a538cba9da7a0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e87124eecf9b017794b6fe51d6031c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eacf0d29c5555d8796f0080afc179183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be927a3d9879edaab90571ed9661c2db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c151730800a6588d3c86195ce6be5e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3276ffe72065f1c8dfc4d4dc316c82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5776a624f4c32103c7d1082c62ab564187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcb370a01f2c04e05142b2442d393e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877be959685dd78f725a4c3382243188189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e984095c904408e290aa8bd12aeab5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e82c50a434e4e6a8d2297a69844844191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f6397ac17985e636a65da4a40bdfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7081f22bab2200440394f06f06103193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef59ea104322c933850a4c0376da1cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2c63d0ca61d8abe57da7196f2d340195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be43814df672e5fe1b750b0db659a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0dcd7192538cc69e20e1206b99483197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702ca615fee635f8735f864f50c9ef8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a92685fdb4ca9d8ffdb1225de6f2b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eba573f105e26303572201d11401f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dd11b34af67e8c66e28a098c0e543201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea458f7acd5299e001a81410f45549202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e822cd8f6be3c20647ad973ab8df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265936bd665b4df2aae18a8eb1d5cae1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e005763fe1f8bae1be7b0c8ddb9ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad946545488f0d20ce6af6e4eb012f04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbf169d2f253fd17474eab192bc738207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d3edec09df3354e66f19c5ae9f98a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d371318590bbc6d94e9203efa6f2ff0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41e5db635092735c09529814da2758210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87b53a5794b360b7374adaed2d0d9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7671e234988f77de9b4cb92eb447831212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e08b1b4129299bdcc6dd782f2b64b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d631b66e9ed5770266f71bc5f1dd93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba27f4ccb4bf7c0c383c376e185f045215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e77537417fd73c2a4ae9eed9cc780b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474e6ae82d32a8895c7c19bdaf95022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b37c1470a7b703229f41c848f9eda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e44ecdd8cf9cf6c31ba14be3b2a00b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb25e5b44d06c1f54eef03c20dfea0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad0fc1a9568d53fab1b738ab08e51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd3d8a01fba45098ad1ec173c43edc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e4e97bf484ccb3ff2ca457384f18f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fe5fc6933ffba4f1fbf61576ed282224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a43296ca7743f4ed6e452455cca91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de64c978778dec2ed84f0d4a31be27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93e7389c84f02fd3140041e62f91ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52034ce3ed30f7ef836897e08ee95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec834648f3aed1cdd45c2428e2b871d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b684b6c3680ce4a5d082c5498c1e91d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99b3484f1d19f9d5ccf2620d6168b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6985a93cf56c3e3f2a138da4e202b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181a6c0f12945591c8db3143fb87b5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e2a61437f7c18334c7e43bc122927234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cf30dda8e5ce04ed3e7827e1462fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b7a5afd812a33c9f8e9a5a49770c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632a62684abe7abeed4227b278c286237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55afe29866baba4a87a2be2101f968238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6477eb968c1459128173b15fe7eb474239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebf99de2acc7c4e990abf43550307b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8c7caf96ceabc3dac5c8270694905241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c957b6770dc8d8967fbb19a7a3ac2c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443326fc00c95b5724b1cfbbc03ea17f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4c2642f27413f298eeb59d0999ed8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb211c3063114c0a587955e48281659245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aadb00b3fc71dcd3cf7a32b2ca0e5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d31919f833cade6278513ec293d7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea953c9fd446a4e302f3a10cc7b85b84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0525b2ebe39b7f5ae3fac4eeba0791a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad864df5bf085ae87f61e845b216cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358373512c8eca903a153ef0db2d49ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7216d017204594e675dc813ef4e2a09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904105c98d8777a575df5b02a05820253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0eaf6fd73ca6bcaaff40c3d471f9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe62ce6873a4f5e91f5a68375bf500e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795ecde7ad0787d9d972242e5cbd887256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2878c46ca332ac144f2d30cf00216257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66dbb47c72e65ea885fb15cfbd541d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4629eac3bd0cfa39113ea056795627259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743db493861c819d46d0c2ba421ddfc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e1943da3344bace6c51d293e4613c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635c719b763d63f29e0c4821a52cd17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af9ce0ad3a9d1cc6085eb4bd03d4b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bb3d1488966cb7e819e0fbb07ec56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd4d3b42f7b39b8ccc2e472485e30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e1fa97fb73c98476ac2ccbdb5e5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ffa9e6deb838e78d6774f6a3657e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f40edc82e05b791b0c6bbc1a8e84d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49459fd3913beae4f83dd6df1265590269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e298f4af55cd77d1e2455d4048fe3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a35609a3c17bb6cdc9da48d1c4646a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6d9851c7d301d9bd836da9d15dcc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412931d83ed0ec958edefb0ad7f2782273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babb8bd9dc6ea36e559abbdfcb48757274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bd219f181bc78cf3419a5d09458ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5158699cf16edf79a87ab5c43a4ec17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047b3ceccf450355a465898c0d150aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774ba4178af2a961de5ad390e899f39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a07a771cbca1543ef57156d7e516c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510476238a1bd31a44362b90146be89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc96348a7f1fa296bbde66d69e960b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1721a717e8d61537755f2d9de3d5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe10c8fab8452c9e50f9eb6ec587c2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a78a5f0d6c801f8b96d5c92f7081e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e7afcbb85ffc198870f0441865fa9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069359731804876817c9502b3a2c3129286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7138026b75352c0fd9878aee6f6832b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fb05be65c2d105f7509115e351e6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4498ab8df308bc8cbb82b369eee01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dc42c5a550e1cc2d43a9bafffdd4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f0f588a399aa5ede77c2878d4439291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac7f7833b9a17afe43bbdd72def35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee921e9119d8303a7c7399e3059e83cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1508b37c618d8d8a8d70fd89b2840d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590fa6fb632e0043de5a571b80ebddb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da7bcc5edc0ce6b8648437eba04b61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608063406b1e564742f436eaf46fa2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d3f858c8b82fd5d6697bb27fb087b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304f591fdc75fd8842d16fcaffbebde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3099ab832c90d61253f8fb3565dd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299a23a2f669839d5e652f45c1fd8fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609967b6524776c89d3268458c200d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4fecc8ba21ae7e9221716e9bf6dec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929529d141cd0b1d786ae924a6b6884304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5cc1342f795d377b77e3eba2c497e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa6613111a45cd5896d962eb7842c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11832b99e1d0104bea1c13e4d56065e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7ba78dbb0fb03c2a3415588f37187308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c377092d3a7c8a7f1ea2181cd7fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df2b7e84b0ecab936042a1706341ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa897600400f12fa71f2b01919c6bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21ab938499653f3e816faf164079fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2d479b801e64e12eb517a45907ded313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfbae3684ee739b609dad5e5898860314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ddf5972f9d4c4121937accf0eba7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d281978e9717867b8a08014a667ad6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8599eb62ab8cd394d4e5fb494780c02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b92e1b154f2522ba2b8782bc8b3b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3fc58d7173987f5100bf63f8596d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de13d39d91315f54b3d12aca8701a9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7c9f45727e5b20a128497c774dd36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613e12867d8556eb59a1192d402c2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920305607806e6aa4b473be961e58cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2471c162bfb23fc268e03d6edf82583324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee977261254ad36f031d64cc74c38e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa74be2e08318c6d069bd5451aeee3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e21ea819989b72d22b61b34ec8b8ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d29290893fea4578127ea6add418ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b878fed2bd669969c1ca41785310ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a11643b816ec5b08e53ab0e4df162c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d69ed284bbf6f1dde959008a7db53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba33547734a1b9435d32c8fd0b6291332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c0e39c1b6b352671199868fb5e1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2ccd1c28c3ca8de0fca5ff6d320aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f469d87c83dae1d4bdb1362218d73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac33cea1463cdb23aec285c1ec9016336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1be9a6dd9cad1b384f25932bfd52a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f27a3aecde30e04e1d3bfd941885d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd676f32f00025929986c7da241bd58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109982ccf171750f518927d6e10a300e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f864a934e1d94f1576d4c1c916fa05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c86e3cdaed20d140f62a3cc64a2a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf077201fc02c256361a6b79e16d068343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a0301ddbd2d5effb958e7880212b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab657fb03ee71497f017dfdd09a05f14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298a62437f31666407c9465278485f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271709ddafde4c1d173a7c3cd91de203347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1311639056ad57716aa73b8b2744f69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07175f3ae7787664b9d528926442934d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dac293dc8180c761ed0d6df7bde80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f64aea3827787f06d22de48fcc84df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fabda38f2554a85f56c9520ff188b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80648e002a12d0efcaa0331c5dc1094353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108147fe7f9a34f5805e21081c97f93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c854966891f4a0ec3b688c5245b982355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2a3ca5475c5c456f52b05f32a0e67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520a29c82a47d624ad6b13ca27bc955357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d79e23fd1e8e0c2d14be3705b5b9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e4cee6edd76622aa322c236c87560359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfc4e9e836d7c32551d248f78de853360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f44ce94ff006e080e6c3e849b5187361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e314b353547904a3cbbfd9c5242c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67998a8df7ee84336ee6c99a6e4a9e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e81b59d113ca6786b2cbbcab69fdf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001022dc1e86068b0094e961b671c29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb433d62026072f3ca4a1b11ef325ffb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e932e0e8ab01de213b4d12cd1c87e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67538f23a3a57c907460013e76ddbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf804cc44a6de53d36b9f394d1f6a7a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74c72422cc1173ab4038c88219246c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c1144464f4e8fc012c34660b8a75c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834659e1c7fa868ebb49f2024cf697e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3c722579456f8c86f0c55411cbacf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7a2118ba4426327b459743f69d5f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978d2064d4d8f2d108816529a52277b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d632fc8325c39a77b94059e4bdcb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b36c1856a1c152bcc9338f824c7a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220bb08472592b231d646484d542e68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496e2294d9b1854e576b57500f136ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb8b1b502f75f49a7998b8a073a8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e58dcfd4087a5ec61025b8fc4f2e79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d271e4b52ef46b0b843080299b7ba3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb811ec20f87ae9d1b5b234ba7e776c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de979499fec013db6f46c99197da12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889021f9e7c797a43a9f86c5a27e76e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb629efc512b37649a2db5bc0601b4ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa3521ec395239f2b6548c92468934387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92616340f78bf59f9ace9d84b8fa05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d797bc09fb61ea6eae89d81284995389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60728314cd9b9be84d2a8e348f4fbab8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542bff2769e9e0b61d8da5d2f179256391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e28d1314caf438063fee9e46ff9510392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef359d98efc02363e7ac4d13ee0d2ce7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b511b8e1e7889fe026b1804e1f39468394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd0920566b90ad758a2463f6d41cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dba79ed92e98b933b525199b2f7816396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad77574eb82d3ccc1e6e93cca1515397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f534637b136daeddc02e3543ca3534398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5907c49d4585435840ec8c9d9b460399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf49f2f808c524769ab10b618370a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10b887c776d499ccd1a3f57f1050d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300555a6e34c69a8f4887363f7f6180402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3276e6a043e5ff8cdba7ca2d2357d40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d9ab43b0bd1ca60e5002d7b84e5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eecb5a451dfd6893ff6efc5e3b009405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13170182b9bec62a4f68072de489794406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18367093b8ca65bc4aba04bc908f65e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ceb43218195f3ba8001789cecb10f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e762c7d02eb228563696c4e313d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdadb74a31842c62ef75ea03a59711410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6c48c3566fc703a78b1eda1a74e59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e05b1de67bd3befd1fa681c4e66b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c43588d7173b41e4318be9c648a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f89f2f79ef7c6b7a3b8481acf4e1a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9974310589154354a41bbec1f4301a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e36caabff010baec34a7eff9aede6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd515bef79cae3a39bc050bf30859417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba64eaf2b379faab0c1ce94c261499c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763c62c887327ef3e9b93c9f34fd515419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f9e5839a6780393b875af8f8198a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d002d4d66007a8d7a82e4de35f3037421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35775f8cd7124dbc7d1b94552c7e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb4280dab3dc39bba8629658144cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb37c6acddc516f7e3caf3f2dbdd98d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4cbd551a36437535e742b3a42b737425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7f4dd1c470f7c924d0ef92d35b5d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e460592be5ba2eacbf46edd942a807427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7795e1822291e0abf088325787e6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0023a5f71d5432493ad16de5abdc52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17af1363dd6da29105c28894d80821430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204419bd9ad61ee117ca403b841757d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ab3e2e3c4938ce47a8cd47109a339432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d42d3ccc09f4f54629b503a933b436433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d428e20740a776f01ae97f89f0f59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b5ed396ee6fb44e2d427182a679a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a085c690f35899fbb163d96161ce1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b7a55656ef4a22c6d718e7f9094ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b294424bf3351cf8b5081bfc3e5758a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e94d8d7f7f00b27b49ed0fd6bfa75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbd4ba0ee699abecb03d09c843396c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad400b658a016b9726c66eb23b28e2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbea515e818b61b68a785245252dabf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f12024011bc5cb5ea8a005c95fa71a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cec7eeb1f7942d9e5c3e13e24bea2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d310486d1a206baf678ac04f853025445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5e8c68b87350824e6ad24bf90998b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416be34833a13e4e76482750f7b5884e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca35806a5ef3ef17f504522356cb14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b820a3b502604cc9c2fa1839e00d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10422cebf2508ec9cc95c6ecf8bba8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed36a95a084cfefc18f3447da3377d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73a9d2790d43ad8637f3eb15380653452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e4bbc9d2ddb2a84b4dbed95e8abeb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d91518a0ce500f73d9ad17beeaa5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e59e21f6d36e0408713782aec486a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a20de1a2ec177c784f0256165c0b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f46b12f40fa115c191da8d4c6eb226457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded51f61607ca72013490ade1271f40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a8381b5a051d966e3b40dedb1e154459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820ba166a2314258c19586abb5aab42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ab64d1f39713950f8e524dfaa28ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76fea14f71c403e5aea816b7d98cf0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f030411a5301b1989c114f796cc5e1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f0f3f49369686ccc9fd93a9302ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785d3b6296500e910d2ebd7208bdf6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa766ae4a638d197466ccddfd158e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6cb4b2bb1ec79d041844a95f02b23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d4db687dde02bb5b2fe5e53a98162468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eabd3449f58e8f4c4806c307e0d8de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ebb10614be75df6caa13efbd62314470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c5b12d8f3fe82c3c821507379dd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a61bb9bf65fed452c8069cf4614fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0d950859079225bd137e2303f46f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66496def04a2c5a67e918842dd14fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60ab24af9e5696c179604df4f9d7dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865c813a25651e5836bd91000279302476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1f1dc70d408743de6693934f7168477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2424c94bd75faaf1b0cd28d95b920478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e748d7806a27835d46e87b333c190f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7178b3fef33afcd12edea5264e5b892480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0166c93af20bef269923d46b50f002c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc42b5f0b3d9b4994f0843be94f7045482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e48f9f9374224f91182091ca4af74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709f983ac6903d8e2fd4a1b70450349484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376106ff6f8376b3c41b362dc790dad1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4264b51c26c632b560ba59bf0cf89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc102e0ae9d0b6e2ec93d65bcbdb67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c288ec498a694052f65dff987cc34e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d84b5e43d8bffb318a88349adb5a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb6e0fdc040fd58e52186ac4e1e0d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749818e8fe0b8cb86c3ced9ebbfa3886491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e004b5689734cb3415854b2b496731492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163dac40c114df7dde3975502f5c3b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a42ae689c2a2205f6bfbb4e0ec037494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89813ffb00b4c0eb806c22fbac9a5bd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a1c95c31c64eda91610fe022c3940496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dae39a0ec1275060b567170c0774f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d32d350a931f728c11a6eee4f1b1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176e8e1095da7d383aa29189d97e21f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17bf18a0dc6f804aad009d3817a1f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b598bb2dc3dbd11f2391860e6aa5be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10149a29535ab7ce2e0d21e27ca56d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be38fced5945b80a65de8214cba66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c48a993bd2ed3d4f3d4efcc62c1b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5a6dbc39013347f18d7f821cf1786505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81157407bc370080246265f7a7263f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445551a5177c3901181a9ad12ac225e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba0102c3e68cc942d347929cecd064508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab0820b7f782c6bcbe1ee43f6e75b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f028ecba32829396b57fc22edc4b77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6115af15275cf091338adb8ae5e0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacba8facc7be80a0cad972ca4518bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e242e5fb1a0d576dea42d71e83d9949513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e51aaf9b0ef11bbe57322c5b97d2b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c14a94a33663ced3ab2d0544ec6db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c482a4fc1b90fca7ad97b45bcacc98d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719773f39fa7fddc21eda705d72de6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30620d8d5fd3e6996df29ecbc5f12b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412be633921270dcb3744c4ba726811519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e8d99ae3f5ad6e637a932d81654ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d76c97d49790fbd4f5aa56197da4fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307138ef9618db729128414f39eb44b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d9a5112d9a4d9d3e59018d9005327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ddc764393d8ca80ff8b26cd9ed6a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d76eada64657bd487862ee7a3454b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f39f51089e133e80123a9da9984ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2412a96469346df68e3487d210192c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27e8390181e4d30d9cae73bac07482528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce513d43486dad6732926b39f40ecb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ad4202ec7b8f6aef14957e8286e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5c223575f2faf57d04ed45a0e7526531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61a16baabe92daf42c008cf4f5af00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af9a26e7053f82b56977234b57cc41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf878355d0c751a9b0b4bc315fc190d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d6343b3fa1f5781d619ce1ae5fdfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28dab1ccec712f9819cea6e5d86006536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b653ee1c25d7dec823c49346ea9f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c826312b4618ca209bab3e98b55008538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab46cfe85d46767418dbac02d2b44f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf5879531b37b1a44f5e328c76fd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf9f5d9e48788118656ebb8b09cc13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830cc6ab3d23eb404f501897f923ff4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159bc8a9df290e51355950235b43e28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04d60b170c3ed772e4d4e07441eff0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70084ac425ed5aab1cd42bdff82f2fcf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d50228c6fd8bc08cd34a477ad3dd29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941987f6c7ad5de494fe7b967cc8289d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866ff41c3298b1b5fce6a9acd98d003548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9c82c036eb57da81784892bafee5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667357c639b923da8b37e6c38ef6c20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c13e11196e7f914c54bd0407bc9cbf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27b945f784bfcdd8d449c2ce3a7b18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf2c8d854e8389e0680bc25054bec3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f281fd65b48a0ab3d43dec38871258554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9398f430a1881208ecb5089cd1ffe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5424b861058a794d0ad36a9940001556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f032b86dc7ccfc9843dc2487347b265557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dd4f46a11dc2d89a6b118c59e3f37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6c8c75b31cade8cdf80d702513f62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f2bf97d006cb00af7eb551b002388560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced55a8b6cee3265f709b608be20455561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf20a6733941f08ddc3f5c77156cc41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81225220425db60ffad2729204b89ec3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74654d7a766fe31e78675e8f2684ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ef7023e5530016afb249ddb8b27e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f8c49c245efdc3577e2a4cbd68b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c1262f054e8526359c0b0293a8fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b3c37978b93343696030b700e430d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72aff92bfa31072b71d72102102c8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef6c8350f56089516658b3bd81f2ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98c9b699b80b0bc061a776aa9ae1a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ee7d298abe8a4e73c27ba7bd86e01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c7d779628c96b6ac66303d270022573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978aa7270604e3d3b51b7ce59013f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88499f1641ebdeae660786f00ce6ce5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd9222f81d88b4fac4b1bad0839dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648ffb4b76ef5eb24cc91ffe2cd9b24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173d46efb6d8546babf63e8e0f78cf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1cf9ab4f3da68068ab5734acb39b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385fc3e766a188b3191cb8ddbf48b2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a70ee85ecddb3e78cee90cdfcc85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27492df5221571c6c4389744f0913e5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51638dc9b6e83259f686312ea25c4a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bbdd4c48e9caff36d56ec5c74c209584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c23421b77d4f75cad509209e230962585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaac4773cc3fcc17b6364142960a27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c198daefa98d6cf97e0f310d999fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39d5dc1180eef352ecca92a9cd9c95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137f5a250c36a65b299152251c051e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96674ee40ffb62ef1ca2b2653f7a217c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceae53824e20ab371852d610f71c5c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51005f5cb00fe6e075be9bb25c073ee3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34c59a3421e64374f24151dc8b702a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6dcd82685842f5dd5f37edbacf5c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda612b6505e9dfdd057dcae438b4741595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841772457c1bf85ec738bbeaed2ac96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46f91374f1819d177f179a0290d66e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0378fa966dd49585c3eb4b51815b7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4caca42f148491608a39aadc066211599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caf1d8f7f9786654069844b4adf885600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485e95e7d0f0db261bcbef342330277601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532968f58278ce5555525d4d983e5e4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0f43b98559a960bf25251d4291d04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422a0ddc559fa900721f3d71c640599604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3fdd5f794162bf7bdff4d14017d77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88020616570969a2e1fd1b605d1a2a6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ddebee8e0422c2a29b29eef245f64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291451e8d938a46bac6fcff89622285608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defa6608330ec2d2a9cf8e5a85040ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4ece416cb74fa8ae2d56962b15999610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea7292d73901d340cb32fb6de0911611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6ad3418feea4638cc3c9138bd6796612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5fb94ba403e43ed61fc3c71c93eb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d795be33c29438c3152c8750c4609b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def39897373437de3847662d14f676c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e4746ff6078ae3e4fe387e44b516b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe7086e6266d4f1ab8163aba90da8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037e4d1b83a60155ea72e5c07efead0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502325e2cc8c5cff7d416ff2ffdeb37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f32a864a419cd7d454e0c6dc1f9fea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f37c1af51905279324bb1df8049ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39441f8840380fd08d1fc044ec4e6cbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675bd31a6e4eb8ae1347418c42b0075623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645968c2abc9dc646499a9c53bf82da8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee604e00f28da492de93be6f3439d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8652754253feba295148b1e5edd5558626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ce85f0f5d6bee6bd97dc8e05486a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a1bb11abfbf26e58c846d7861659628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6673070ed5a2e5e47c658f4c65d48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df63319b7a76ea7c8108337b65d5b04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84931d2b3547f0ccf957c54a5135bcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41d07f7aa0f6df45dade57624599aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cf71f4654b4a0a4365c1c48856913633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d41bd6c3908d59f7b63efc2d21991634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d077e9dd8c26684dbf6a81458f085dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1410bd93e0d5ca20963afcc369b8e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca892105e180b1c65f5319b569372aeb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165ef4ce9b22322722bb940025c0b1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41116651e3bb5b0e199d907c2e179948639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d94c5fc2b372257355342914b52b99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3779b00d75ebc2538fd35f76f10ea6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a1c6883a293b4779f12ed5f7abff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849ef0ed33329a1963fef3c783ba8dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78b91d4179c3ac0ab8a0acd41b89eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f4a473735d174d9e1e2bafa40f9d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93e21edb268a1f03f296639b33046c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa976815617ec48f950c2976d026e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c7856213e95b8eef212b69a50fe43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056307d8d82b65143222b259ade9c5b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8148eca992fa90f78773ad1e82ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a91dec479e5bdc75003c3c81f9fe1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb722ab7d0e7ee5ab401218ef0a2b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35e7d13cf4c179d20330b650a19a7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba6aef0f8666aa80084acd8ec93ffd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e079f65b80bafe0e3f1ee901a8c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3885e4b854d9318d35152f2cd2cb8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1cec26a3279862361214dda908c49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da92c3dbba1a7d65ced2d89ca91c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b7c2db201a1114a89b3a8d9fb9170659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deca665f4a0cf51487b7eb9a38659f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbc4379beb0f8e85ea1d42f27c2f28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec5b465b4dd534a0daf3a0fbe9c983662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017729047ad10d817db22f958eaafbf3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7312b250fb3240b7d00098f173cbc98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d603a5d5f736fa2a16933782a4e3da5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32acfa7b924836a71caaf908a8b57c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af653806ab06a3407192facb82ca8609667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bc1abbf7a0664b7cce6cf84c5080c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a63142f27225c761f054c97f2984a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd096de202e39e110ac9d63bfa484670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9160eeb15043ee10aaa0a5e643b7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9ad05c325a586bf33852660a0b84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab8812050fdd79fd6f05d5f28ed9e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b0e1a0cd17ffc1377ed46ee05b15f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50707cd9a0c8cb2bacda62cd981956e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22328e562c0042d37023953a01b83931676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9838344d9d0558853e07c25a1d08d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c541680c7a614689c37f08e15be0bd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deba56999822a676caa235d16b6f42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6537afae82ccf3b5bd80c083ef0f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a362f9cca5ce5d3ae0b8793c4f746681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f1860f97e9f7b9ed61f8246a27f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2180ba11cf6f3550643306a8c53f206683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98036bdc8c2340a26670b80ba3ad4710684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea743586f55b7f32c43b86330405881f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143206930d0baf20809aaa5437027ea7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee80d95641029eb427f353a7b4ca012687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c9d07bad2c951ddff730a8a206db1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d7c5e099d6b8d4dc664ffd628ee7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3342ba6ad5305febaf0a47ad1d015690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73c7fef4d161b47d7c7727d15bf840691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c4dbc992225a738d9ea46a4bf379692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747faa5a3a8d7661abe7668a8afbcad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96785830d293ac2b8feb3806b04dcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bddb70d939a3ca0536cebf7af6474695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0c8fefd1721e707e4275003f275ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d48f6f8e355cae0206a02d66c3923f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b5f7503df1863bb5d8bdd90d23f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d6c1fa188a7d30ab8316ee3c21a62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d63e5133dd616b7607680e3ca36bfd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbdd2e7060a541b866e29e4fc4690e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14f8ea98696f89769baf92f29ef5ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc95f11b2d66df60ff9d6c0de1f82c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9aa1e38d4535bcf49091f07d39b00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2086a7b17a19d13244ed8703ec34c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7acd03928bba8407801429bd9194cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1777930248b9d6b299a8754742ec97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1e52a64f0b0bdf9c377dc44277435708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be1d307b9f58f2f90b5e23d6ce8f85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8053017911ef1c66fe0a3aff073530710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c902c7df7f98c727939a9bbed70b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5951e6cf8c3e7f9c92b6819740f554d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c5f28022db9d958ec19d5e3fccc89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a35b48512226e33d5c7385bbaeb264714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0773ab4ec5b2289488a13e702a0f7ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917809be1bccab549612303dbde4a11f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f54a5bc2a5557549311a0d280ec60f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fea60842691ef13cff2d405999557718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ccaefdb460e88824cfda8cf07f0b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e69802319fe02426136b8fa4a445f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2c5967e03779dd6e24c58d6056b14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371a8d6f5b117d6e9469cc0cdd5914722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f432c8194d751a78fec075dbf15ed56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8badd5434b22a5e4e1c5a4c832a89bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554f90ccda4d673cdec3b0d9314d016725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f58070195f14e53c6e4b05d2998333726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2323ae43d02c7fb1d51be795ea0ee2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fdcc07b4fd2270dbd0c82c4a17d95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a603608d8d772eea318ab58925428729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926991348873fd860f33b5e98f69d7c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971e1d1124ddf1c7da2d8518ccf7330731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c500f17cb399c736005b106c3f47cc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2b7585f33c5bd7219fe842761fb0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e115a52a62b1488598466f6f9b10fa6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d784f069f06e53e8104b7837cd700735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705fb156b8af39518aba3cb46ad5ff0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd5899bd01a6113eb80d4a6c1df981737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d236df543cc3e8df3fce445bebd783738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e40171c708f79ee2a07be84fede88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cacd165d7b1b95f8170a737623959740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562868eda4545b4674e6bd8f4c49c3ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e7995e39a5f55b7f06c1d31c8179f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a18c981fbfd193f93201ec9e7718e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b759f22e64e8a2aef5bf4ca92fb18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e661cc496934ef73e3a1e8505f7393745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c8351b823e4a19c9b759d6e619d42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b9c4aa5fcb0188101d230f92be839747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f9683434ca6be3082d56ea28c5520748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122bd3e1aa6635d48f434c6a738e606749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766a0ea7d9ae05d52c7c08e5ebb00ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c764e332d7561de25e0d1d0c33bc808751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244bb86ee49bbfc30901b2b36395b21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba39e1196cd83fbedbcfc6abce7eb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213052f9d58ceed7fd9a268e3b76151754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb67ef2f78a175c66c95215f631eac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae9b68333965f9b5415f6e10471dbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0c03f21f31aa9397bc1b72a843ff4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5f05660c1e1cfd0fd65422f752c9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f14f587e64a2a5a68447940b56e31759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf9c0078ba8c64bccdd21ba08372e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693454d7989c563053fc4d92ba702a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc218ed778d7e6fdca0767ef5aaeb8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a03f8958e7abadd24ac1134370bce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11278b4d4e164b7f445b3b8950ae503764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5c82596cbc65ba01d977f1630edaf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f924d32e5bb1ccec43abff89291e85766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31665d669bdd2726c3413ef37b71ac77767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb534f9b97fee4e331af9f892c1b235768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19c965ec7b1777a1deca742c1f6b05769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdcf14fea50a8661aa83b3b63efb54770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01242d73c1511a298f29fd0c93ccce771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8b63db487f0b7e373de3a22324979772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a5d41f0d47d0b35ddf7949d5a92c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f24b9a5c106f845e0f9db91fa552d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a259382b0466ea1243c75c21cf07d2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bbe56ecd3442f1c8f3c459e726ff0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b574c6f24d30d6ffbf59b98f2d67a777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18bf87b78b77bf3ba0bf6dac3afd171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b0e93d179e3614bf6eb724de46e182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504a0fefc33739ca3e5d0d3932df2c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d3cfc4f95945069e5a4a0944764274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36846dc882e597153a8dfb2b6bd41ea15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f364338b45ac8c3dce32cd5c71d1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211aec6ee9a32e823ab2f16f61a355d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ef4a7358a9e113be4e04bf89413c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd110583bd8367a0d286b68b22a62b3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1266e5d8355bbdabcef60b660125c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982fc58e202f48d40576036749ef9a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587a3ab274e58a70c81d9dec149538b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dbd902189827d739ec3de81edaa5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46fad78942a196ca463244347bf1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecef4f2efa2cd34041f97cd810656915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4278c2d8e2092e37dffb30515604716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d27b5d2eb68b7480e7f5be7a1e81f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b64b9d64d85d80fcc351d42b64cb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc50c1f4165c7477691147566c79619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72578ac66705990ab25a6c085f8e0d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c485ba35a3e1a1751a9ade48946439421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba64c443915f9f0f0d4c0448b2a91022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e85cf1de442f0f2cda238dfaba9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c8a7fcebca0ded691a3f23ad2b1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e93f7fd3f9ba20f48123f09e2cb61625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cd468aaa779346525723516eae2ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c821ecbf3d04539e422ae47d2422ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510981b6b30f7e14ed0287ae7c82c5d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd0a2b01ad859656b0a221b6ebc2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa5e377ff7aacb4f5080d4aa9c3b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c5176de1a8ed37d2a5e339c50759131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4cbccd4e0bdaceaf55f3d5f14616532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bb78dd2a91e39d0bb6ff7dae6a72733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5fd702a290eb11be2e5578f70330834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72464a63f35b8b62c8aafc9a108ed0a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ee0a95b2545e01d3f30b5cbe7338d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d46076dc577fccd7896525764da9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc63ea6c12cbee65e0965e0b12355638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560c88410b6ff00b84a76c584b72bd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518573576763d64e5420a2ce6d0fc5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86da808de96de674da9fb0e3c9e55f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21ae04fe9e92977b29ecedacd000ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b13138be241e21a5619da8b74822643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4ca0fdddf57dea830ab7d96869a5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9839af6c9a3d3c6aa3703dd46cd0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8791f2099f2566d35851312ac3b8ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ca5ca2b8cd15b1e1e6c1eee8e854947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764b2bf890004d0e86f0450d9eb313148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c9c7e78fd85e06a81f3bb24fd24cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3ccac257259f85bc876e304c1b6e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec57883ac167bd5c2c4f35afe916dea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8207c50de7ff97541cc4ea026d75452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c70bab76981775746a4b62cdacf8f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e939ee8cb549db742bbc88e1ae537754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f85f41734e298601a02b6bad3279855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb2437782644329552a64756f719a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417ee2038dcb4423cfb478529efdd6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775383bc9b6bb4adb65850d550df0f2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139f79b8a341fc667a056d951b5b39159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c589a924a0663a4b827f12fa4e65760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1b24f32ac868b22aac85d1d7083ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16b8558d309c84151db376c827f53662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2a11615c4283817fd538cec8662eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a0ba6239a8ce3e9941d2b0b4aad964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9444400ebf812335df792e9aa87a7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef43b8671a37763a581ad1739db8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5ec44928c961ac174ed946b33fa4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd99479e3ea4130fbe5452c002a3ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9df8644569e5543289a1eb018ebf7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ae21e6264bb5ac32cfb5a0f6635f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309089cbfba80b33ef5d5bc9089fc8ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ecebaeafca832dec36850fd25402172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510449a0e7f8303a277cc3883a904fa973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc05e5c5a0901820f09978d7f95529074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e373097f4b5004e90a09999aba82f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137de71ae77064dcdef5a53033a735bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d281b5bf52645f451d740956378af6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d622c8938d577dfbee1ad213dcb009d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab957217ad5a8d5710b85ca3deab99a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2980b9d7762d3f9a9e27ae4275f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa846140baf472e9ef4dd822f61296c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf48ffbb3b35bbdd84b4ef407a467182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bfff8dfcadf9a10e234b07c24db6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaaaf56e54b4ef634a814d5eae276e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596f286dafe26323dd159748104bf0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313609309efb5689aa8ee9f217fe95486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa226736fc30a96a09ba0f820a1e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031e1941c28eebdb22de41bc921c51e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dbe5733ea51445f6ea5b378e5aaed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58691c787b36c42bcce37b9a66d546a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2f0c9be2bdec9b062560bb5d420cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127eaf3629bab74c71497a9b47b08992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49c1045f973e2b83b4857f83a1afca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea1191a0c05083fab6b9ec2be53b7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edfa53724144c9e98188c2924fd46c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05681e0f18d1cbbd2f33cc4c69573f4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f444738fc2ea3f582fed255007159cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6c89eb2e2cccb13d154dc83dc27b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d6e94d7475e5c31bfa90888b39dad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00675e0b3160f876272d3ecb1df9afd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcfddccba6a21eb125e3779ed80bb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ff193b8ccf5b2a47efa883d33109102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0e7925a6e52163d6e9a39aeb2ffdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d307620013b41b37a4aaf4586b9fe47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd474558ddc8338cf848b30279ce64b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd75d8ecb1176482b490279346f7bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e03b333834c0c3167a0df0baa5ad90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2da991205ef899248e373c2ab2ca6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ad27bda8455c67a84b48527775494109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615e2a917eaf0d32fa0a6d873102ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aefbffe35d0948c2f376da6ec6901111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e83de162f276e3b60f2329dfa97059112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038caf92089cc715cc9059675215d2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062aba761fba72b2f4729543fc56358114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873820f5145f004e3c87f689ed82d9f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e020374ffe287cda4398d79b1e3250a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c808c4d2bf208fe6ef9932568a08d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9cc41560e9c1c2239d5c3989ecd00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885b4941f57de8e17bdeb638fb5e138119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba3f2fcc16ac9b8613f835f3720679120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a32bb5a0518a23ee9e2d3b2c73ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde66f9d2c85ee93a7040bd20c95e5e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadc1c8c5176fc0ddca03ed841695ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3fe0c24322212fb44e3a332797717124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e0d1b4abaa9c801e00ad82ffc904d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555b5bcb99f22b48e8d1b5ae772a1ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa72bde9b9a78d4c699c02a41b1981d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f51e53c518caeb5b5e4cd6c1d06f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db00efdeea8d3fedab52a6e777f685129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2e9fcf966178917f8294303301da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5355820fa2ed35edb45a77d9c382e81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7f31c22b1e0fee3bc8fcc46971a77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9066a460a15eb741dd0bac91797989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cb5ce95dfd8f5148418f0ec413533134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428545fcfc0d3a6fb8a5ca8d062f8c95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa51ead4c395ada39bd5f8f792b1a1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa7a2f96b8f47b88b874daf381d5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256d83f343be379c441174ace8c385c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a3ff5da9bcf4a1efd29d74ea34583139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fba98a3487d7ca671dcc01140cf25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8aa36f76c8895501e5ddac35fe08f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82db37199c454cb88439bd09bb6502142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf89e28f25f3fb98e7bcc3eb0258da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d7a6335abc7cc6b4ee33319489870144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baf46dcba70663e8c227a7c7694a61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50498bcd6715dcafdabb2fa1ef49b5eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a5ed7109baec10d44256577cf8cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4777a7ea289bb34308192dc73184a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ea3727f4a9c09671046651c61b6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f51020be3f72e1658b98190b56638f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd86532da7cd732d917ddaa5ea9fd9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43d7a3e50cfe3f04ba9eb9112e17b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1014dcf861d2799b9b99129eb7bd42e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589e2ad0a3f83c260e4f2d84e2227c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038c967e072f23bfa4950ddf2cbe20d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975caa0614d6e171e7d2fbceb7d192f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f95625a6d47d74bca60fe57ecb27c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232063eeb8c30d36aab658333c7bad3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff72a1054a9e114afe131b40f3723f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edf0926b9bbc533a15b43bc520eeff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612f513cd204617e5ca5d9dbf2f14c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5bcda31852d389c3d222286a232e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c2da33c50728cd01bb787b7b50a31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa106ae165e61526d29c4f21d7dc608164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26182a0267055ed3fe55e3c001ddb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f7d8e89706dac34425cc269c25032166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969c65167ff8ede74833b04b69e042167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0baee57b8a6c19904dfcbf1fc2c7d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420fc5e2e82676d7156367fafa83801169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f88f31fec2c470b3c5ebcc28342dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b732222338c0fb53b6c2edd92739887171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3042c526155db1c4d513edc29c95a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4accb1ca24eef335595d1f3eac9ead4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08604dfd48251030be02478d73413b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81691ce61383f7caebfd651c465aa47a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa760d6a8fcfaad267bb7156a91e63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92067c2e4a5ca12b5609cd2b4e7553fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907b8bd3cf51699e42e310e7e36b3fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd3d7facb33afa08252f9ebe298cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc90f376beb492d577515006ef240d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908235546c184e7c6c074edc6da66ad1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00a762cb88fc60cf82b7c0eae8a90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a685e052265298192130cdc1e4705c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff341d785133b898e8b1951d28a078184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b05b549fefc78bd45ca402fbb7155f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aa026274f3eacb2c68f9203fbb9c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75a780b4465e79b483a599acaa61c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8570220bdd1e96cb71af1f77fdc620188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4c7db6e313732dcff9b3176fdc4ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec5a9015d0858361b1239b1c4975b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d614fd599853c0b67015e747dac12e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d8282c7b2a180b76c57798d0624f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ec544cb912f753fdc5ae7beba6c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbede9936ee8622d7cd1d86638a1f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54219b70beb2763b64a1b7b4564d55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499db4f35c151c5ebfa675430b360ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c71fa9101cc2fb5b97c530d20b5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dc22efc3b8c7a9f4d528dba608dfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25128ef575650cd54a266e924645ff9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82ea5aa75c01141d8b784b47c9561d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2401ac882452b51a2d967cb77e93f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25ef0b5731d5fedecc6e6110031f32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0347cfdb00a86bf60e3df4d6784f48b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d615a12df1d94b898960b3ad390010c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3988818a02ef71b12324e0d4117bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f8cfcabc8d215d46865c040658243206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df4584afc93a02d7123ed01005e845207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e55a164a3715cc0430a19a43f1b581208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65e22c9aa9cb492f8b02193c1610c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9f3c4ebff2c7d691bc9f46f1192f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14ae5f7762a4352f8d20d96479ccd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deff6de4cbf27ebf08cac0d7b8ef07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b568925959460a8cdbb6cd92c7ead25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a613db47592cce2d937c2831bacadbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e3b0d40a5cd74551f75c9e2346181215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a68db8daf1137d97a8cb368d7fad39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde843a3f012c1d903af949e250b9865217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575da9a3d88d8a82ea7b5514e98c50ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2d9e1058afe9d9037a0ce7757e17b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c78e19a63d0a5868b5ec8183683a01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c80590236794b263d80a1e21b91e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d59a899b4853b908dfcfd94455208222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40996e45d462bf9c931fa3defe978f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7443e431b016e2efa6e4f09052175224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18ed8b0b9e91a735d7e89bd0b40b9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1679c25eccdee9bd7b0628cd9487c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db0d60c8a90287d80e591c84d07394227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dddaa03e15746d0aeb007e2ae2eea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eaf6cbfc3665006c3212a475ffd78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdf6fa883eae817dae01a2c0439a0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f827270c0cc880edd55f463288542cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b89580a694747befb944110d48249232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050bc6d9cddd2af770a17ac0fd71722233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0d0805ce8da0ba0a62bfe9e677f56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2e509dd9fef4ddecdc873dc97dadd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e63ddda89e88b09133e0f79f326d29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f405b41ea20c5f2f3cedd29c43e88f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8a6b65e5042f7fd1045cd6f1e7506238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda33ee6658102f5b39d4b56b25812d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9350fe0796fce38fab4dee90b9ff029240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79e5fce345c38ff3fae2dd7aa900e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb6e51930bfb5fa11789207cd60ffa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb88b428e79d4c86e09093130173d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba177dd56e5ce8cf687c3797746b94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9ff1c2b7364013563d75e5b35e939245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a35ff927206133c0543d5547b460f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f2e8e0570b862d39b9f2ff32981d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59431610909d7d61ee89d3cb49c2ec24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea426a073781de85931b21366058df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9088c88707c43dab2724f688b70134f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7087c3473593c41a7632da8725943251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8561c24f69dd07c13f73ebfca5653c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f4f1e49d89ced6b58dc4b86d741fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde1a153712d7420d80d45eab222b3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1230b74ec36bcc6495281282f3cb7ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a60c613973d7914f5d768ecca39fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea322b21d1b0607e3e1ec55a450af1ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e359b0bd05a1ed6b192e1476f214a8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591bddb6bc70df3f5a37cdc875ec9a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04031ddd7a2c6c6b6821910ff5912c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143b21b80d7b9e4e8048ff5b042a1b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe9f76a9a22e1185a460f1b3c9ffba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7903311d8f3f5011aefa33a7e088263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe60c18ac9b2fc3a71b100f9b421b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403a9507197a0c236f3e34ef2977fb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e8747e5a13a09408bb700d22d0c3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb682c037a947df6dbcfcf2e6378de69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669924d5b339439aa9768992fc2a73c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a507ba3eaeadc23ba15f3f2b8b0ebc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4bf0419236fcdda845aada065ca34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c379e7b848bb0221030cda2eb105d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681bb9f59a36fd8ca826a0f7dd33921272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440d82d42b74892cdcb908c9cbfdafa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4bc8697511732a7ab587ca4d74dac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e20851731697cc3950902f37837b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046cdffc22d6158afa472a67bf90c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141c9429d2339042dbabf096761ab4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb1dfad01d14d29106f832ed1d13a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e188c244d6e04894f9a8351032a6d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad00158298849167dee79164b7ad1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64e3fb2d4c4659f3ddf5e8019c0a6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf891338bd9fd98cc21c867ee159d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577bf8e21423febc6e9c8296d4e0ab4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50593e0401c0ff690dada1818aec0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cb393cdc1e31ac24f14d648a463d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ddafcb8a0037fd929be6e923d400286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef20bb6cd35edf07a3f362d14de9a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eade57392daeb61ee62e3aa62b3b666288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b90b50ff17ab5cec8ab2ae379b199289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087b9e830c5223bc942f04bb721218c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07694286d5de056da66f7eac98e9c762291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57c31b84f80ad37b08a858d437ac28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a8e6c5bd239225c4b4270f30edc1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee6b7aefcf9ba0466a5991ab4cb2e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca146d2b1d4b49504551678dac25e1a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dbf7d1ff7d433ba5323d3df3b2abb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b027fbfb1dc2674d8fad27346c96b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3602146d56fcebccca2fa1e307b221b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45c20e3b8a3c92332b69847f963274299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee2396d1ab2e1d4bf0c24b505249b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe18c67d98c032cbedb042272da0065301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9cda35918d73e4f80b84bc8027494302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815513daa5a022ad8037eafdb07639e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c25ea15a9db31f2806bd3a9c72b320304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c312c772e851e2e2f5e5924b5f4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129eb13c011648ef7e16ba3552bc821306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb14427c710572bcbcf963cc47748e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1df2038d37a0246603a301b197402308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601fd5fd4ba71dc128edfd501476e22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e1c0f62add36a77a06073b62e43f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577c72fbd0d196e3c38c454a99cf398311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68a8f065dd93c0dc0319873c90dfc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d924b15373b112090d20fd2888ebe20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a47f55093c073ee2994f162526d606314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bff07e75c2d54f7910eb95d1ab41b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494e7101344326c1762908ccfa9fe09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f70df6a1deec392481c804c9702ede317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9c341b06b87109741ff98a84095ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21734145a64c0c71865cc7fa83959161319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e75a5d8ad480237aa45d006861887e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9f6427053859baa90e5de01fdd4cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0c3330a70ba30c9dbb9bdc8af8ac3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da45a37380d0697ff7405e9d6e79c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8b6a6742f669529fc9e6a973614de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce7466fa5ec2e2cb31589a31016a78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a3efe5d215b56d21ce10adbb0329d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8659b48ef2aa2c9c3cee415f22b362327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e62e7f41b3ffa710c98adc29a4626328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28825fb7f72db397c9b832652fbebb6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aa2eda8e6d8baa83e58ca87c897c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730a8aa195f5718910b115e299d3d13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5a12da03558fd4d475e34809fcf00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b04fb2f5f9f583adcf5dcd1b35880333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad119633a1540520456e5ae02d9c20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe2cd06c915648ad5aad68de1ebd59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc814c6e07609298ee4659a2894bb5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb1ef71b2d4e8240e4e017d4f7fe3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718a48823b34a6697df89fb0555f3b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90648a4342a38cda0147dd0bc281952339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c5f576e530597bb343b617b557bc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1ca67cb8e43ae3f88c6e9fb7943b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1308d5a02bba724b69c9f10513f736b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef568ca39d897cf94eab809ea5ec0c8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89526a1c3928f58527d69b61d41a0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a0cba4b2e125265a78e429b4f410345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498cb90a28a83737d2b434636a91220346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300f01ec5b89c96d797832337003c1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90368ba0a6b6b09b09a104b89eee5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c64700f5d63bd021bfd33c0668d18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085de8ef04016a83d0e2c8b78b0f2f0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a0b53f37c6bab29eaca041ed5a897351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ca0a30f5782efc65457be377ba8d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af440e63583465b141fed9704c48cc20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eb8fb7e19cef9e53f323216bbd1e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ff2676c1490082a3374bea97c1618355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d112649793dc95fdfa573639f366ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5d1a092475b8b2a9a375319c4ef3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1754c261b423309a61258befe08f49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750914f55314806280805758e3985e23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb6de0a2747e1feb1aeef2032c718d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285f7bb3cf0ba7d54e5ffc0810bdb17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e3af5918ac2304a7784a2f821c5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb6e079e19e4e20c77ae95b1abea5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0102447beb034e4288c2ca97b6b9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73d445c7c2f07b1db4624d9d1fd17f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e180101fef36bb671289a36c8875b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe1497571a42b63f1b813e015c2806367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706febc726ffc77af9492760a314f1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d507c83fc9114d340dc1032db92a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb651917f01554505d2f190154cb19d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9ec55ab4e913693df76c7fd9d4f79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66c1770eeb8748468f7aee19ce987372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c7ff3f39cea18be918c0a3a94582373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abc1eedef5ba39e59e9460600b789c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb83966ad5c90d601b0cd4a967dc12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295e01d0e61aae6544dcd117f8a5707376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05192a59e5876cc88bfdd5603e57e173377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4215f65dc31efa68bcb6e45033ec35f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821b95525b0b4096703cb833dd7e38e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b419b9b88853addeff7a6d62cabf7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047997c23f10228e20b811c3872c7b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa260cb8c8aa93bdc5afdf34b5c8579382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e9655471226ae4332f2cf2a430fd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b44c77772c9307c00db82a83fa590c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b60ed11f0fba74869bc749e201d660385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e35535009f8eca556d0470d0b9e591386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3f3dbf51db3bfbaac51d1df97ff5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c1db9bfea0e200a6ded9d1d65d89a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9010af3bddae63968cb6c985ad069389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c000e10cd4de675e1b003e8b0d455390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c259295ea4c700dd71e0a85bf634c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac0b0f8a42441e7798f0b67ca0f07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c559f5a92d8f8f259cc5ba72f9ac24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b32b30ab9047c0b721dac597b1ce42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95772d54ad46250d7181f8c5acd139395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e723a7c550a8faa06317dfbbb8715396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4789c9949bbf3fe7dff3ff616f2cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632acb36d9af9ffdb6c56b4fe082ca09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd3b10a3a87fc4daa4a5a7464c51b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2863d011e8b92472849e94aa88b422400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2084747f31ed76a6a6a0f4c913d9660401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a925bf8bff1d68d06e000e61b24e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c22390caff29524ed79ad20948fe73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793e167456382a4788cf1e4f96e82b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76163a04de37ec17adb4b5ac9c8b50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e311110990a83ac4a572f607d21b13e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda22754abd1f20c14570f6b199e4e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f24d34fe00ea442cb7308acd72ca6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72297d0e8465eba9fa1c2d07ee6f1ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aa046bed2c7e46203de22679dadaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048153e35037ce21c26d36b2a381b45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb8b0c3e2d5718c4adc826a50c4e5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8f69ccf444551a8cc7d98511de2eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b76d5896c562e1929964c0df4552b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c0e5d030e81664297b4d7bbd42dfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea97960da8fc6e0b008b5748d81d6f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a773fe3a187e0f89f43eb3eb08ad7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2b5cc1c4c64e693aafc2c75905e5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0f6d64f7860e7d03a4738e93d83c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614546cda6312299f2f518232ff07815420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697ab5e8f459737b5776d3c3025c318421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d7cacca182b81cf20b56f86099346422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41356e7cfc4507f52c3c380c198904423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e36a6c4529714354db4cd641fb54ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a9fc250d315d00252b7b8970af2a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02510fe98e7c812fcb1b7c7d7c2e109426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624993a27521918219796523aa36e17f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff28ed94451bc9a4fbda1906da7a0c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8abd724b65f3487d1ca9c8ab2894e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7084c81a79b9d95f553d1d6e658199430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c592f3818bda7fa49fcdba9845870431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd0d5346cf66e0df454ca0c2b211f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b1ef31f0e5c76acba622a64657558433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d0dff6e9fe5035d2f008c96486829434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6458015a46b6ac999fa9ea1d53815c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7008b7b18391f8a2c559b6eb8ac4cf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ba60029a95e52c8e9835f33a51f0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54900672193c60c1a16e74d3e77ef555438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bbe79c66331c08972f0dbcc36b472439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a956b31c572d49f7c8732cf659056440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bba3898a1cf4ca78d2d7b8b89b169441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55670427b6ba15f57adf3f0d7eee32dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5308f97516306027748d58f268d871443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7dfbdfb93c3563f147024015c7095444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f992dd8976dad2718e005b354db2158445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fe8864f4f37b0c8d1cf34cb8ea237446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a072989f794a15d2dc7eca3e9761e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1e2bd8a949168a07a8d69fb00ece9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0007f35ab0fe69b42da5c5c58ffe8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cd573d63c66fd24d574dce3429d19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ce641ce2308092a764f09df9ecef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59486b702e88d54908e8b7ff80970752452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eba5d96dad1caa72ecd419654f350453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b26c60ded47c7b61dc524442c9b60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de2200936f167c3339f6f011ab3e38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd19345c0eeb9906db46fea71686fa3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f457a3213aa3646929c2192d5cd1a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cd185870d72754529aa5954f4749f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03781a88601ed2393bdde5d48ebdbcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce87d41573540dcc07378892ee51536460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07baeca8ac0982dc98867d5c36d9be7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01116bb5890217cf6ed11c64cf709b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7956f65a20d69f36c47e434d8b425463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb93f45467d08c8584971648e44b8ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d6530bd9a810ef9cd5d26824f403a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf85f2677b134b91d4866907b0db5f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fd1764cab7cb6b5b02752a5920581467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a80fdd9c900073119bbcbfcf10ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ebc77e015ad5266ff2c68f9905c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5496a4ae2e106ab9fd956092fc47d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c81acbdbdc34a6740da1743c36480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d73e40e96e7e33bb39cbcfd4598d2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267e518a2272493f76130e8a37354b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704b7952794acf47cf4e703474b829c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a982106525a8bb4a39fb0d60cbd60f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52055593034ea79dc4a9578a1595618476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae655729312dd0c3c5cd59496e61568477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cf5fc214a7725b1d0c3b219998e0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57659e7c8909633d0af425a41b19d8d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c5037704b4d2fd07648db197afa77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9c2fe5d4c2c5b2c0d9f12a4644e5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40ab9fb4abad65b2e6b2af64efa585482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32696df695b89bd3fbb2bfd710b152483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da82ea2ee13ada8afbe238b768e4d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c51de17a3367248e1aa46710f2699485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f1d054216dc7e5194b5f700e95f20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acc86a7c19d2654c49b8dd43b6bccc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a92b79b2511c4db0b436609d81edf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ce18bf8e656a14861b9877b86ebed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0422b92f33470b72b5e0068cf34d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259e3ca093ba0c309b94e2d88cc7e0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ce67572633cb278ae023b379c218d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889348411d02c972087cba70a6c660a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8f85a2d58cf6a377ead987e475fc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb880a0ee20436afff5c981c50ed98b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495635f094032194a57ae0bfe6c6caf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f63cd33ea21e6c6dee7030283d1bd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e24d96b946d09519c2b80754f03d4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd763ebe4619f8d81298a149aa1f98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a25694259bef3daecb48bbe7ba5da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bc757e76d3677e07185327a364969501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eec060a6bcb589652c04899c367f4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b0ee5686780a91ea735a29ffafe14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569131bdf6471447c26b11d24398139c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f29d8a3e13d5e0654423860db1d215505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4318ee725ad165eda7a7ba48cf9dd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9cbababf68cccf627b0bc21a34cd0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aba49c549d4da2eb51796aea809fbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda431920023fb14beda0b340e023003509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4d7d485b814dc948901effef2b97d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ade853cebfcfd51e8f7c447fc0b4c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacb983140857889d35c52a7cf78e2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b46811e4fc73e34d62e16263e13dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc109aa9b3b7ab3555e186b90c3773514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aa5c801f7f5f36d7596018a7b973b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5360e6e3152a65689c1d25f440fbb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223dc2a52e7971b5ff5f9cbbed52da4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3674a936574fa4e57bb44bd521aa0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ee63467528776f063ac010316f5d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0808c62dd7a796e26ec9246b86204520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e194f71c933425da51b87b6b510249521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e63b4d3bba7298b649b565c588672522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3269aa504c945d64f94aa29070cb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859c64cb29dc9a94289c56437c8b8f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b9cdf3ec60232864f963ca6b83a6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d0690bd1e27d522b3bcb218fa381526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80470b8baa631076ae1db1c98cb0d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab8fc175a39b72b392f6dfa46737b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0096c0439a78d667a206ab606a1d1b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4265967bfca8299822bab5adfd625530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e364a5e2c8860281855f4f70129adf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bdc4fbf73e022b480e31d3b218a8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf5794de3a095b178d1a3da3d3aff9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98f41639d01c27392f3a368c862b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fadd554a0cffc0a385b3d2671038d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f734e9c100cd158464d71cb00d381f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90842197d8df88173bbc38610e68f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4357769fb976567cdffed6777f756538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2a6b01464c59eaec6634e558b5a84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720743ba1a6b7e7edd6a9e02331d72e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f126c5ee7c23473875c109b7e1368541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d7dc73cc9bd777626d91dda654ca7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39c522a6031521032b2d8d7bdbe24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04479cc3bd6a4c9526b888050cf2caee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecc5f2d6c66dc6a6d366bed1027c2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aecd73fcfb98c9d398f6a54433326d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab296f0f6e5c00d25576767677965a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93013e95773d1a202af58d3596179598548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9de2f300cd9322f28e9533109b58a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ac38641d6146fce8ca1f74411b977550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce9b3572ab9f492f1b9cab8045d478551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b3983b101a45722ee00e1d886a27f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545cc5bbef383d50dcf0d453d5fbb4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b9becad569b9f2b75ec32f7613ac0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59593cce7f9f0e98d9067eefcd04b89d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce3a6d77ce58ee899b238968903dac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e41d555d0cc4d81ac5d06dacc88324557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2b7aed0c593c7aa7577929c72dd23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac6195db4aabc57359d4e6248649a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584698a02418bc8f03c86f73ad93dea1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24e69b2cdfe1e23c006558e83fab0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d12b2acd2e3f69ec72c130e1202e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6a7e4f1c41f19ab73b191390e6e82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c25856264ecc3feeab51374641381564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c04d915a7d82a4fd3486c61a4778e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654919b8acae5e397bb1266fabf71bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808724e1aa40bbbe530d641985364d91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cf22d84d96a184d69b78c44a4e00b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad980b19208deed1ac4a5002ff2dc070569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a5776fdeff920870b9a6f0fe257b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bf353ac8ce14368474e10f4295c62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c264d296b1d4955ab8a8c5ba258e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e0c1b0ee4ad25a11d0e391899023c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b1961743d370dedaaffff0eca3b53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b6ed473b484e97e0160256a667ec6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635df072973be255af251858e0ddb73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985d461476ee0741475215e09dc9fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e884a260f3cd857b46cfea776d558578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cd1cf7e88a236b1e3a4514cbc5f0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b54ec728ceb9b4a10057fe72d46569580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34844c8bbb458767261befb10443ea88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc318c7f98fda8ad9d8e2205fc45d06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ec69cf46073051978622b0ea67d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50911879f0e441bcb154a0bdca8c9b4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70cdf8fa0362f4c2dbf94ac7b4099c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e610d580de73d77b936e6bfc5eb170586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b28e98a65ae2da603ad14ebcaaa6eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a805a1dd0bb8ed41b38c8ed273d29ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6ff2b12ca9f8f6790263c780e8ecb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a57f3ac60abd574d63f8c871e3c408590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07b4826731988498ce2971b165fdcf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d492a36c458e6badb8206d3d20e63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f045b66ebe7ad5dd617b6f1325b03b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442702f6fccdaf0f26c034822d72eb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423c21dcefbe735975b27f7bfefc747595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd285f606bc41a94f2a2ce30e97c3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6805113bd792cd2a7110f2cacd638f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea9a68d50578930b0f2f2967b79f14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da7f3a76df41d575dad50713d7e64d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b66103374535cbab952b964d4f377b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982318bb7a018899d5ad34469b63c9b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b923e15c3411434e6baec59dd1ecdee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936ff06de2dc2b7899d365bf7b823d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bd60b09ed5bade784b963e2706308604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a4103fadb271ebb7a8d2c470ea28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb24ac390525d77d6cbc5376b3f3ef8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8239c3b84925c9f7bc7d3f686a0e36c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac229a7d4658537ed662d48b2573996e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d7558ad2fc95b97b2ea5a339769e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d667aa8cb07e911f5a5a71e0ce96f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd30d94b7508f32f8564154b7805d66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16b68459d4bcfc226081dd1132a1cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6ab951fef4ae43506643c4517e989613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196981376aa9676229cb213d35e3c1f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f838e4337e5a2f8c54705de01ea529615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1dbe16c60de4c283136de0a0964c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ede9b2d97e518d57b61938ffd7f11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a68950b8e80d5b7633a0a3d888e3be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee448431084633a612f6fe2437ef84e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6071bef7ea03d3237a435052c98f05f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e97778440dabf10a6dfcc618d032621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d50460f0e916c726a5be6f5b175f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c0d1b1ced47661b2c62de16080e08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7fce23f3112808516881379cf977f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d3ba940fdfed9e8a20690ee729c35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42777b2653d28d51736f7c669e0210626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e73743e832e149a6da6bf233967859627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e56602050bdbdeac68fa3c8de1d6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f42231e13d996abce023772f898b20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd699cae810461fd7b3b79f0cef5d8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb6ad7cccfe457e289dd2cbac7299a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf550289792eaa2f72ed116c1ffe7a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07afea2367e1db492b98c222a1ebd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daf5fcf73df977b92404f5451e8298634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551716f7e14423daa5b66ea3f34b063635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19544118460cf784be758c3e4147a9b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf38778a7a7dd43270a88f15b04d72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68238b2076e43112016ca77b435deb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7218ec5df7102285126d511cc95f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e9de589d0253bede6bb1d7d2b48f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1363183413e9d8d556a1180a3bcd7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc42f46d421fd6895d4359777a9eeb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f30cacca4fc6ef35c0ca9300f5b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4396213d88351ba8edf2e8df81058d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb27b914b3e1c065561cb8622ffd88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67efe88d9ccd77e6f98da5e81cabcdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e0a0393cc42af0cbb05a0921a384f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a50edd08ef8f594276cb6e19bbce9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d786f2d444cc1f99193eb6cc1204649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac971d97bd1af3cfd4f422f58438b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593108c866789b181f594fc437069b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82334a804bbf00fc0aa11ec58b5cf49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e56f751cc98c872cd870460ed4a64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9691c1c960f948bdfc5aa1bb18a1d30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea511bd0491d762ecbb2ccc843b1be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a038a945ff493dc08e383db994953b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7767481b4df128d4bb2f56ba8c9b38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784d2b09b77331ac58aef7dfe5cb54b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec802d37d84ae2f13a24f2bc97283b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58912158fb83621f64493b2f722ea446660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e9828c367d5beb30ef8417da376d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be3fd08057cb017fae52a39cb26674662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e9812ddb33d156108f6db2860e8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa578245ae7ea323ddd515f30e1fc19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67617a762c31d0c1e13c1ac7ef23e991665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e10b1021f13f759d4cf50c70398fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb349f1abe4316d98a4dab5f3d8b38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d7dfed3fa27eeaf8956a92c941d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597e8ee83322c32da3085e6a39f13f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85575e71765cffc64724f8e608eea01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ec6d4b317cc7c1e627010ff709ae7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1513d3091b8e630ce1bd0c5e4c4b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1e325e87e6fbaedcc39103c9826de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c6eea197232520f252ce13e257ddc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba8b97591e8292a2a8769b34da22d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5168bea8faa04b91a54232f474b0e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c8c4fffcb27d05fa03343c37fd282677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc6e5d42f0cfc0cb13c8765cce19d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b32cfb3dba1c19d0fbdd81a7329ece679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f8b9ff9eca522c6c509e82159977e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6a56f73358986e20ebc490764ed6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761af96aa7f7e5969d1aaabb0085f9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6be986bb0334bc98d5a4b8ca8ed619683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117d3b8df6734d706466d8fc0c4c39684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd4cf8f031273a1221bc6984d4d706685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dffe00d879c0b17dd59df4590da8f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dc486d9ee04cbbe919a9e489d090e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae4b8d749f6f64e0eddea23b93c205688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9942b8aa96807ee8b59b2f1f6eae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0c3750743da5988a4896101b670a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d0c3869cc129bfe4eb665d98a28b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6db11ea0af75bb6c87648ac1b3dab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eb4d5cb2d5ae7108eedb5e75abd4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f184b04d88b0e0367d33a1a4c1e09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556053a7fbca96b8edce0aeff291b0ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe84ae948b2d8ba4fff03846024ee87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e3b4c6e5c37049b9da98419fa3353697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6db78116b4efeb6f433619bc2046f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529634ec8cb12545f39f92046fd47a30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57025c89efa6cc2bfb515fe89b07eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2acbae23dbc574ec64bd060cc17da7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e2b002117270510f2fd82c98e14f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1623c56eebf7ebfeb4a2231a278f98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e46494cfe49ad3d77cd656db58ef8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c636d9177db7f1140cbeabd8a28153705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f33d6608e269c6738dc25ad16be7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fcfa071da108cd2a67c2d6708886e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7c95952f44f817d0a1f7f1dd60d12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61135e9154785a5c36763d758d0a13ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d193ff6c2a1cad39d5ab41273a589b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf1dc080c2d6104f1320e3fe097e2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2d70419dec9b8de2071f1c060dc00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdf298c163f6320aa402dcaaeb95ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401a683d809afa46cbad7b80896a5dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5167ab471ca14813b98bc9aec4483f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc142ec56e857e22f18da025cc48616716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0779452469a538b30c3e18129deb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aa5d76da2c4a26b30c40502e53883718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64faf619c9cc4fff58a3d400e51b5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c75bab7357aeb56a7423d22a38ed7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a27f9a0de4d9e57732fc035b73b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de8057b1f30dda5af0043482b5eca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce049336c25542c73e48448008f71f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a786cf14a9935af1b17009dadf78c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb42b0fa361a920a1758e40a79018f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edbad5a5e33b0aa8d556edf99ee117726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdae540a0af8632e922fa00e8e49d75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fef8d6606469b15a089a45d25dea2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f4f6f394ce84b87ab3a1c05f5e410729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0933da6287e3928b99f23c1e591ade3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c22a0722ef3408eba549b67f5a269731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb50abf30b5c0be70a33db004534073732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1c2453d18471e2b12f2677e79ed28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b462659b32d95c8f1e833f13846516734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79db0a949662faf6fa9cfe485f5a1c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683450c48f24b294766c0fd9e74ba9c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc01eb126bd7c8ef9c0153022704d3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ea027a9cb3ce2224f533ffce62d84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cad0c73db1fef041501ac537cd8904739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e47ee002bb2d68f616235890e75c11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f043be4292967f3d413d09c912600741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87382402d240a7947e714f3581a0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59db2af88add223b62a33c4565fa05e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c0791854b2cd60267a99bd28f677744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4558c6a70fdc3422c8683b9d620a924745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa20b492297530b7b9401c046ec3d10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948065d85f8f7103240a5417b65251eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33119f2c95eb0deec8bfdb9b07538530748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a699a905b780360a71502598b1c5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a58c14de8d7e9b2986f5949b34ff83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f19a30440ee354408386d9520058d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ffe3b3009ebfa5d51e281b869d3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee40e820bf684173dc66f444a090f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ce6c10065877c96e0f661f893cc0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50681308101e305d4269a4599a3cba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe71710ea5a30d790df22f3156a28d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c0c353413f2bb4f6df08073139c49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9adbca355e66803d7f55c07172db6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811f55c0f07b2b0c9f4aa6ce4187adb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed75ca48356ac39355d5614117a901760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078f15dbb1e621b53cac1ea1932d06c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e861ad43f015d192fa75f5007e8fc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156a16b6948e5dca9f321955a7c5a06763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d24275185c4bc0820d335aec14527764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0e49ef90115c33b33ee7ffac5f701765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c9d7d5b3e38cf89cd17c4cc44c0e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa829b56b1f730fe02c3e8388c6020767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c1ffc698f64f7c10df2693a5e3042768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b0dbfa8edddfd2dcb3d2d50927e58769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bcfe776c0d5da11d2e072cd6ed72b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992b776115cf248eb1de1643d3a355771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673207e8f65a239981a505ad1701249772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ecd440da0e302459a69d8691fa8d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ae996d2ed68190a2a536050c6652774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affecca471bece461af2722ad231e5db775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f952a07f58a19d98e2b962d6be80c81776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a9ff0bd159e14d129d776d1d6b2be777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>