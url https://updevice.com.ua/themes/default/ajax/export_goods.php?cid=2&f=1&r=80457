--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331ac39e08d0c81f7e0763a3657c74e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee0a8963be1a229f137c04fae012352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e4eabbd2c599b18f48281515492e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43cbbbac1385bc239a52b862771084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f543a5956fed665e331c9f7bb8e1d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024a7a22a69f6c7677ec1b80d7971d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9ed766540065e532b7423899d6d517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430a67565bcb00d0ac65e381483116c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4942ad7530d2ee34901369abe9ac0539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2389f0d249ad23329ac4c0f54852cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d7774f54786d17687fd5502ee227211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087975902a0f3b36e0c6faa8c90fbd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87552209e7ef3d362b8a20d0cccd57e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460f3a3a3ae201a0afeb6486c0196f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b44d3c7d2096e93bd669740773e7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7638ddd10dda40b78d6b169f51f3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6f61afa35348f01996c8617d6702f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e17039453b4336dd465f07619164418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c9bcd4ae4cdccb638bc6979bb0df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f6093d37870fa058f62c5394a5cd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055a79a0cd21cca21ab1cc18620d2c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325e7d46ac3fcc7939dd956a3253d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa23e25885909565df678cab90b3cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2ffc505784546cfec20f8529a8e3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c44acab706e52c11cb3b54acf050825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746de543665098fd71ddd3a06a57cbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ecbb8a21acb82c258fe89bacce9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277442ec756b91e21363403008e76f0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9614d87678326631aadc36c4c7998a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cf411f5fcc0657c7fcd4abe0d63c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ad73ff73e827ac56639af464713e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9044be4262b585a98e86d5f2a3704832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c1b9760faf7e6eff357cea211fb0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b2b5efbc0e89e94cbdb2f3ded48f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9b308ac3bdb44d9daf7935e42722735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d513d07e2036b914b1ba558dd5f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abfb556d3cbe0c47b771e113cb547537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63285007fa420ef284e7b368c04f00b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef51c27400c768861781a821302928c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2f3f40362cc0e746d35345ada1f1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bd41bbbb1d33549c5543c120655ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c332f7ace33ba7e1868b69fcc2cf5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791d81cce19e4dea9fbc000e46cecd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec5f877f5a0341cb15d0b3f2456dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa5e01bc34d077dab036c6b14664545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af23fb4ef40e979b95b556a93e19b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c6602eaad4bd107f51fd84680151747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff17c7cacada8eed8fdf57cf4b588c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d438f6a8e0491ad941a4917073c49649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26e9efe8cc375527ac780e776e5d2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e4102d7f696da1a71e2200e2be8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d9090e29330629b4ba2bf816ec4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b35b2a5065742e845f3b2971a5a40553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f515325351bd3240ed37571dadd3c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3630c4f82fc3f9c9a3dbbf15e077a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3d7e45c2948239b9de8fe0b3320da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69eebefe83c2c1b85066a3cc171fd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df2dfc35e619625aae1335a02ee00e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8ceca713f36dd198c39ad1d8414a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b7a216c860cda682797676dd55b4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ad71a6e201ba66df7cdfdc133b0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2590d1cec7dd02b3e73155c90420f3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a84c4e36071238da8f9fcf344cb4b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a983f91e761c334188db693fad95af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52ef91ea167209e65ac4c854ed9d5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e2c63aeca8bcb4f895eba13850ad166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4085c36e49854d89bfc81c3b88c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6decccb5e968ac4ef88a9d478f89e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74486bf7fa412567d11f3d9226713e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95228f14b4c3a6752422ddbf11e946e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d933226c3d1fa62f4f64cd2c13e81471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309075651f5d5835a096186c2cfcca9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5502385ef54bee9806ce6708b80257d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d7c39cff126dad3fadb26aecb810774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb3122b32b916d4b3103f5edf16f8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c640763963248ba68ea4c7f7ac5ce7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6609afa5e63ac86dcf4f4d394a89d5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4b819a02f24009c39b7345f6d7fa378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ff2415fbc41b616b44555785386a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324c70becd7d4e85ae8dc72388fae1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caeacfde0f95f613e1607bd559e9e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf330d3e9493d46b1cc5197d727374e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71e6883c9e2c3c4f9ec18dc36b446b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b890ae2552d8e9a67a795b40c7b2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba452eb2810c8062e1231085376d1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f74a16dd56f3a520f47f60fa7220786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c42649644875339e1b306026a592fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604db238b302bf4cc2a1aa4a003162d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85489caead44df40463ab8e452968c1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f957669777621a30ea3a9e667e9c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558e4265660df327eae1a82b84b110191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf07fed445c289102b888b4b35a9b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377bbc96cd5b993e56a07c7fa7dbaf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbae9b4a2d7b578e9d5a803e74c1e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33081845970a9fecdd4f030b8ba30495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44176cfa42ee8bcad1be4faae5c32d0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120fef46e13ad8c772dfdde74a1562397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972d7db448471959f7067f6417964a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62c5f6e966405db6a33d39aaaf20e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac618ef6fb4537a85345f5205a51b67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e6ff52954f847b7a0a718630a3a26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402748dd88cff95d1e44f18ee85ead6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3318e479003f768dc6623e8ab7e655103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a256d5ad3167ace9226fe49a1729d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af7babd665d386c0c4722e72fe3455105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586809e44195de935bb4736f632d822106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c97a57815cbf933d5cf63ba0c4a338107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2774f070c3d4a77440b07fe66279d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b06374ef3d76c34ddec77b3af0149109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f65e769703aa042e95996ac13ca2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40e8d344c3559cff1e460e43d3aa9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72a400550f064d326b81889a36bad8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2e1ec2cf59efce105f7eb36814488113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a44d045ed5f93da6e2cbdeab524a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e25e51f4167b99c3a92c46064039f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df292b0c9949a34a9340a22252d6d44f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b7e281e4ce8d5f534ba361fecf1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ef09394cafa0d742e9e6ffe0d4cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b753450f6fee70de2c3045ca47efea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dac97ae23bc535bfe97d37a8c5e47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d03c549212bf339ea38dfebf13f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d71b9078600f6b0a01d95931fac3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93094b6927883faa0dcc341aaa5cb507123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa57076367db1d0bfe436137446c16f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbcb4abbb011e897f39972f420fd00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bc5df2ccd29f1db68046958735148126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcecd3e2fb0fa147742addf365896c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101c5b0b874726aef40a5d58c66546e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059735e2993acf0076cad1aaa822931129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70898746a5f1bc49aa3ef39c36486f83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ce35a6cf194b182214ce6f1b4ca5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68eab7d2ba6deb594101a207be2105132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e20d19399d9670eeaabaec09ae39d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96545d9c0e64e1b76e8482e1bd718c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88cbc4c142ec66ed54e5045fb098b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f86d3718bf8bfb47dadf47500a4a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384048fb594dac268d848360f0d64042137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55894c56bc31d5b72e513f5d9dc872138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8131db29648d443cd96c9438adeb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dace9381c7f87040b4acb88f20a20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbd5524cc9f7ab44f9df77f3211bb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cee3bb6c23cf59510842d7086cdb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533e7ebe4f97135a3a0a095d0a65c5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307951d64e40b436cebdb4e6a4328afc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663afa467fc9abd84ccc16fb9e542a1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9255b9a152e15b98dc0f7968bbb54a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00518c85b010902ff0f117e5ac2523147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ca9cdd72d6beeb998eeadf8c269d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805559394800cce82a7c491ee5434f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85687458271ba3c45a79eee35ef444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd930e24cb636b4136aa0dffd7ef933a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30826d364a16c13b6c1d10abfbdf83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110065b95847fc909451150d2c7b9c01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7867215e9d3d7de8b3a69f84a9ffab1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f57eb7c7d0cfc585ac5257477de1b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca19d2dcf999509995125d5b194720f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab02455686d6b094d8d8d31bf84e432157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b96d2503cc3c7390a978b215ab1967158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40bcd57d9a7a34088968db082a50f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72e147e2ab2d4f872fe793c43fdd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fec56653a1394e2062b8dfefef1e18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae3a9a8b852e02d25eb41d50bde3ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28e5891ef826274fd796651741799f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb88d615ab64285251c6b1d50e9ea9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919508e851d1f478d06a0c5a7ebedde5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8755fc9ea8b73193bf34554597356166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b3c28cb3192b7e6b71b7fd76bdfdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af9372c1081bf7b6d0617047526593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f991fcb743de762a440d03bb28f26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dda5a3c847f13cf2134f652a9b73f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2378eb6cbd7b75c6c2dc6fffac74a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d1c6810b55ac2fcbe6374d2ac886e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abdf957b68c59f98e203ddb203a859173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b908b295ae918bc2003aacdb4a330174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df36067b7ade3a915d656cef0281e8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd8ce117bd42c368c32501cefca4ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d543d3d77799d9d2f637b3ea56e1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124c93e8656c7d3ec1a6dd9b57c1a4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbf51e0e4df92bfcc0b3916f83a3be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d2f77280242f64571f4b46167444f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af1efc1360c2cb4c0566daff537e04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ae0e38933ca70fc64b8daa821aac2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b30d87535e73d0c9e63cc9b2ab56c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bcb3d341b79a24a78bdee3d49607f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5745b6c9ab3105f06fd1d21c2852a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54578e02a7c1f04229612a1364c7bf42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77152199d6bd7d40d8cf6c73051a16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99853bd5bb0aa4e62c4b10c22935ee5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f3ce838fc47151cd49d351753d6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0b3a793646b1a705abd2e9f1dd394190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b05bba6bde678709960ffc7a4b5af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909684b5e182ce0ee68b8070fad44a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af420512bc05f99fc28678dfcb7940c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae38dce3e5de4bb553a1b5edf954b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd4176d69b25c594d5eef55ee80cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc865a10258df37d4f0b8bb9c8a99b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028b1467992996353a9d57813cf4ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0913a1f19f877e207613d31a84618198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0b38781fcafafe6d24edd684c74e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c47b5b06ff34d12a7d795fc07c3288200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4f456b3f47ba2733bd519a205f0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d3bba113a6efc05d28b18d6d3ab18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f848ce1634e01fded16b760a042199203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dcc3c09655fd4804b6c607bc6f329204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed526a59bf0cca83d57492361384a72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe520c92387a8887f195542badb4205a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1981c6981770d835d068e97ac8423207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7cff0684dfe5f355a8c7309e5ee9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e22cbafdfb63bb811f29dfa57bfced209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fb3bde59d20fa2f71ee26496011f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35593d6c2f31b14421d0ed8a4e22af1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b6c81cd8eda287cf6277d36d849ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6703c59400cc330c55dd296cb6555213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c193a9c9e0cb020cb9da8d8c53f69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bb94709f34acb4e3a59a25bcb35f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338683c794f58543864735b0040e677216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43550eff91766d9260cb036657ac5fae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e86c8482e70a934f9a6d6e32072eca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf682cf701251dd6316c4070e0d526219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7d6d4db9d8dc0281edc6bb57c073e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc832aeeb356d1c07d88fa4b8b5632221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c3543adfc97aecf0c00893aebdd8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027979a727b17a9a46191053e72fc82c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483ff1a359c62889b624e12acdfe830224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdd0a7558e48ade70c66a9e6bed239225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cacaa439deba48bffcc062201cf34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766ec24d9217b3e66c347a4d3971255227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848d50dae714c9d92917bc786d26e30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693f9c373fb0b2857701ead56839ad3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0957e8de730fe28e7b12d8a81908eed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ec9e9743f7a01e69af9eecf6c5d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ee64ea005b5da21688c865e9b760232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc49c8039c861885b55798ca23edeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131de5254303c233fb01aa8e6062982234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45db199e09bfde50eb34824c1a470b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358814556835a10a024350bdd501dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a14de69da45e4a240521eb4ba4cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec6bfc179b0e21c4e0b578a8ecdb2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3800c5e75b6dfeeebf634a1ddb4964b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b72283b0163f890fd8868d47ae6ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c645ae1aecf795c105a7e6aebe1b2fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eebc728e236f86880f08df00e1ecc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ff75213caaadf96521ea58855948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84154096b546b278943d1e0c6b881929244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d559d25ed9b0e401af241510b1e608245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b44b7ef2a67223baac696e912cca3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7971fc4477fd453a1b7ef58b859669c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb16ee9eb638025e8e24a26ab7df3c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71872e65f31ac64f4d6da5d4848c8250249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943283dfff0e17794c023b06a17b1d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b7f3bc0eb5174682ef476750d3082251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb71627acf8cb8819570c856210f26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d847935d91136a6ceb849447c44de07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1a90e5b570df16fe09ebc0e3b6d8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f066bc3c96e832de9b22a4d8f7a4a99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e5969a00dafe098ade8b0f8086183256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cccd6c984f5c6c74e071a9d2de5c2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da24a768fecbaaa977743de3bb525a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd23397f0e2773d08c759466d2364da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb19c01e59df3f0c26720cbb59fc85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb4b04c793f24e4cccc151dd88143a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc3c7e9c9937a1d94769d8bed81ce1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7f7d1b741c3cae97ef9ab783e3f96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb620ca678236be0a7f01eac806a44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03143b3d92b8703a5d9aff3907f9b17b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3c49f792416c900b4c736e96034d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06110bd874e1ad67f3437ab3908a312b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5822e92c32fcf1ce40be36da1d0c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c17c4396cfe471f45d2459cb24d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932d2c6e8460398aadedbd3446f68f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb2d9ccb09e5c734c2b737d5780b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a642b87ed16658e06978f5884fce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d34067062b4e7c062d35f06fdbfd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176615a60007e249ea2f043ab6cdb7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c266fc03422de1d6f38382a499154c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3417be81d8cf6b527fc2e78f57a17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56061c114ed7f3c0e24a5b01ca57d2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421800b4cb3245009bb0f07d597c744278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57037bf967227a9828fc9ad24326238279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7826c44263de045a830db280511132280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff2b8c8d5d141d3eed70acd967964281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfda62b0a3c022a93df7703d24eed0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f90c9481a40f49ccc100235bcf30a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a20ba12bc701c9f7190d4b8f473e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7979aa13d3ea6010bfa556048599b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651333022dae3951f60e508e7da2700286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ec0fb78b7fc7c19cdfb0a147e218287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061674ed8940c7cc2675a685a2a1313288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633108248c047cd988ae23dc5b479803289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a8479c9c82a37fda5e03b9d34f15b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a8375228ad3709b01805a2bfb3b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb6d852d9bd1d3c21787cea20ff261292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196f4fdae96736ba36a7af9829aa5c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494cc3fb3ce0553d8ace53d57b20edd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a9ba3eeb66dcd97c33197229896d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6542867dd3406d2c8b8f29efd7b112d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc80e950d9b44d3e105a38536b6736297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c3c420c7454a88f61153e16811a02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b7815f36233936f6720a7f2cd81f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b875a9e3775581f2ed78e104e1235b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530c90e530bd8d40754f254dfd67afa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6a2bae8a01ee3247acb29e5700d0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b34ef77aea1a831cecabdddeb7036303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c302767c51fc9b1e79c9ffbaa16d356304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4764814814b0bc959a0947e031e9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f673b92f49f91df31748c8b99a28ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615c87dd5932bf2472082452da1b108307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd1e3b8b1841cbbf39299c46e47ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd1fa2ec2ae2393fdd6d18320cf258309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26cf52cb25ddd429c6d586c4789159310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a54cc8985b81a09293be226b227ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c7fdaddf8937a1982a53ebe01a611312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0665785916d8b39615fb714c4931313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c941a349949e208b787f603244b86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9e7a87e8849a49404ddd644d91fa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513f09e7b7aaca0eb80fefdd8be9af6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5468f9b9646e77e636f6c3937ac3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1eb38ff1fb49ed671c04d95a75ba4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88790476a1cefb1ecd90f9ee9a955ae5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10175c4d55d25ee66eb10d77c7d07476320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbca540d6388eef77d142ce7214be6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af70f4bdd894d9efd4f4a1a1df816c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eb7ecb26e2907c92559dc5e4c14c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033e483db15effac4fc959ab1f1ceb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d8e7c270bf346a7ce80517ac995a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076eb05a3ed5f7ab27e1506ddc875dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d68b5229d97e4b7123a09d8fd208327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e40b70a26321063312f340031b158c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0608abf89d3c7c32747d1383ae38f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bfb3ec51115ccbe9504e865860b8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac254e4f0851c657ae0c5940c52d224331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6c894c67217a60680c49184bece16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc526475b7144fa27e7b4f1a585497c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9fea6352b32df6280a41c6ee6d90a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a0ba3455827a77f41f7c60ba2b059335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4edcc657191ef7d71c8b37f0e5d5b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f7d2aaebe1b207b30304e2c7e66a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9e8fdbed39e890f3b4b7fa80985d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b29401edba28620ad534f8bc8e216339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc245ffaf811911ac031fd0a6d6fa370340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ff7390374b938235e1b3dbd7f756341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ef8ee759012484fbbd3ee02d2d90c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac918def831157177f267e5ee23c7f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f5a5bacf914ad7bdc32e9aad08ba5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ac465caca2d93f731dd7575abbe1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970bd5703c3e4c2d3356b43c85d926a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f394e91e31fab6af558690284868d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c8088ac7e23784c12d1eab93acac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad317a258a37000d5fe526bc6c109895349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21c189521c572799f65a90934514f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161398c7576dca3470be60023a4b476351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115328ddfaa3579d67621535926a3bca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ee8c3ab52300f3b7a5c8837592af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9cfeba06d5f807b2ea04f164740b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc016ed11394535ceaceb3a37dbbeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde5da32f545306b0a953330fa6ac91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e207d6bf6cef1ec650292c9f2bd83b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a00e4019f59f2ae28a66e7a7fe820358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b50b095ba8e60d236954e6a1376dbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65e0ec0cc8e128f31718ff1a6c5cfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f697f7d2e5ceb5cc58a192f2cdeb17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a85dec1dc31c984781069a2a63b8fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41c1828b4712faae150fe88ef0fa82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cc4f6ae3fcca0dd4629f9ae32d123364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811632d624ff7f704a45e0ad5ba64e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304461a2eebf5b58e147fe8bb2a6266b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0132cd2a71d4b6bf127e08e353a054e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b6cad83374aa2741e946bf1077733368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed6ce2bd7aca0e9cf17e1d851cb78b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd35b1fcfaede89598372d3fe18ed6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911c6daf458995fb78710d01669988371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6327824f57f132f8a60fd23c41433372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff36d4a19caf66ff0af7430c9509f90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54052587fc554274abf2657a771628f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8362adeda789209fbfc04cfd7dfa54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9900de1976791aaa99a9a4af86685376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb223bc9c31b728e5450333e4df4f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47e105d377c490e194a04722f877c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa335bdec15a556391a47da21b2e093379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f162de30c4f5a832db9d929c7f2b8a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b5dafbae2b626166ac9f2c514e7ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e4e0227c01694782521bfbb387996382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bfe1648d5519f2d100b1901b34bb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c6ed5398152d63a1d3afdfa14a659384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9706d10dfa356ece5d40eb8092b2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f5bd6cfcdac4d98db2e4fb21a26cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ad728370dcda805bd8942a6935e48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b429c55ee86fea9471947a625c272388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ede11b6ecba9f5b7f7675ee2cf9c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87bd04a44e955c5bc0b92d6c3e61db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b18d91bfc900ac4ac2b0685051663391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f46d028bbc261d132722eb149f44b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4812c5c8d15235f9a2e4ac1846a8ad6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da322c11ed222df96ea8e3f7dcc9cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d1ff4c449b918c20971da7e61eed5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411123d49fc0417b41114fe677892662396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08c1305c2e6e2ed29672413a0a5665397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245008bc24655c7c66c537b62348914398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b456f04baff07ffdea6d47178015765399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8c90074201f8cb06e08ee4ebc05d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e60fcfeea28da7dabf95c65bc18833401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a564e943d380193cd94e58c7ab366402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db04da651105026aec4432e7b3ec690403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4262457aa89fd82f41799d32eac700404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3b6c1d6ac3c83da8cc3c0e6e8274405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c92ca23a602760f07c727c242f1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97dd620d5f0ff2b4b2a5af47a6877a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a79c5412468a7316414b64e4a0cee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5d75ad9f7fe33fd1842fd674b3021409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e036692bdf8c68480ce3bf1a49f95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e91e57f1352d9580d0c09ccf1ea0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16287a222fb5359515872d68b896b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6271f5ebcf0815db79b9da27c20fb32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe501575c385c7bdbac3f7f152efc9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8bc58d52c3110f79fb0efd05c859f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a05cf8539080da17178567f521f0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21586f92d74618cdd6f54f72c5dec6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c61465984adb4847e026c69f8e78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb71db2dbf822ddfc7033014f6037d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66f34cd9162ecf311aa63e65c29838420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177a1d29cdb0ee7fd2dc72c5a49cd09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba49de00dfe2d7de0b9bb2140eddc3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cdd13f312d9d87a86ff9934f699c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7804c1949d6ecee90e40792f32751424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76b3835f81653d2ebfcf45ca2baf38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dc71d5040760e1a204cc9e32b4408426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8243d638b15302615d564c8babbf7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce762b5beee8e19931a78485e5ba812428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0bb9da1ef775579af49444c37dbc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b787576b5444b7b3d307a7dc3d2aa11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb4c93f138a5251e5a54fbdaf3bc85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141187ba263e8a240b427cc16e703509432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11557f85780352ebb0438afd56a444433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d78f80fc19662e36d3e86d305b4c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89d031b235e6f66c801b1ac93243f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832cb16581fcc527e8567340084a2ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebebacc31fb8ecdea7010f7bca72cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4c1dfeed926fd3757616e70fa7922438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bb0781d86bc94dd47323c8cc1e9c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48d4dc6ed552f8bac300fce004829a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243a18671546d50e494f7a69ff52604441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2d79a6e1f184b4b873700f0ec9ed1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95167961471dad2c5093f76cf3c0b2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d7efe0f27e4dc17a625ba1b84052444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8e86ce0ff0815ca4beb43000a5cb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4343dd162b04ddfa914c8b864c908446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e870d0ff55be854deff2e557428c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5ada82a838b468d45fd3dbbf500b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c522dbdeac00308ab47ee27092ad73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938777a21429e40cf5ce94b4f5455f6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e359d05975f7656bda007f329e6e8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb12ebf2f707c6016e13ef36b9f75f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda416b6001e6a8d8ad60e5806abcdf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28cb652b41e254d2ff787314719078454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f469d43f7faa607558a30936c2473455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f10c774585d319c5f463456d4f328456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab9093ddf562dbfc2405bc328ae245457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b2dbff813c6a99e06921a470323a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e30fb3890144094fa6d81f833859f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6d5c5a142d345dc7071ce7fd531cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbadfc62858d6d83ef9b26a3908afe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c554c78184eac521d61be5ad584f0f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f51d99a84722ded03ea4518ae7e3bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6fa9e23b6f8ad6d82ed884306ca3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1f3f304377f15ad6c806bf9cfe50b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12af3cccb079546e898ca4d174333b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a9f4eed7a4ae7b18e4050ca217c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b9df9f44956331474c8670b3578a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c848fdb0e268e2c73659cb96a00724f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7581568820d007ec2e2d438ef4cc5d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6c2fce70660ddd753001cf6c8482471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19346b8a05e648b84f72cdad16ee74b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac4c70e5933d2e690e00822dbcafea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e742db868d1be6a6b9b3f33e324be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13193e681b381b2f538e4bad84963a1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb060b303624102c8b6778831ac0765476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936c78112769b1afa5c65246a0cac9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2df49d63212cd59d63bae6bc1c741478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4690ef65e77428e1da991612fb83b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e81ded51048401ff0f3d52061a2478480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dca290515d05f49d3372e49e1b8be4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386398558662fc3eebef6ad934a6a7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b1862341eab88a724933c6a8f6394483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d2bf4f792f914bc28033e386c27f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae53a96d8ad97d88ac30cb3f346a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefb5183a873774a19cd0a3420653b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fbc713575bf7a87209d40ac9e36de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebcdc8d0d8f8ecb897cafa314dfb0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c5929874bc0d73af6797ecfd6cdb6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40801698c7aa8970878cbbee0d205805490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb9b555cb1426680f087fb8efc256491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef88e8a9babc505ae509d2ab7895a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1059cc2049992e70c6f2a065efeab78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1229d21f8bddebdd9f6b001f0313294494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730c1885aa8aab270bcb655e1ef19f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d130562de6a55761997cf304762528496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051712505015e76dd259740b012e4196497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21ac0d58e517f3be992dcd0e8ceada498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c011fb9b54fe4ea7f7d85890fc61d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767be08a925f56edd5a5313e44f8e57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137cfda9ed516d023cc6b9a7c113667501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b41f5f33335dd8e678631fdea8f6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19c7972a6bea1c4e46afcf948e2397503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ae6734a95777703b1d336860462da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a39ba5c00fc8cecaabb2ef49a362f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f78386108a98185567c08a33627234506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbcbd7e8625c829dc54912aac24e45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499778dc55c1422024db5674b985df4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26d0ef3ae4e3fba484c6c7df137f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c50cd21876e865730520220eeb8a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9099bd64552be604bd7453d1e0ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d065bce3a384431f8b4bc66963547512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344231fe7f7baeb50238fa870e6eb453513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646089d6246a124ed9057ea6c96c8a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb64906f16348f0e23e065703f2840515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e80147449063086131f035fab8e672516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f984555d7f7f17e228e766ae4d123bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ae8ef82a24c260871ecf58dda3540518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbca64f6273ad7fcbc203b9ff03076e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56530cc008f198a6daa7acb4dbf5c8ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d16f3da99939754739879f5443005521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3c947fef0b76454e38c323cd2b272522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd08f2c696f07300323dec7f19f8ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ecc4abe57be1dfe9e986ea2ea6f2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdca0b48cc2e4bb4c05a9cadf365c84525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967cb1a1c2db7a851af28da8f9b5629526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac77fb6485f65bcd72cf10a8d9a5c51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83e943226e72ccacff665f99be27d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8c8ca5b942408bfb38aab4df45a0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d720adde686f563c3a4817ff3e666530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c23cd65a73154d66bd682baefa776531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ff1c6445b25d947816187731de495532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d7f697ce2c50d8210ac8614af2945533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de0a94c9c01833e3aeda5a6281b680534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf442cce542fb6be9f443378106fd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e951c1e87f30a09f0f164a2220f4bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b013f238e0de14a2204a8704768ae7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2aed9134e8486fbc3a64053386077538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea5834870a68d766af17451ea14b80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487ed7c54a80fcaaffe5c3c78c9f0ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ce920abd8042bbd4e35cfa1f8f01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33fc77e1c0779db9598490339f8c27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4b0d66313a417869d4f96df1e2553543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3f31c4841acf4ec5b9400dfe83187544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f03080a8735cf5d260abc8cdb0bce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e3f1b7681b7e31b9100cd60738a61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8471d95bafbbaa1ac4bb2f6a36320547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69142a42e945f4ac556a57683074d36c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f1f05c4c5d843146fe2d8959ff1e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f192f470d80fce6f4da1552bb49e907550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe05f20655c98a6750f521899eabc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c4e448dcaacc4e4a948dd5f23c8cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e5e79b6425804ce04c402c270f10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0fde71ea6c877b152260271b48fb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1371850e3c53d26a1fbe0688b03fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf9c10d912f2514e8418c121eb40ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecc1dc7401d87f7172028c27541226557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0cb159d9f85f396341fef0e8ee2fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f7037f52ae5e8a71539ff3b4056b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7d1713f93db20b754448a9c26a4bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979847deffa8107e3d17f3120370bc5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186cb57f1f1e62098f769a3c056c432562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18d6e5fd7f6e4dfd72f279f759eec3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7194daf7930f20bf6ee806e4f93442f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484d5c42408f12fd042ae7bef0f9413565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39aa51464f27ad3edb36a6b9375cfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef539b5deba2146f9393dd8849486d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55acf00cafb90d23f44c41ad278199568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a055a1c0aa84d5dd47e7fbb6fc9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7eac7e04fd88ed52df84f2f6ebd01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c580f6d3762a7174bff781678152571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1743aa502aebc53d0b44eabcce95734572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5f68296623723879ce39364b194eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96413f8f220e3d3dc9b26fa11b6171574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90526c05d70d1b2cfbc261216d6682575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710f034c4b716ace641db1b69160151576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33155d44b0fae12ddd3e0bc411066c67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa1e51db479151102b840393071d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930d388ed29e9ebb3206f513f80f91a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4638e30b273e41f4da60d2b8fc92b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffe6b623d3ca76a03609fe06be43a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e87d53e0994b5d56412757a37b87a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931995fc8636ede1480199fbef8774bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829c7fb62951bc46f07d6711adee7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5183d239d7f2c9969491b997650981585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e07b9b69e812dd3a81f23f5af2b999586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f436eae6f906a61ead7accf144c0ce1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e2681bf2d8338b42bd7b3cc4a0e9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65e3ef714c9bf961b73f3f9f6a45e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c754c090f819135d180bbc63fbf5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9ecd136999f0be611abf1bb429041591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1c6cf3d8d90e315b3e03989b36228592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d073c0c5763886a181f22b88c071c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6f565f07772d141b14b9901ae35c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da293b5c97ae5d23fb63d2b4fa31b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6706c4797732fb6296e5e4b882f0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4882c31593f9308cd7c42b7f9f74d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4d990890106b3e2e8c8d78232036d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb95da73ba276ad8181b8826bded08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ed54edf56386e123cd695206ecff2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4260251224d1f667e9e214e5e780320601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521e82729b04f7dce248e90b2b031ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073008bd0ddd62a20a4db6948067c4ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ff7c053c0fbc13525bf10c4fcc385604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fb9df9c935f3b167e615700ac985e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04c51637dee7d70ed6d616027d8813606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e231332af0d52df4ed86b5dc44c9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ff98a01db8631271250062670a2cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c54e083cbd85abff72589838bc1ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64565fe20df86ae3d67ad7bee5b5bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466a376a77c4843abe8d2b2ced10b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352966e7f9430153f8ab76045f387c7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe587b230dc5274329ff0aa09df44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933525dff69ae47c586ae1401137390614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf57994ef51ff5a24645b3996aa771615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e3c18c2251688979f70bd2cb02b77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ce30135218c1c87aafa6e11447b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71920c778d85713a4c353ff1bbd4b1f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2fa6873c0c4f01def24581d18d126619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b489ade0793d863c043e58bfe13ba5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd5e0d3c7a8c8c6a9f1f60c5fbb486621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa22cdad90e1ae003c356f91fed62ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e609ba8095a9c88daba08274d48f1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4e3b40deeca601d5c68963b976091624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a8c45f95c1b59a5f32f61ef5ef7d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe510fbe267548081424ba8ff417b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ebde9b083780c77094b722bd41bdc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5accedf1467c6eac809089779b1a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9915a591e9f6b50ad98db6a3355188629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ccf1b6ff248b1023d21052da7af14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f02733a9be69d451103e2b587f30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57e70e82733b8839b8686ee56ee79d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08723eb22b9e838550e2999c215eac68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee668af1eaeb36c30da46ebcc75e3db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e046eeb2ca2035c02499c0c47638acc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc666065456283f9baa72939ea06a61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf3276a5702d7bba0ef087ef8e4d09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2679afeb86182938424e8acc18c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c7419ee1ee4e741938ff83e93735a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3382375a68f5c9257fbe9bd5efbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc093f6352c133f8f53e04932d4a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4a07302db494490537204397b85b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df166bbab21f951bb9488ffece2e2fcd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269c02abde685bc02564bf548de4fdf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b15c3dafb9079342bd0e782c04e2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcedf1fa30e45627744ea1d5a049042646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ea323862bfcfc2406d56ef24c5e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4616b129b685d85672ad133380754648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c3c428cb309e6907c0b3dd6f1c6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecb200a1904b1fcabecf77e5e70205650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b67f7e84601ce819fb8b108358cef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d987f3f2f81b46e65685657b1af26a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa081dc811860af0c5e2287292e7ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192063fd3f9b65dd47a6b1ce3eceeca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8264ed9132a1f9d24fb65e8c9b822655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a9ab317a465359765c5258a5f2fde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacf3394cf2a5acb623c47870b0f9b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32be4b5df22f18a9d9b8b46d3d4ae63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19450a7993a688fe14d1062f1228be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267a6e03f02a00a722061eb31f6db87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71b5fbd8400003d37a1e2fa0a7115d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87807fafd42bfa3658b77a2475ca6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84a76024f032a343b8867b6997f37c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09a9d325691f7c79b5cf02a7124a75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c4d7ccc1fd4c3f363372f60d81af9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4e3be621d779091d99ae906d71e01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2e24cfe84145bc983a66d65e659cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca7c6165e465bc735035b30a2b2c95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea3fe059c38f7dcbdaf35ac91d1fd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ff26b56511d9b655791176b4c585670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b617879db19e1f918eb668df1539b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e919bdeb859b090cef871c5427f7796672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c1c03d739bd7c38f1b2d6ec793ac7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce523fc677a59decdfd761453956799674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9c473716fe1406f6a7c18d2a0422675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118bab05ab292708020e3e47d46d281676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fee2e75644eb4dd3ebc0a93befc61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8062501f5dd32ea375eca0a8d7d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cccde6f74c46b424d0453d1a0d09b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383bea6c542532ec147d6134e27e36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24dfea89063c0792210ec1651ed97f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c7eda5287e76cd3e95a698c43f4e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52898b125f4e38748eb1465dc44b7db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6cfb4c8cd536fb816a48ed34ed56a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e713bf8241cd56b09459605c0120260685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716991a8eee202f7410bc49048982f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee0d96dcde309c1c1a35501c4673f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155a969aa6f9d3de80a2afb1b7b682688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f29c402a6a891d84894421a63dd2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecad47d918665f635c8ba3a70076f32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a233e9fbb4de947ec6b2f8f7a4132691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115eedacf20e5793cea11ad414c7dbc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a280b92d5bb1f3532a3187d9c0955693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038f674ae04612e60746d1bdc272b47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234da14a43d476fc975b564181388aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a68d71ba7fbd9abc9051a3b25868696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed77560e474b343c719d16a41e637e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf7b36cb27f7fe935800e367570190698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5521dead4a5d390101cf327668f57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b13792704ac54c1778d9e0eef18e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e42e38b96ee3af8d2bae744aa4378701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb3cbc1048b1193100a0dda9d65244702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8464e45f0e1ce3ff0be5a561b7789aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e8265c35b0d5b3be662b7b1a46160704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a22b9d44d63841d60b070a8ced63bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f9bdaed0ee7c53559e9e7d1705316706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de9224347df2ea646e0f12b59add9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e701dc59c4526c6d61ae564184b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cbf787643117f60fb4b1df152b113709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582d6a11ad02253cd1ccd964a957d13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12796636ce48c27045494408391eb2db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cbfe2d95934e01c4a452edef434ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d900ec66d205f8affe0f6518ea414713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66129c507b4bcd4a1e045d90ccad3f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ddada6e303d56606b8e411494302715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc126120849f8b11fe5ce93f57f9e82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31af351feb6c741a76de3f68061a2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acc9f1ac9e36ceaab17f64654f947e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607255cc0e2c6648b015de9985647456719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e82b735e91ccbf4be9c31b292e3149720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b9d955082d1d18e60c2c570b97356721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68f781eb9bd9474ff4bbf8fb66e5cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e75389a826ac76deee97ac029b3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4c4f4d9ebf3a53274112c2e0d4785724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa64c2e6505f82934c5c148b0505d2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e3f851522ea33bec008bb4f9e081c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acb455bf6d42dead7ed2625efe615d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7d43e87092015cd79898ffe271f65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceae60d4794d28e40fa5564efc2a185729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952fb541dd4fc844da5788e7ce60928730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297776e3948ac7ab5604eef28861f51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8612193b6151fd45f2a66e65d189938732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea94206bd3e129cae3bfbd65abcf633733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1898f33a634e1e3ad377551528112734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37469a13a47d3cd40bcddaf8134d3e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1c7c25659fee69657a2382ddc6bc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8c01cedc453ba7e08c44fb459f1cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5433cdfc5242b60d2dfa245800b3ed7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba52773cb37342c5f61777dd11bf83b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1891e5a4b95d8ddc9d612f5e1d8ec3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29638542abbd3f5d3bab216d60b57d5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16f5c223e416ae9bebd2cafc79b7db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb4c7869dcf765cc22a80cd9c6167b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02057826c8b5e228e10b2f062ef1a3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f348b0fdb5ebea3e86082d170af036745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b012b86022b5d54ab9dd72a2a4e41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdad203a1eff5a195a28b5087ce897747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c76152e364c415a4103c41433b8fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdc9037cb1e94bf07b44a322d78d7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6772057234849e208a20290b1deb09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a17c93d627bf9c43a3d6c4a0fd03751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d73cf5a3b13b933542a0ddac7c9f38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c599f0bf25d7a0eba61ced026fcbea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390243e20b50fd384d1501a6fd1a7130754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6998e64b67e318989c04444b6102e87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fed4d1e5e5e2877ac17444f1ff3188756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5f78f34212cbf6ba32217227ff9ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd7ed87da6e1e89addccfc75e84013758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b040b9e8052ef03e65cd5d662ed1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41738b70686c199b6684ad9ef7dd28760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a962583f11b91253673c490b81f6b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee8413522128b56b8466c1de2f589762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b638ef8b67cbb77ebdb0908c72acb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986d391964c5e21cc91f2ad514d799f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f39ba8ff7ee88f762a2ca26240be5c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c248814ceafcb1ee68a8b8109e970b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4101ea4cfaf4a78983e4b1ebb9105767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfacf49aca320a678808b8640715c67768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302f6f16ccecab4faa68d1dcf904d72769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe2ba00692a15669b664c70809dab3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870cf3fb105c2cfdf522327f66a48de771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfab5b0a85ec585b1a84c3023d6003772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb306f949ff1ce629c4e1d40e54d3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56042863df4fe04bb439e3fda608fbe3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681625c7ba8c3ab549c398a61f2d078775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9252afff73cebd8fd8b1b772a0b2a6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac092f362e2c95f4273f8ff34ede3d1777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da5e672b635ba51aa504d189754d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf797c66149d01cdbe25828310a9222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549959f28e9ec6f0c1c7e38d599bcb593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5aa2981b137ede9d616ce126058934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467df85510f0aafa9e9e3e41febe8d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a8939c0c93726902da6ddf080e5f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b07ec1c9cc00fa23bc9c0d202936017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d01f6998be34a739757100dd4c52b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39baa43515265b0c16ed7d8a0dc1ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a71bcbf686c69a0002fd2c2fe5fa4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07110056ddbe8f8209d776ed3ba3505011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7496fa9963fd796e11c091224e610012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52d4e6b5f2dd7afd7cf251a707e09613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a9f53c9ac26f88e837d8890498f5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc76047f6f82b7318f980726e6d6b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b72658c2d38f83bc2578178a1ef96516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca8ca128958fff8f24d69c24c5848117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd28b2a875d2458dfcd7b709f9e7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2e59c9628773089182dddeff04ade19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a63dd6dc618f9b730f5f85eb2cf73820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e46677b54b4c7b6e837b6403645f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c849b69e888a577fe120c0df8fa0b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a52fbf2a6df66d126a8e84b3a040823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461022cbedf30049e32eb7104ffad25224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac443cf7834c66eb72e4f3f9cab7eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e80a149290b90f0179ec6a0e2ad92126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb554514b1e3048404c7a4cbf9bfa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf9275d275bace362b8167a8b015f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d597bf599acc48afc53cdba2aff099f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153db1e0d6aa1e522c9bca399564250030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c1079b48e387cf6c99155e795f2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f272735e53357deab98c360dcd3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a2118a9bef062c7a29363151c5bbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf65100a174fcd634a5458f29f4daaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b53356590b3df3e994e4a9359773935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa490154ca4fa20b7a1d7c4b3e4ea836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823be141af147c719aacb2b1ae87b0de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dce084f120097031a4f4cbf5ab821638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e2df96642b5dbb33e091702098f4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c16268b2e7999eb4c46b1f070290640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45603e99471a6ad436ea756d4bd4a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd6c98efabd901004b772c352b974b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a951f28aa5dfd61c20b2120ecac78243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199265c374baaf7bd957548f60cfdb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f10fabf15305f1f15ff51972efd6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d85b622ba28b9cda81938e3bd1bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b09423889377b4c68c60d0611974347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac30fc6576666351d84062fdd417f0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442c9bb04ded151ed7dcd5cd8cbf93449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce0426fe767d16356fe8c5bc56c2e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb3490ce9ef1cc2bc7d096adf96a7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872d3765cb4fa18f118d4f3401234dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761e8aca3c7bb6933fab3aa0c9b17aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edccbbd2b44ec8b1b504dba4d755de454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61937b04f2ad1fb5377adbc7b53629ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14ebae9b6a6a2f462b7bbddc26b78056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ba3117ef8bbf54f1afeef9da041a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f429dbd917567d6a559c2914591b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89f2f0b74f57b5375873f12912945159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5321159fa4dd9d178928abf95d1b7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa3a22507ab9243df664c1dc3b4b0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48cba2b22a90e947c58d67855f141562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e3d87ef535093d00f28d11f13e3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d996c8c64a6cc8e84f6c62f393536564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dbda32a484d701eabfcf0fb54a51165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2280deebcec48befe51e30c9a8ac766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a951572daf9bc112f27362d42b49767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a6ae30233e2b02ec76368210f23a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf7366ba53cf0909f3714e846ca3f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ee3d193c2dc0ecc3207052b20dc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340356d4b4954e5bd71c8c3a94bbe13071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2667df6bbb38042bbb66b70ed5c5f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf698b2b492c4b74c5c9fbd0fd76ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84b07e31aff6dbcb38f31a2924413074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b495a68d73cc4e1e4a84845a02dc14675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549295e939a7d79a7d921659561c5bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113d9e3e0e613cf346d051fa5cd847e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910a9ce69b1da825ab6750a7c4ec0cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf203a73432cbc350b1df5450d49dee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d8e7e130165b8974dabbe000ad09a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9240bdd06bad0f984c6c0871390a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc7cdf8606b6dcf549abfac62c432e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a39302f57a2901412a66d99b631bc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55290d73a16a714d2e1a49d805775984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e4c4b41ea12f47588b27587027c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078f1d93c1865f5c45a1b6dc22423186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c9c8105c1b5b7ec9a1e29d20770f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c285d747518b98b63bda0c759b16b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a3c8aafeafcc682c52e514436d2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375487e86cf701f18630590e486169b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a053cf3f63a1b43fd935f67207547c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfd21b4beb9154705e4bbc8e7aa3ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531497accebcbf97109bdc443f2b3b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182d9135c3a47bf37a66ac6cc9fe6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71686a818c7695e5c09561c2f29e6f4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759757f4829fe000a4a6fe7b51c640c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081a3875d882a80133daa26cab8227797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e75e9b348f9880b0343240b4c91c0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31b2f9508ec0b4c0fe4394f87376fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45dd51626a59d372b3029bab728d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbe75de94fa22b659f18510174a75e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17706a92e7a02f885bdedcdce91364aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6751ea673dead0cb10391a6e1e14b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e798782ddc8f5c7945cb5617d46a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ad41700705ed80a7595be3a17fecb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cb984ad9f5cfcd2a4bee8fe82edc5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504fee00524a29c6f5240a753b845c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f73204040c474b7ec2d10a032e4273108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717be9ae3fb2fa1e5530a1023dfc161a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791dad0f92aab0876f9a2ecbdef6047110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a815eabdabea5754a4350a16f7c391111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537208e71c9c6d5aff1a491c716e4e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f87c3124d8a7dbcd8832fa96268d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd95e348af2ac1336346b1b29466214114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a19542814ef4fd894d1fd0f923f5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ebba4c79406101abac7f61a4b14b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55133a51fd2d37111625b3db6783bf8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eeb264110fef1bbba5d0b13ba4ac4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8845fe5041fa6ec2258005d2899cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126b7c8a564f91496694a89eff5fdc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be154232769c90f1bfd18b75b2f8e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be66372e47d9f50efc82e45a9fbd4ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b7231f1a9cf13862516e771aaf70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f15ce81b2e86f4379044536e21f83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694dcde0b880d38ad698e5ce564c8c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174918850f455bf23b12df806face88a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ee48e7db08189b188772ddfd9757c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976aae39c3be4e4a504584da6fb744f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114d254f13d773cffed07124c2fd465129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67081af20774e8252e28a9d1ef740706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0612e4ea18eb02a7819ca70c69d62f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cc93ad4e7c1d98758ef5381e5980d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb61908ecc68a5b633257a797a7e465133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bee27e512b3ccde504086085479575134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a5dd2f1d3de26c0b8b76f41fc91ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0c8e9d52880a683d8959063ce4b03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839029aeee58ba04f8e1ea6525f126b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866e5f0f2699c95cb5fbf20c2f28fd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d1e9f5c5017377b63d61421cb4e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec69eedef240a6a0fc834f20f1d7b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a71aaca15b961b1622c1787430d171141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5259d9721a2fa22f015e876e8e49d6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba350d11f5f37b6585d0795088306e46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed573781b783857b400e2d9594a5be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92aa1911fdb36212e83ac5080472c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b36db5968f6cd4bf6f850f23336977146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ac5f8799618b3e5eddcfbde17bd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120ba52d697b03b59bc590b871471d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c02ff2f520c67547e3920b9078a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168b0c6d6600f2453b7060d7738e9e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4080ed788f4605561c2728c86fdc65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1785905a10036b095ea7169f8727ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc4a5e9c87bfeec757d6b929ecc05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88772bee9059ac4d84688d2662e6be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a19b9c24f22d153d228e499813b81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c86453aa95ed22d6cb96027acd0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191687c124af8e1f4a949cea76d8e52f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c7af7edfe48b90fec70893b004d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36fad0fa1f42838e85a402153dce13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecbcd106e063dbb5d43c26b651f73e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba3ae49722c106a45347a3853b419f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7378e26332defec9fad0370aab3706162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109766f2ff4bccb17aadf0c54b16b91f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae257c30f82fce6b78d6792c8a91ace164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402984a5c6093c924003c9d59215d023165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951cab1df83e5c4a29ed3615067ba5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1ee2005397f84237d168a85563559167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd313ccd80be89fa2e38cf0f984b335168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c93af756722173d438650ea70cbe39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d794cfe778d3727e7a0a3fa6a4a0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1b51c8b6eae2e951ea01afd7cc7a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50bf85cff6015bfa484c2cc722fa7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928212cf259b5eafd275a0202ed7cf32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197ea8fbb299e5f88b449dd514336c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2652c146c19b31f29e09dd6ede13029175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffb291d99582c4e1f48aafb8812469176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338052fbb40f2be1fd50f45d4285833177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5e1d6d60e77d6c72addd931e6560e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4952e89120439cd87a95d8480e978be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfb653ee9f4bcfa56082de41522c94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1544e06a2d659ef4f49ec3436963e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9268e8c9dbd012375f112a1d0cd25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e1bc01c70dddcb37b95cdbc352da9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0cda88be4b5a18accffd048e4b5b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ca2375a92d72e6d815249b3f0bf8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03724d73faf36b000840ed3f2de9034c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c5c3f6f32f18245aaa5dbafc429e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bfc0b17415dc18e33e8bce673bcb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d181c1431cce8403df841a43a1ad85c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e92953b5954755223fc696d7dfb2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfa7b6150ba4b98ee786ecbbe17047191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0efe22d17654aef2ed0fb060ac552d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b380eb98ab3dc3cdd79148c5d9a6ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d360c100da77413ade716badc525bfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f7708762e2f85e806c388c9b62165195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bb70210065e05245ccd3e48564670196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5244b73280a2143bedd2c13498ff6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ebbc1387de411f3a5bc4bbede4833198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d45402a1ac8299765331deb4dcd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331c367a15ed02e0dd1db7f51f4e439200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02acbbf158e973101c949feffd5872c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea703152d1179834935254851e7d2d9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f30f7a990fdea38e0c36e21354fc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818699898611ec3c8db8daca0989c492204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e64e195b7593c2a29fb031cc84619b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53268657ca29f0a24cd13e12ed34459206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd0904698cee1db4d373da37bfd8e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecf8633f68b5175c4d2299d99f1b5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523d1f9eb84a6bb74aec83ee53f45da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0cea32ccff6d5c1e35686e6399fb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d28be1b01835cdc2c7845b03b5a1a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3704af2ed2c5b15260f1b9699ca0a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14547cc34e9bab87282242ca3e20238b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12be80058104af7b58fcd4a18a18bcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e1fca32b41525d9935dad2f6e8b7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12605046c04e09f75bab6e9291a49e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61254ef00c382eb3311a79849995aac0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17547aa31cd49323dcb32c3aa4b9639218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d2e60e7e6ffc8cb21d7dabe18389f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2362b8478f2762f42905ef0ef5659a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014304fb8422d8fe780c77396c977d67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9491558442ea3c674c7253a476edf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76451a3e102cc28a5badc7d13e98f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eea6a1f8b9ede8c459fe5f4e9a3f1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f313a6cf524f7facd343050a0acac99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfc12dabf054da63056c2d0f3b4cef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949edbf23db527253f411f2940b5d446227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be4c35ecd0346f241d75ccab0eff43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b3873a9f2347a3effd7319033c38c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4ee2ced7b9ae9567279a580d25604230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca900619bcd55c0439aa025a1f3ba7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf479889f6c1eef0ae1cfe6b4ed005232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f372d2c18c4aede12790d7bf36750233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d8eedf30452104278e3714b735f5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36229ec8cfdfe1ac5626162793b7968235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d2f2be8f153f8897264ec44f4192236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3906a420eba0aa6c2447edf5015ca44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1160a15304d82f1762d9d28fa5e1d93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dfc430fdfbf2d567c9dc17ae0d569239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fc61066c567a98919001748adb6ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d0e695dc93789556adf99ca1e6b6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28154527650cbd43398ef7471f1e0334242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db235002b5b4b5418c38d65aeb60db5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dece55ff9eb1baea6e837efdbeeda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20572d697eb95ff21fdfd5a0b090c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b837c33715e8a083ef5bb581f404c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bad153cf362514145552b1afdc83a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3a2714fdaa4aa28b85ef151fa822e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55320a110dad10d9c3caef6476c9e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792cfd94ed935a3360e2caebf11de3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2971cbafe9304770f28e487703413f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f332025fcc3f1a168b26b983bc0bc7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd58cbe6e55275d08f9a9c47b25b89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23c19e15730415a459927892580f0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe715069d9038a490f6a38d3b1d042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb996d59f49c62ebeef96388b9859f3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b4ba339b7153cc3579eeeb101c100257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4aa194914c1c9de752f0843aee96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd00b03e23995f8a74e5130a70b58b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0ff4941ad978adb05b4597e593e8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f9aec73dbefc8a7d48e146d98294261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7d54d2a95973a336be3659d1c602e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293cda0b9c9484fe5d8f53faee9653f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bfcccbb82ffa9af92d7d72a05eeaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756273d9bbe08e11b7146ef53b00ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52cad40fceee940004147a1de943cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed85c5eef2cece7241e63294083970267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6fe5001d45f301b9c9d3f6c24ee12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1129b530f6f0fdad631effba36947269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62d641383dd17b0864e3063543760b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2175f847e5062e836b7c7e198b87b63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a187b7530122720ab07f0579b9eb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad883fc2c77de6ca57d601359b1a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6d75a1f414935f2763ab2247e4efe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ddecee4119de09c30c5e2e6e6bd36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ba62e81dc632e588640f1281065d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b8b8654852cce7f575ce576a044b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc31bd31481c5bdb2bf2e6958ef1f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d12df7a5a4f9c4bef17f59e59dbcc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7783b26af245e9d15de6089788ebbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125fea14c810856f1292622034dec75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19b1d8e3adf77f9874801f40e20a65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4576fde1e75680eee73dd536b1aac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f12733e9b36fe46b730f82a2a8fe6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33907a4cf59ad9a21e214e728af54e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc12668a7145eb152f18c369740534286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349e9277d54d119617a9558b9d27ec2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437db3e3621df3d7a4965ce51470be0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91179d35b54036c75f0ab628c525175289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edb34a0f27a6be6b01294599436836290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d82ed5126283ae0d8bf432b128aadb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ab7da5222ef9960b74fa60bda2c7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7661c578c5f6de4c3ffc5be282572293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a440ea5bcf39800e578bbeed7371ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df69af6ac6f0df79ab1e57088eec6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af8c76ff2364cf3bfffe4a1ba51b63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36584d1fc9514a9b38333af850047f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e477b329d4a24dedb0cf250147325e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91561abab1244d46721d46816a21653299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647cdb5b6064208bd78e53a0c7ec160300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed78e79d57e55c8a490dd351cff8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bdc063e13af6aad99fceb30c98238302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d95914f8e255d203c5623f0d88e43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377505fab5ec545ff4d92e4ee9c6fcf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15fed872d0f0981da9247af0859db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf81968c1505282734e1414285802e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216f390acda46f4065172ef6b5b7578307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961272da303cbbcae1a48a45dba292b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc8b4ebf683ace8e7c65d5d82a6915309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9662ec87677cc9c8638fb7217416d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef92d8664d16e2c6aa8b40332c30d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2f02dc7960d82777761cef5a45ffc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb37598c102e5d9cbe93202b647f9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff16bfe4629ad26d8af21ead359a54a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae04c8794c0994860d583550dcd4a8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1a3cd90b966bdc7daa6848f957a9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8e8d9533755894f6e4ac84b3b7a16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390842a10cbc155012e7865ca63c070a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65899061f93e58185d8ed977a3fa67a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e4fe08e0fa3757c4f7192da474c7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d50b43d1a94de4ff01f363217151b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a69f35b1ce1a7a52b34ece7bf40a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77f317408533536b4d4063f6fb894323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac57f79ac14a66ee698a115192dd80c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d64df449f7d19345ddfa1f35fe6b45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cda1c36e4c56de2fa7372c523cde3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf0c9550122a2c9ff878655eb70c1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdfc2d65f1f4dd51ee2118babe82f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32bcc42cf4f3e965b89888e37452d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a73e33ca18161351f3b3ee343e5525330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f478454c6fdeb01f7f2cb95dcbdd24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adee850a65551831be6fe379290f6fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e350563d8bfea8a22f3f83c501cc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0e9e018098a7b28bd2120a24d567f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f131169057cbe84fffc33990ca444a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d64236903c1808709db5b04f289dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca257470652e3cdf3f6012407dcc0a3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659f62cc40d6e5b376a790b3ecd0cbf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13851a4d8901642d56dc7059f9f9033339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c113afc5287abdef99543a14605bcc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306078b1a94c937dc79d3cf1e4a1e4c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ccbc7d29ad9f94a0f8a9f115f2106342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b91b8e722fceda031eb71e9163e26d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2d1e9fa1200e7ab1b1f97b41ea8fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f2f121cb40158c5ded75390e7df6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544a197fa2d7b5c63b45125d64656d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bcd82871cc92233f5cbd6747af82a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93a5ad45c242647ca004355364ba84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e62162c7092a975ba07dcd517c422349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6073bfa7aad4be2fdb9ad23566f5617350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba50f8cf8dcdf25762b1ced021b9f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22ff8d4932e3f0588567fbc5820d46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e29a9d93c85ff1f6839823ac8dbdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950f66b5176196483f8f4e878584176354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7a817d677288770abc3147e2ed5c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac67bb3bd11a11d30b546fe918f367356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709869e0e12dff433d45537225c10a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f02c7a044f74005d808cc0f9ac86a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de2caa870dbb1766ad4451852016c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4bd970452b0911a04028665a40c02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34400adeca99e22fa54e58ce7cbf73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f55ff631111f0b241668027ac4b48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16534920079ba34a41946fa795891b71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306fefd1fb15e3c6f9b142743e256d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbf13f1e4aea78793b95c7abb491e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38cbd0ea91370b9dd6554f6c82204366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7bd065828d39bb9285f0f82800c51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c6f3fab7c20fd32a5fb6797757ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a700e4b613b1033ff411efc848724e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043557ffed87fbaa69ceccf438fd8a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031104c1b983f97a7c3ce4c3ecb898b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92796458e43cfd488e01549250791ff5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0742f621d3558afac5d065bafc3813373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d770891c4b128b51ac4711d8a7bc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6c80d5fe8a270a432ae3aaa57e2b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519a7dc3ab7a75541507a86ff817939376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d022ecd0332c5b05aa3f11a65775a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b441062cd07488e136019abfbe4651378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211bae4cdc4c945c6994eb26e05841d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96f3950615eb6ba65d4129788124ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40734e93949cc85a5a79f36ba27ee8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99021b3dff1829b23aeefb6143abcf52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7bab89ed4e9bd73c72632ac1811f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5a08b135a5d7138b775a93f8b2de4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac4d09ad8a2571b49da94ccf2dda73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60c6873d0e6a4dba42a29cc7c4bc3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa351fd0cbd142afc8a2a09bb9a3b74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aebe234ad81ff01bcafaaa8994039388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c8543d27ffb8196ab576dcd9d6704389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e302c744166b78243f91d5a832daca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec943fdeedfd56ae34c81dbc1b0d6cb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf19d1e42e08180fe9eeff1a0557ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8f9fea5176835f4a8f149c346fb31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98169b2e96aad2c677e9966a7038aa43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7b6186ea95909cfc073c569522494395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544fbb7e24803701de2c733e4bef869396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c0bd1244ea8463c79a52dc7fe8357397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3459b10d6ece056292ea071e5d7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc45c853f5f455171af9bc0f8c558a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fc649fc97b0920f43f1b8c0088a37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73d7cd2ce882e05dcf7a87291bc81a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce339d26215065f246787de2d4897c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6027c10e8c7cf87f2130266b43614c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473653333e2b93c055ff697fbc7581404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba25ceb56abd4f827af696a3e24661405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad4334947bb8c1ac3bbbe4518f78a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b324ca0b12939f514e6589b0c4df2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7191c3e8d50997130efd1dce1311efc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e3698345d3b7d6f6394c65a2c9c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fa2ae373b717f65023bb9e1e0c978410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a451f2d33c9b1b4512dd55a238882411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89990af312257a2d0b81ebb485b49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26f50658f185f999884c2dbb4e6fb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a035c522a770b0f1d83be06f091e6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37b6aa63172420bf0f20a3192e0194415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9677a203fd7b2cd7eeb724f898e1f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac068c8b4ec9b6bb2b62967b38745605417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60349041dd8f66397503b386dafcbb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096063897c64e72dd8da4113951f6fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09df86108ea21925ee8f86a31dfba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861dae847aa3b9ec87a72b77f7822a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb20e766ab30033caecf75409b5ae8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c4a73725257733483720f4587586423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8788252889df4f5144d1347ccd04ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d97bdde5db4d16b16b8b820bb8ef7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bb8049fdc015dbc8cf6c3b2aa678e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50833655608d93f9c79ca905e3652af4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800db7cc4feb038107181b04e11eeea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48974ab5a72bc0c23523f9e666255153429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caaee00d41ff79791cb082bbfec86a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032c339e2abb829e8e46729d90e492f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba57799a51db452e195013c489db4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45933b6218f4d3b9db76bd6da0c22a59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aa4528a9f33445e46b6ea6f07be20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d067fc97925ffbc44570c547c02f9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bff03d1c3f14b711635fa2e33a00a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a010a01d6f02bbbabc1293ddeb7f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708d1fcf05511b106ebcd058fb2d81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3cc9e1d59e14687b69f48fe8fea43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c324907538bd9c1b6230119daf77ab8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3a4e7861206bb471c2ea0dcb783a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b48662641e7a225baa5d671ef4ae2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcabd31cc9496df05d8baf9b3a8ffc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67c35e1f89324c2064637c273a50a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eef796685ea8a10077577094e0b68e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175c93c8f412e3e016bbffaf70c57df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fcba2c9147212271a694d03075f0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcecb0e9aa6842a66eea1c94d356c62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206f0cf4f66ef4720649c7d908238fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50728c33ef2d5ab757ed3121f966f92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667b7289f46dcf263b4671b2077ffd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f236a1c82a1ed5605c660634d88a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98469158bbb92555ae3cab32386202cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d61d17de5a263881084316f187b382454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2f67c2f1e214267fca5bb5ee0e82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab802e471ce7b0628a9fc0c74882864456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eaf7444c92f75769dd9058b6a218b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2b12c5d2dc26f0965952072c8c3f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861659dfcd3457e5ab4977799e047817459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1f4ac4ff7ae65dc5efd1c62548b16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb6c414d8d16965b51db39afba001d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bd7994660f3d3770d9ea97e0ae79a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aa62146626616c66ab1608b4cc4ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d909dc58f4be9665d1451b10db8857464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baee6445e1abd06e89099fe2501c04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b090bdf8bf29df8dbafd93f005daa02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5676fedd124604df58150c8b8d0fcc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589de1350c7a199683eb3a2f9dd0812468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb2a842c03cd3e4e042b53f5923903469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ef70d82de436e7b4715b14ce300f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95e8dbb074865450893b9efc407835471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6f2ffd3ac764cfc3cec32be8d7340472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfb72cd38d3beb12ecf191e0ec4e79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f5330c4552bbb16167118889023a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0867500b04eea648d8af1e96b7507dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6516c77fea6dda1b1609cdb66ba277476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ae2a266b957e1794b548b01c0a69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb215aea17192e379f0cac9aea29ccf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f7fdfe4d351d1752ee0376364bfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a2f2db3a4ad1db6adf7f7f6be860d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a26b47876f6de27eb165e97de9656481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10720532b99ab8c5a038be6295d010e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575f2db0b7c7e00ae88299db3d04ca5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b42eed985bf4c14a8cad86777def4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a82b94eff880fc1a6d2a7e7ee0cd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cac84d2b7041cf65e68e7222b776f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0c5be9441e8312d2668f1748f8b19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9716e373f29bc6ab274d3086bb12a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64838646f9e141592de3d7b8f91db769489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d8915df7f725f1352b098859a645a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bfbf8017dd06891c3001a412e5b6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be579dc24a71fe3068d93b2600c41fbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142db69d4768ef18bc8ec08533814c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0961e0b1d12158a109264104694d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0b80fa9b5b8e321c6a3327fd20be1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136424eca580ccf8b4837f301043d09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21edd927f56338db05f3f451ef7432f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641f2a345e7cc34bec5c0e9903f4153498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be2d81a78324c52dce21c784d85f06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038a2fe57409838e023afaa69139eae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6684564884142a188988930690ba7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d1b62e72465fddeefd4368ab93abe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eb2370739d7b854d3af05922e91f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15240e4fc7d25d37b008d63454352e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea6f8cb06d37daac7a2047d2923781505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85d58f4a2e4727eacd921afa1b88ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1205cbd4cfc862c5ad1b367c2ae55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b4b188a6288a0e94383ee5c2fa702508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6704e1b7d3c02c892d17572607abcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10373d44ce4f5ed3aaec998e54fa616510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa2965886f697ea39ba7dfd70c354e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687287564d2eb6628ae80eb2b40088ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d58addaa7d99b9d158ca44b27a68d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004997c8f9b056fcf66dc0bb0cb37e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34aebe732d8e49d27095f4fab3cc1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020aac670f29e5e52ed7437bd7ab0bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb903269b398caa7e65570711492adf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b092b98e771e48f58e887a9b9e8cce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4ecd50bd3cf2b9daaebe2bb9bd81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348ad988a0cee08633868639cd0556d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fcf427a77ab45d6149083eb28b2a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7880e348dc223d2804622875dc161522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7cdbb59ad056ae7d89d4d40be61e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e51962a559eb0c4132e910e40d28a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229fa17078e04f92c5a35ebeeef8281525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924aab182c0174f0f65b669c145814526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9509950d9a285e6b46602c9ebc6d31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc679ac366dfaeaf5e1a7c863262f34b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2957b08d8d7caa98eee2457aeecdf8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e992d33d0e3bf04edd6e32ad3ca58d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff002becd0ae3c43911b7daef733b48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c377db6cbc53976b04958f3caef68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b27d30ff03bf39c7d4475d1cb0738a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a4030cbfb9ef39120834bb56d5459534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede4dfb8a863181b7021048b488e14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceb88ae2ef3bb55343a7c0f6b2d0df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb39dd0ecbd55dcffd5a1be8d9d4f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18324d897aa4aaf0bad530f709093dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda05d367a4971a22c92173dd5d4efc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d26e804c7623b0ea38dde4249e82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3c6a1742407401ef520a66585d8cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37105faa1cf46d9f006b35d1ad77b100542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359b573d91dca4e5a35055d9e274ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8038f849f8e153018c7efc39450c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa9c678fa50b17a51047ea0295deb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3565510f61046219fc7c122835e1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46ec358271deb297f09cf8c29e55c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f327e5c338f0587d9b3ddb4d82d7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931defda2b2ad88802d151b1f30f9f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d2cfc6cadc37f2d1a3553d3c3d04d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177cb21742b481670e2d7c838e0d4a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6438b78a54ed697ea3a258c1c70f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39aaa13bb23f55389fa3175c11887553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e240ffe0e406b5c74934cdee8703b7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c735423fe440f21cd7bd60adcdad83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a32c9792287cc52bb9c015946f7f44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72626b4d9185525fb99052eef78e7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488da727e7e34ad8f3849544c444cc30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd51125c9b3ba2e52e70c53651c77d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f234b25acea933cc45ff39b33faf58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a1bd16628f85c42e2753003a60767561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07788731294dc943952f1f45049fa6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080744f8dd4a61afc7905e83e1263f56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef20d5acd89bc2fe57138198e43ac27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127df901f06324fc03f829145af82d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089f44ce537ee38bd379bb3cfb0c76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d9d7adfaca841871aac5c61b59beb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adfe568891a7d9bc33ce2322fbbf81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14fbdba45e7120430aa454cb963fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cf7de1214609becb325b104a30b43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8007e3a1d656ea16cbfb04575ff8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f45fd8d72833deb5a98b4d040ed7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfcefdecf1b24f38a9cfce24d30a98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dab23c37d17d4bb3d327e1a5abe80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d258f87c8d62a247d4fa3169aa45b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9b1be96c14ccd987fae60dfe4ce04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dff0ec17f68ce3799c21be9ecfd69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721946e79a42bc548f1507a74f9f30e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e86e0e350eee780bd1fa383581c2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b2ec8ccbf21e6734b4b4c9b9c20d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9b38abca824145f760eebfe00a926581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0a762ae35a93a3a2a59fa34cd79e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff740f8a23c16dbb80d5f6af01420f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6361b3b9d6d6e621e3590e1ade1e21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143a8723c29c949a424673336607576585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7af482586116324f6de93ae22c52ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2328bd304078895d0dbcf8ddba931587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdb140b91e3e8e9d1f6261b02dc5a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190db07faad92b1c313edb9cfba94ff3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b9e9b2f4a5609586946ae70ccb391590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048f4780b15a74241738ca257b36884591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492a003beb98070a3ceb688487c7c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17daeb4e10e2cc6f7bc1ea6f50b7d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd557a06a0e6877ff4e3a2acc157aea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb952976ff24c59a1b0aca20ac05d38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc902c90d5e08c9970489bc8d19f2736596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3f39fc70f7db2f23e96b9707a192e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f645dc78a11c0b4f34b823a52629b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e706e7fd7f1427a6ab020e78585a4ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aba6d4a204b4611f55faa9564f7fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d648c24f2533ba0bbebc08ecc6cae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a57144dc0e261e13987831d038f92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60969f9466f7cc919142198ad68ac1ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc88efdca5dd1c5834edc8eaa2fe31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ae442a2db177ad7e8ea09f395b84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf06d444a53c327aeb748bb3d6c74c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56d449abe3888f73db4068ada2a27d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f83ff8b4df67f2f4e1e9c70ba55ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839b605a26041022c84305a4a99a073609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9c8b58935e57ad0db90d1fede481b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388a6541af59a5f0de3c7b257ea60e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c7591436acdde62eeec1019f6f3a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cede8364d528601020e8b0f3a239b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c9410fa1e5659d833ee1cc6fe8a45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f188500017959d80538323489984615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719755ee4ac0447534688e0c10eafc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b4c517b030f587f6fca41aa66992b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a44a8fd1ca9cd636f1ac2d42b95b27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed7a3d669e72db17e75ecd7d7e0abf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35d2ea0069cfd0ed9f4460d14f1079620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a0591c418d4afadd5e663422b3966621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643c20bb3e72f78b219fef4545c5f03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fd3d52c996ed156d2c052543cd138623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d14e885d060becd9d88131f5cddc8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23128807db6bda820c89c729597e50f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d9b2b978ba538e326414594dddd97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b240fd693ba7f3e775e5282e026922627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1258333d7737c5724ac7d97b568785628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b92fa3953ab1a1f2bbbdc473057eb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ad8678520d30c5913c9346e1f8b96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f874c4bb027592fa95af4966353332f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8b4a81aaf042ef0ab87f4a4e6f15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6f3517325c2bf52ebda89758a4d21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb55dfb9d369f2426e9bbb4201687d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a70d0406cbc461969c036ec77bbf7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392006831a09dd33c9686166773f77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d708d2f236ab194d83ff2703f22fa6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bcd1ce8c716dda333981614d219fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f54b7979d1a3fecba8df43f1f3e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d67cacc595a3af230779d21ff921c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b8f24d11d9fc8197d353b49dc224f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c43313312af049141d6c797656188642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f528d4ec918436d592d0fa5973547643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f57d25a07d06be23c4729e65818707644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe2643c2f99bada3c1cde0954c33c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9080bf6c0075ba212e87ed86d770646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983747919a910e3b1331707d6eb26a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9670b55e7d456d1897ca03a5e0abcac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb326b66f58c85951b44f768fcd814649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa82e7b8e9f871d2de517a0611e4528650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec61eb397428f349a53745bfe982d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63340659be92c6a0c187f9f083c5f33e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5c0c9505c7a6726446b97e7447efb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f9566763bea15127e939f635fc82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4532bc4137c3f2cbbfb112475e2ca11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ab411fd2bf1d5a8f62278ab2c246656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f7f61a98f3d06e599bb52f9becc73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb80edac119da668e123c7618fc56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540bef27d268c823e2e907d878c3975659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478de4ef9173dc0b5bcd2d599c49b828660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b71e269b118f81191ccd642a283ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d769350beb2e752193e5f3828ac36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf33896654d6d0823b91cf21446122663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7470df4d1304aca1ac8fdea21ca81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c15950095739a9253d68c0138eec63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d9e5623c7efe8aae8f8fabe8e3d59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c8e229cf5788cc58eed4b905e2f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7f28ff8511ca41901bfae058204b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d74b4e829eba64bb7718008ca8040669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3688213a5dc4c017259b25e35c25697670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad0a682793b8746fdee4c6dde0b6ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a561c58e4eda6135d47899f75d1f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53991a17be25ad6f68ab0cbf7ace387673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966801f641ada7f85b36c0044badfc65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71e10d45e2465eebeb59a09595ae73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd74810466bf7a2198e8bb4e0973b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0fb4670dc3f4d06227223f31a1594677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea10f8e7ef2ef9b9a59266ee50448678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91459a27387aa6b8add213fca4b00259679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893615146fd79007b5de7f8052c9d523680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bd1f695d32ff35a7df95ffa23ba50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00bdea2c6d42f6ff40326877d07cab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94648906e76dfb294c6a41c7e07ab15a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce7ac0aa5a5e42adb2d06294cc7182684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6be21a29a1ca85d7ceb30f9b5657b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80886dc635f97d273126911b9ddd1fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eaac263b01d12c21bb52cfe1b2c0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fbcc4127fe5df6bf91a2bcafc295a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e77c083a57eff2dd9f5556c115061689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28573ceaed8b2f50d282be04e3889f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b884600eda412ce8d72362482de9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb9944273172ce4618036cd310fe81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657303f8628705e2215e117cf47dca24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7264de25566790032657a56022c2ce7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556649e094a3c3008d546e823f0f656b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a061ccf44cc7c8125e08758bc5e39696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa026a32af39dd7ff7a70b0ba736d7d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea3a2c21c61d29561d30bea51b1f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7f131c51e527a482a1efd780f533b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab467b51e5fd903009d90a6d86913700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc954fc39e42ac2d933ab556e5ca003701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ea44f567fb4363e07dd08bf24117702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98e343c55c79733e787b8f6f051053703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68669983cf511323f817b6c992b01152704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c759d1a3be6a2d16d7fb780e30018705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf7f32cc1b1b4af4e8a451e1c332ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f643073a7545a04068a096077497c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b9ea76eec6ca83ab6b8b6d1ef56b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0a7c36f10b81f9a17a63f41fa2267709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5564cd169dd92324ec20f1b13907958710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae94279188caa69e08c9b62ae415e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879e8526ebc6732708568222b1ecd25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280fc763369045b6fe337f966d4ac16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d473d2fa94b38d411b3d5df6438713714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13c1856f62cc559abc0c33b70d3cd2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b81f26b3e25e93bdb51828c4e8cbf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae7de2472c81e11ab35b825641487717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45311b0b638e2fef49e92590821eff3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd5678b368eaa51d63c5a9891cb8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da0ece4ee46b81a14dd9894eefffb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ec371a3ef341abc46a2a2a72fc262721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5162aee6c69a20f2d3db0d55b051609722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba70f6a327e420fd9e4bb413e19c77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f650952d07fe3b1916509cdebfc9d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876af9c30528842198ee81dcac3fb9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3de041ccbf78f7db81f249422793ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b610cc84f3a62c2d0d79633429642a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3b9b7156af50a9b81aeba371df25d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529fa2e66f5b15715ee1b2b3bb8a9f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c54f802541eaad577dd38973ade923730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ca8c42352f54f963544e37711239d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef400443def6195fa263b0d411e23bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec41c74c191d0b251cd8a6aedfd3188733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a1ff5ad9e6d5d06157e1057aa30c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16b7f660797613e08ba44f218fd22a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81840e2357ab31d1202cbe074854adb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdcdb5b075a4a7d6a4589e4e44ed02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073d0628dbeef5f239f11dbf6fc9709738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb24d84b45bad0c7727bf33703534c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d49ad69a0c392cee0bd8fc7a321f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ad324e0bba5c6ad060704b2bda8b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a15da976e4659facc483305def3396742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c008839b0a92d0d696763c7dee0f3e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba4657d0bceaa9f07da7e20ff4d5fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e53ce93ea2c6b0d123fd1545f7f7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f386f25993e3e9489ed5006a62fd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4169ee8f487eaacba0de6d112a8604747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0eeb4261914d18727c8cc1a2f8f04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955e7c111308d16a612dc09c507a6f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40155b4b50f248df041023fb95ede53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0e2a7fd159bcc0ba29568c9ceb628751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5cfd8ea860b9077886139f58971b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d13bb884fac26dfd1345f5f3304132753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709623f09edc9c31eb51db8af65b5846754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97149758919b7742a870816fcd8328c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91064e2ba46a80b8cf8e4d2ba926da40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04092fbd2dab54e56f48f2cf67cdb863757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5f7fe891c972db6ae6f201320604c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5ae1a3691d0bb104d1a7a49dcb8dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a48b6418ccbced0ee5ea745fb83f6e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b7756fcb13927a402f9aefa964430761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303f9090e5b221bb650c15c6d36a389762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a9b6dcb72cf6314423475bb7d6ff763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6631330d4abdd7c6e1a4bfbb2e2dd61764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85abaa3730472feb108cb0124184881765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4655a6f94cd5577473a3eaeec2964766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec96244db5307f354497576d1fc4ca5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa1834003d657e01c45ab2256e0058768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57994aae10ca760c2152ed56bf38b2e1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38615242dc3396b1ad1a31e3bab98f46770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa5642bf7194ad22f0d5fe225dc15771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706abbb9207be4b02f253cd0320d0b61772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2803b9b16d94191a45386dd591411773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b774c2d9dfdbf26ff335b0f245eb5db774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fd6d235f2304e03b3b6047c5d5f16775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb080c80ec5d49c2973ae1f27de78c19776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e726667d9b8459121940c374400f4777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>