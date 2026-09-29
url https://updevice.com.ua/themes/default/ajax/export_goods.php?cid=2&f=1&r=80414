--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bf867d65613d21022df42522dd7081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd59533d3bb359f6b8aed642bc920002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6d840a62fd037897208b78ad3cf893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b44b9acd725481af2c0a6e6d428684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d49d83082badb6f72fd06f2b0d475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433c63b6f53a61f0167f4282007b4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb972f4cd6c1bca35ed6bab996d0a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb819b041a42035994399807dc4cf0928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e2c0011c4102a8d4a4815eb9ad6ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81095e57a60716d71b5bf03145992a7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f209eae197a520a5f41fbddedddf05e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9f1be01c0fd0a09a4f2abec1607cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13733939ac1b9ff11aaaea1e5874d8dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3ff4c6384b7c76a1ac68535718fab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08031e66787fd3d8f7be87a761e58015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc9dd208a3ea3d05d69940891f55616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8e0e0e8b595751371b3650121536817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb6e6243acd634d715a2c8bb6f717918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3d52ba85479ff2df0645b912f147619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32040e7366a99b1303302f0ff72458520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e3a8b425ce06365279cfa8242dd5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897009aae9e22b25b044a5d49d97037022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8826d0d157c6e6e13b261fed71f0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376f925d7548baf5286125d113d805624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74d42ac618793612e224e4b368f5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f176b8eb331ca46dd76978230ab032926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345456fa50a06ed96ae193c39a42c38c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3c3d62930a1223f70651b8f68875528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daeeb242319a6051e13e319aaf64a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a592675eb071cdb43c4d22a8619346230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9024af4c400c4dd263a14f7255754331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53439cd00c8207535633ea131b953b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1e2712d7c4e67393f7ccfe442547833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee90e708f8b14ee211007238d6dbb4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f9006e181c3a5a8cbe669dc47def235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c1bffc220d62e2634eae139af22ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbefd3be03479f382b7c7d491a92fd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c73ce15e9e189cffb612be1025df4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58fe31dec56289077fd01ea0c8668339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378c8551038cbd4f96d055b58f2152b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622a2c8761ea2fba20ac73a1c2c2b4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae160b018dae785bd24814999729842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543da57a49423f3522fb5d3a4ac90eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0ffa072dea45da291a5be93f30ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5b59b253f5dedca8e4e22407f039245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f511fb17c644898c995804048d645046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f1f948fc1a9a73db66bcbab0016c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddef7782b59d7f75fadcc7782a5769b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7282f91058228a675aeab3076955e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c84763f67f3e237b436202ded0dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc4c9cf6421dbf6df8840555b68b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fed0edd2bb380bb8709d0b8a93e1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46e113d449aeb794e2dc6f0965a37353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fcb1173e4f3cc090d70425e1be80854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775867b5b6c0f28bd136eb9aeba2f8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55a804743be80ec66383af89432b9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dec0b40d7598781b65e7696fec27da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86cfa7efdf3b8a42ed18905e55ec9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb66706906b3e31b90212dd8cc556459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c071dc1e4f8d58effba37a7bc300b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf73886f50dd98bbf7591106b9bfdea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b38f9d3a32612a7bec0371cadd5ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ff7afed2ad7a15fc80ce7b5b6717263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b471a1fa168ff1efd3dce8ba9014ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701448d2ba83da5c7acb4bdebcb69cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef6336a8328bc78e8a1b356397621566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297957922af75738d1d7ab9b3fca09d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024be8001156bc03a7a9c9509629fed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d271e1e6bbb72ffdf11a66d25e70469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c8d097c1436dcf31cc6c4b76baeac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e4c922875898f232a619f1cb7dd2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641342fe632c4c1d433912e1b0d21e7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e70c4342b0a646dfcb553235f815673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee33943b306991031b6ca6af8a31e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69cf3de8ea22d93850a79bf9ae02fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bd5da94b147d4d70ef1b1d6a8b44376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035db7bb45f7ba50cd76df90e42687777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a401864a6070688b87b69305e8c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e49979a179f9851ad26ce129e4e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d1408af1b404a057577d942f195bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380538d22b853505562d593e49c5cc1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16b80120b30002671102d1951dc62282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48931129965973f479fbc7cd24ea479483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a9e94e3ab0ea0e5f174a8a49d1cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72848000520a9fc0aca7530bc93fd20885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeee0387eb275385e98b0210c8b5ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e7026483cadd289c203c34a4e15887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b843359b7fc7b26e435d12ac50e0fb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27fc696743fffa6563cd69ece2d00489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d46d15aba10d8aac12e4f3e3a435790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b5905b2c6ea80fba1715c668e4e8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26293974b2e803d03c763cb0fa94c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e4d3204d1349565645faee7e89c9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee991aa705d14dd652054efdeceb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24756e943e8ffe142f01c87f9fce773795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af59195d0948690db83b42d04200d7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb24e416c4c05573c25a21c004e384897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c33c7b367ac2e2e105ab5c92ddce5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0795526b80f6387a7ed6e5e68fe3a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c56c423b1cc723907f1318f1493f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54b254c6cbdc7313f7854534e7686e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f5b56fbce8dbc54be5dbd39216ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75c6456ebca99a17c580ebae4f3e2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d784a477e866da0ffa007c45f1f58e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721092e112b459043b680f6a9f7e2de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31de6b69b194d55eef224eef8c2241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4765a1465939e789533a4a949246107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c2b03334b69979ab326e941ee59c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505fc99bb228820e43ee5a353cca2eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee650be7ee9b362d81d0f61c6303f94a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc0d9ea1362d7470fedc10e2fa4167111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2047b5a2c58a9aee9edb9ee5ac23db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a165a65983f8a6ab0b2975eb13627113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3602000ea38e1f54707c8bab58431114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a336a399c8d761c76b020e1f35ac7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfdf422c28f17e871b292bce61ccbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db97edb47d04543b052b57f33118f68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a700033a9209a4724bc15c2e454b38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb2f309e1a3e4e7de7182a094ac348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1a7e08976407bad48d2cfd0167fa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96d6b01c9b4a62bf75955bca7ff8c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2efcdd8687098b5ff10ac11367545122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06958e8b8ecb427cb08514befb5f2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaafce4f05dece1ae4c119bf513e59b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e8f0827f1f4cd1800610946d699d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13826245761862b9eee34d904c5eed7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828f7a5eb78fe549ade11b04b30090127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcbf509450200c646f604da6a6ec64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df28b8ace2f4a8cc1476a01cc64d73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb9e7be7c9c484a448fc645925224130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d803aef17701a5c2d28c315456c62a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dc1879680461726ac987fcaec9846132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60bb86f4d43ffffc583096f1c9a790133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf443f62ffc7a57d21a80e6ea95ebf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b53c12774a4c378274e822622d5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a196951ed9ac2a043ed4a6ea2c15d82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1129a501b21a231aa49eb60b630013b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82868b0a4873040f0c7b04e5557cbe5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976766e1a31f4c77a62d07cbb68cad5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d56985601fa8d333cb535b31e291140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c11002ed52d7bb19187d44f30a91c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9c6e9b29e04eea4d732de57a784f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495576a527d068da6151671d550d6867143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd4a13edfe5722d61ccadb8c6604b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae0c4efc7a37ffa4b675823498e161145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944ba26e967cc1d57839e66f9306c77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f647b811acbb3739bb81078287948d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb684b3b7f63a2ee42aabba1c27f425148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2665e0dfcf68dd3dfd605d373dd02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392adf46973743b6407d0b5b6beba592150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec961d7559a1d74bcf484cb881dfb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0683142da8aea38a69cfca383c47f49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644c6b600c771c3297a83fea528de9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76339c928aa5b58428e4edf6e6fc1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136af7dc0e80c0ac7aac890b5f9aad43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d9c76a8ab6ea3f2623a833f03e04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9da11db428945a895b80c390eb327d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f131f12b2cd9f5925ebb0e3629c44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5fcfd9736b325edaa409edc4e4420159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81b93919f2fc17f0d002113d34f2b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289951ed165fe5bec3e4ff2133e3f3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18868620006e50040090591a451e8142162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7247caae216f06926b40c2675c604163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c12c8228faf724b5d8dbc643222d19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afecb1664e9a99b696c1bcaa1a18fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0ca2c7bc17c7cfca04406579325af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cda0df1c2af0e0a74c0257353a65f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15c1b8a712f24b7fff8ef58449fbe2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7aa4cd1b628ce6d9363bfd21b4a89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3d55651ac00cb368f063861966c79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67fdced8eab5cea641cf849e0b9c8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1b963740d9ac66d5816c1db364074172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d75b7b18e791e3f8094ed2e6988b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5791128c1a8914e292f2a7da9383ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88825f69d5be7c929dd1099338da1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463713733b9fa77908c9aad4a7b9898176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67538facc7eff0a4a0d6b83a6ff720177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656ec08df146294cdb6942e126a310a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b674f6c4ea8cbb38cc9f6aea2001384179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767aa3580f9afc66f7c09bed05680b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d97e4f47e8cde1cdb6a382ec7880181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f23c23cd099a3563987918aa2930182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318ab4061d729b997a5f4c3baf30362183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8028307a6f3c8a6156aa0842ee2991184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d808ba73982459838be231e0ad97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5248b842e134b7cc26a4cf2fec8bc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ac82fa9573bac8bd19a662e90cb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23311ed7c58d7912e30c55983bf4ce5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1508cb98703e4b6bd9b3c48daf4965189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf245cd0c0a3b441245625b4ed9e2a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558fd6dc6ecc2cdfe791a5e6ce9f687191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d473d4d1161e96a70d7fa4960aa87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f32ca9a72c922e403d982baf87f94a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e11cb047545b8fad9d500b0867e86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082927e9cd9b8acb1d75a60d16d630c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497561217ba399aaded3aaff08d918d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e289fc9a3b15d11a8af19c85bb1386197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3db350db6a5f7c1b2e87ee55d98437198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e68652ed821c48321a80cdec3edfa5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62364c55d19b9240bab418b96ad4166200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d15c0c7f47765dc5eff47c38a368201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b9ddd2a8c12ea409c76cdfa0e2ed9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9978687bcca7488a498a1a3bde35b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce91db606698f9f43aa35648a3f00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972517716497e73cb27c256d5b8372a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6485caef875d9b48eb4660fa8d621206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e2efd2084b79498dfcaa5fefc79db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738992bbaea955db452fc81c9abc0011208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256f910624f31c820b0a168cd7de263209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f0e075f848b386509256cf4067b44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fbdab1c7e0836aaedbfbb6ef67f3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c10d7c595876662f8c35d26ef8b755212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef45f6cc50cd982fad1dd805b561bc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfc38967de7b7404f10ac79e29eb45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d198bbed05f08569ca9be8a781b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e9bf0cc96ab3592ef67f9237c3656216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaba2a301f4f9c66499e336a5f4d4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c81b179c841166c9f55c44e5922d6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a629d8a09a138bcef163ec034afdaa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ae64bf73569462a899d76753fac31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848ba854f7f1cada9d161de2ba681a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761c3e83a5439f77ca67b73daa4c9cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd925b8a60eb664df95d0e8069421e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44de3bf819372c838df0e0507c821b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df0fd239fb3b07e0d9c7f1212dd837225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342ca0347f074ced91834dbf29b1ccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fc55a1dc76cf5f7bc5ccec544b9e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f446396db0ff175fb9e33a9c32e890228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7753c1536491aa78e2e81489026084a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a474ba08e700f612ae5c310347748c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad87eb6e032f110d858b3540b9c5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf12b81c6115eea3622de249e3891f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fe4d1a03fe559eae5b670e2ac8855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373e531c2ec91e0443fddc158678296234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490afa7915f07fc026e91fd507efb7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed0d182d2ca88f2fdd6a4c0ebfaa85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5115c57564e3b6e7a4c8f9e220d43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e079f204a31f0cc8b7da391db71e35b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bae0bfd81b06b9b2eed0f5425f7a03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f14df34316ce7259c647f2a39daca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a8fd0963f9c4826b060403b33269241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8507374d9a0f1a79353ef435445da9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f6a01b254639c5315d57c3be3360b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ead6ca9c2312337d1cfccd42b3b92e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96892500f524d22df232b80f9d92d199245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57521cb74c196aa741ce989dc80bc99e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595844419b040ddebdd81c84725a8801247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b54d29c35355fd42a40cfcde6ac28d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c495bae3308868a9e012160a783d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd03a75c36237964b7b61734d1701ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37999da5bb41f90e4286f7c8151834ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8acc6e06a1c674458f23f47d89a0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57836beac4ccc101b5fc1699ce5fd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be990fb6df30aff133973375a9814051254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d187f5cf20eb0db626c9a83dc37e86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47f61201eca33b327dad6688bf74d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f50c5a5ca0b11cc8800f0f45950787257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5e65f04bc227fb93ecd7ab20c21a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d308c55d6a70e77badf74e484c6419259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6def80a9c01df3c535d196b54bfc9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483196804efec0eea3ecf9280258e6f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c700c43b882980059d35b0d7e7e086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e118ec37b28f6653aa89922127be6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f67477a89bf1d9f4f6cedb87ffa3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051ceedb2a67e98b232d7aa1ceb06d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846e11397abb62c792ae52a6657689a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa90a4104d486343c18fe4c4da03672267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066d16ee84c3cd5e1d65e11b35f9bfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736b02f83561a7a3b4cbdd157f53911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7928f4f3f08c2b1e6439dce308acfa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee742874903a9e5ee1335903d26597fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380e25acc326eae4c8d3c45977d4a8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7892e2642ac38560e690b3bd5d4ace273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53861f1a83bdd58fb7ef8b6065a1b4d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95570cdffcbc7816ae7165226efc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af92525659554fbd48b04a4cfe95e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee87bcf4ada4c942c180b3145ec79f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de906f4d0df6bb7d945bc594ab33e45e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e36f62e1441713750abe448811ea62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903c68b7a39126828664d34c18ddd30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a33f271dfbabd3f93a55eb953f186281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5be460cf887094a8b1d769402f6a9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6768df75fd21faa1e07616771661f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e29a80ca2d145a94a293f9a88c4d55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb5408dbc220d958a15c885a0abb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ceeffba3ebc8da8ed15c34c5c4aab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a78d9fc75d99d8ce9f9ae749972d65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258bdbd5bca9143609a014ffc0842f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58b4e8cd629424e3e5551854ab5429289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215aadd08f28957401a65f01d3e49d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5f0816d96057ed6fd4a335a2e61c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce9fc1bd3f84efd08a78be10cac198292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef951771bd36f072db5550487e061367293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dbcba166e1a031a598a124dc2ce5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d8dfba510f0ecbacc88d5aa194449295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e854fdacda325e559dcf161b5222296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac4856731db3fe9edc386a564e089297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee6c36176d68522e58614462efeb0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c740f7281cf2f1b3df69eb3cdaeb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd99778c45319746e88e7a90834091300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed75ee6d568d19211106f1601e4c22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a0a70e57cca57b63ad7252a2e54d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73a85c1974017164eee17d4553fde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6c8d35fe52e11ca83045cff85d4d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f5b6fdf39c6a905e7bf86b808b79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d6529873afae6dc4761e8fca9aa50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78a2364fdf29be4621785f5e110c67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91ae42c8c3c76e900983912c8b1440308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3537e7e8491fd82f26e4af277b0da5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c383cfb1aa2b9986b30e957992072b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbad11251869a3ae8f0597decd0222c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681ba895f4a571477002af729f50d09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738285a3404bfe7f233f4e5895dd48cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98453957cc3c2f5b10084f35a3c63d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534b0f9ac5641ce3fe8e85fc30d02f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98d937527e75a89dd8429ac65a6e8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62702a71c58cdee7817b16c7594e97b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413915486d7acf869fe6014ac2ee7fb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67985bdcab0eb74c69e765b4898120a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497a7f27cba5ca79be3df86d919fda3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa026fe0ce96d7c5a6b76f92c518a82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6875cd9baa1988d71aabb730ebd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea0e655dc085d1d625b29bedb63391323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939a28360d0af04d7c0569d8e8c159e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00205b8c2fc4e246ab8afe712debab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3988bdd9d68e4588388853c14e78da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6efb24545d72f817fa2e4b01ab56c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7887fe076b1e9b7fea09597e3f98a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f381efa2c35387f8930b76608908d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ef8bccc3263bb76ac7bee1b1993b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d2068a2d2891bea311c8eb38ac7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2becea5722a65630f0c75f19bf6c5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d241ffd56861b42304293e83f93d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8adf0a704d31bf16d582137b12d6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f200062c28c57476aebbdc8d0368e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b61c8233babb714b553ade160ee5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1d0483c2a1b2f853b5c6a2ae9cf0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476844727301df4ec20fd766a070bd26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a05bff2af99f6591e58d586b1b1c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671980a83040573b32ab599c805962b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d3c502137f1a89777ee5c65c6a22e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e13d71fdbfda46bdf723479c184c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a9f0a52d8fa1cda452eddd2dc04c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be79ff2abfae12c43016450a93e70e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b32819b4e1b964030ee532da147fa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9f5a551564dde40a11b9ce55bfdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50d4edb65578f30c359165c4f872d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4b8b11c2335e4cbd09f1e7ee5b2c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e310c9c4dbb122e7a830f6af8bdc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f9be9e9f29bc7b9e15ddf97a2b736350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55fe90615d8c3f6f569fb0389f81b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b5780ab04b306591a0c3d42324b2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243e934d6e59311916e7ad5748f8f70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0951db80ffb7b110447c0bb290891354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f044820b7182ba8b3d818ffb35a3f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501b797254d9679f633343d3230b1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58785c446a73e75112eddf116b5d05df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f19a957029ffccf2dfe12248fd0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f06a9f07ef5ec2a7ba05a54d12a75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be247694be1a2d73fa5f1ef5f988e67d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cad655ccf9bc0c94b267da80c2a396361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad74cce26a70b37d9179cc6c8a97ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa87e57aae5e6fdcb3b61814f3b320363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31df644d414a84c3ecafbeba43fd84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a346d11ded4ee165db18230c4c7e536365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3911f426afc0236cb2bab3fc59e49d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935bf6494efadc12ef26efdb02ddc38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c433cf6e97b795f3e4813373b266b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a303bc0a55c32df756870bb3a80d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcba09cd4fb74d8676ecbebad7ff7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568f6794ca7734d777909377b71bc08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90988a916b850a92eabfc275d5a22ec6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dbbb30126a6829decdb9d36a7b12f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee91c06ca6a5fd65466bf0a4ddeee2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1883ad518a433af943244bd768c68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20bca87dc7d1cb72f124b9426f8f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bd6c0a086c4c96f332eb3e4d16cce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bea721f5fdb6ded0a360d9ca8d5de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee72022c398fb129f3a93d9ea995ff5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e03b7ac2a490306196ce2b9756b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e316acd96e8ae0bc2c8f2fddae025381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177201e46c7f86839479f4e4e69f21e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cec61e47037b09326c1afe5da4246b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e589ef1ac47bef71bc010b83896836384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a91ecd45adccdf55d79a2d6c3474b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8a4d6955add9913554f51a21454c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb44c569486031c470dff10e2c86069387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f733dbcc41ca691211260c1b478f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a067fd0de628e47b504f71331ba78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda62d3b207d74ff66749679b3f3f3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d262a582611e8558e3eb6138979edcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a9f891145295ece36f9c3a5cdf2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3b18d2f11727f5d132057d90d1544393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43fc9fbb619bb956355bf25759abab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284d194c7f33eab25af9f2f890880bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade2d91cf703a79c6a49db300b8ea7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e21b9992d0bdcea53e89fc6c65bf1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cd6a89c2cf8d91f1a337735e37261398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9464f24c7c9e8bd57faf4756c56684399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92563fb8a7ea6be6318e7fa77aa3d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8c61d8dc64f22fead924e37ecc147401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444877ed8f17709af9f6c5185916e19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda39f39cbcf326cb963c99bfaf8a435403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2430b9d7e23795b9d1f67a1683e387a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467c614a1622ad2d29cbfedb1277ec5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23165de3476d3a2b9601bc86e7233d18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf65fe2637d6371de7b9d1b178c55d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6172efd4c6414e1ac8ac64061133408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067116d874730e7a9110dc3ee45624bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71361d36e1580e522f66fb8be4b2ea13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199f5509e3992d3c24da2274006be74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5644edeec99698b339ad32957844b59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec8b14163e390360cc799182860f69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d881b5395aeaab8fed2daa2cd99a8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e95dc5d97354904e78fc85632f1e58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f307ca729895c0a2ca5d47ac83284416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb6e2d071551e87198e6f22bc05e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920c4578f7888d21f7032d3ca9efe4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151984a3995446f7c27b59328177da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9cee814a958f4eef54c35ee66ad99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190368f0a0d245a218ca54d025e50602421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed7a527b7346b714e29e342d7b0560422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bce25eea87dca7c5ffd266f69cf07d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b8ec4b1e9bbf75bb7d2c6e2398e9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77c486ab0492a77d09816820c5a95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894bc1ae09b08803a7c65dc5a742ecc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82764693fc3f613cad16424679232eb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49beb8f2020730128525cab81e89d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfda0172b3c22741a682f6e8e4c2123429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6017cf6320b23a67f66e56edb9b7bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc3c6978fe9f659ab7d325b2bcd660431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b67008830217a15f18d1515f99736432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90e9ef54767a22b6dd0efb52644698433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea777f6bd2dc3f5e8df312ed613e4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5592b568c331f9b511e0f7bede87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb863bbff4b778d756dc21f1de48c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b34660bf5c6212999cd14f3a29926437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a93ed1e0bf67605b024243acb09a49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea63f2bfca9e6b1de359c55d865f95a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c888351c542212c1330f55847b1390440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e7b57841075f2678866087738477441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b14a70d758d93bf4cd9246b5b5071442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab224384b88a35e36fd853bd4affef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8267e6225cb389d6a322f3fc429c87c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e7a81376d443f26617df7f0866d2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74312ed5a4f0d58199576b8405f1333f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ccad3cabc8f7782c2fc5859ce4b48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c9dce3cc3ad811acd9bc6ed679b29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9fcadca55bf27fbab7b97f24bd135449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb71419aa20a77101b27f03f0d37015450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c86843726f4c90afd8a1f0444452451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0761458e1cf8e8227d4b1ecd04c339452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50a861d6046205172d38a71f9e0450453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42675483c3b1c1bf57957cd194937497454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41bb18c4dc3b96210f060976a583b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc43812bce16d6b71d8d43ade030f11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13987e8473b37c3c49adccac583b9244457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479eb4095fe1dfddf83e9db26c51b5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883000f81559dd785c8966d6980dc7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712658e8213bb0847685878dbbd84c6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e36fef0f5fac08ea6cbbf3d82b91f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfa973d78a1057f5d4b2076d5550c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43369a09e854a21ad4d4bd8f4bd48638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7640f4c17a45a8fffc03ddef2f1df8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4888f3def7d9840144038b101ce3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0163b235d875b9ea2b8acb319d63d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b839cef7a7c5331e4c03b03348c4616467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02f8de0eff5e5ed6afe282c3c20e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038656697a686ebdcaa817faa9ec669e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fec45b802f11ae6df623912da4c03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f47e345cd17fe5d543b58c74e99c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39bfa9acd0a606c2e7b11793c3ab56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6d6decc7445f062cf7043f61ca472473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f3d3c2c1fcf675c03535c9bd087eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b927c74458e54cee6a5a01d2cb53b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646e3b06afac3fa8f2b329c3093b7d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393fbfe55ce523637ac11fb9e99e0f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80560d409d39a35b4aea4a216caf64f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc15887a603eebd8979330a555dc86c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4370a2936b6879226ac6242c11373480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f379e7e7b7c71d0897e752b775652481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18698022bd24010a543557d7fd1c45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dc49b0acb429fa82d8db8e16e323f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d5b17f42e5d1d98445613a7316008484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a43bf6bef55a72356255b94b5747ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a49bfc5ad2649dfa5a65508ca8703a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea754102d4f0da51625e1e0cb8d5f06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24a86dda952d6af730679d4bd78d1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ac30858bd1aea7fee3729354fd7ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e12362dd4e454892b302ed7962dbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b76570cc5b9c0b26832e118668b5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cee97e13911aaf3b587f59a75f9537492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39405a88da3015889c2618a60b7a78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc3021ae8a46eadb7ed8aed925241494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a62d528eb0876be37f80e98012c27f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418bf0de7183f66f23dacbb141ab3ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaab83b6793b0cda6e02cb416b7500497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f58d4a3893f48cdcc6240f4dd09f23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0359f52baa4c15dd8d66d6b387cf6f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430293dfff6641a92519949bef3e03f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ac8242cee7338a1b4826a6fdc2734501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500d3e5bc41d3936de6c31309e5f789502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f553a7de3ad9a082debea09de756d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7d97308bfb12eeebf99dafdfc0e97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711b5be29f8c833d516f41b522160c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ef3cda8a49fddd2f57379bd191c1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dffddb7da6dfa9491fc1847f032475507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034f32b0e43cfc154b2424cabd174b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352379a38de2acb110acdae63dde71e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002617e88dbdec4a741fe0d762c5632510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078c0553d9f9a3b9fd5a5b413d8426f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee878b4b4cb82788ce4d9a93329f3a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae5e1b7dbe9b85ee76950f07566ef2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c877c23a65eecd6c43887d9d8543e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaf1c28a08bba580d5e9a46f07da02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cc2f30ad26fceb0f82167a73aeb98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d63a2bd0939c8625d771ce4d56c87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b400d48a568318aac9a4584fbd9ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4926e0aa6313faa2cd7eace2ee1025d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e907e6c698e9531a4f2e2d96ed2f70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839294f04f18c3993f53ee312c00ae98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e604868a096f9df36a22267273492522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c20849693b9dc180e601ed5572a26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fbc84c9938dd32d1560d2062cd1e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94a8ab218945d70db61346b2b60d6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845833d43d2f161e33afd3e3b52b97d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b46bf4231a0df5b53ab137701511e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676254d0747471e8065e342f9f9e2175528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4587d608ab767aa39226aaca20ba8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcbdeff4ead039d9bcf949f4ec0c85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71e9f0aff936de5b32a2f862563179531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8afa2d89633f66f8521300c1b4f7b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11064fd21b0b42b25e7fa9d0f669535533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2523f9fc3ef805a366b7baea3449a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dc316b9f5471993b43202ac5df523535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ff03cc448a59268ba0cd17a5404fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6428d5d20389388dda076473700c04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f973a02e0b15f2984f428c4b42cd50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860fb2ff4c08bc6785866414eeb5823539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583af5ed0ea45fd179f11a17f7c9fff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a9a61db1d00b45556b29c7d14810541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8771a86a5e9f4ead6d5ff883d18670542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a32e5ea326d76a1149f19608571e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607001f53b7f98f886b2d772aef04b8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4f8d2a054ea10a3c8021d10b79fa4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee465158e84bb51834d786bc1f90b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea12024b0aaee54f564cce92e33737a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04b3507218231f56bc41e76a380351548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917d507396f4c0f23f305d25b51f7d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d54e623154bc4bc2ba4b267bc1fe10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c3bcb23a38d6234d4daa772f21a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cef04b72016ab0b35e09b3226baca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe91ad7afbc880a601d3762121a277d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fc804ba82c2be1d0397888bfd339c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bb9d48ccad1432c069d3859458d07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d026ff0b2ee1a72538a5f7faff710e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fb2b26763e78543f43402205a41fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468006b62388e2b5f0fde3a64dfbeb0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa5ee28e0c85d0d7f1721e4bc6e8d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a42a5904a7d5bdef7290d254f9da8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646e388db4ad53eb5c120dced7fff3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1417b6537107c2b0e704096f4859a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b5efe7b87917d4d7981836dac30e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c3f3a9c600679708e427a4a1de0b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2173c0de7f1d030de54058cdb4466f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cd184ab1b08e78cf7afe7dfc89079566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617846dd25fde106f812929a4756eb19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed001052c5dfef0179e6b7b19159f4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0450a0c18c134ba58480d749d62b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba73c746bc45ca875775774bc9b1f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085d740e2b4a09268f2673f1b5afc91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4080a32d1ed5ad83c07bfe7c11cca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95652ac74c562a55c2f2583a2cfd0a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96208d7cc1f5812d07edc8bc8644bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1bb0f8724df34dee0b2e0b778eec4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab564f607115bd5ea0085cc046c8a56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff01ec351824a73866334a7e54dbd8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f74f9cf8543bf9652d2923d5d1f1de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3f32a458452d79e34fbab179d190b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441157c82f65011ae64902bae60143f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed12a2d3f79111250c24a1e81446d58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd9fbbec277d5a5220b9abbd6bdebb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7933feb55858a001fc5e7ae304c25e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6544087774b1c583b0a0273d8de470584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd93a5a487686c0c4009ed31ef3307f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379e272c0e08acf1e7f7456e3e79758586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702c01fd3d59e7acc153d7d8c42f529587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee086f0df40ede58e4e2ddca5670a93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42eb850e151c173308d412310e211e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a621bb7bb84f957caffec0b9255480590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42981976dfdab43aff7c9b3d46c389591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b7ab5527c8e79525812faf928ec45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5279e358a7c460b4a889054f79649593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c8446c8ad2d3864f6170e982c0e21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed78a03b974ed5fd6d470bbb5ce3fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4c4e2b52c3e779510fb961a795ccd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acbf8860448aec0756cefe4ba53d7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119e476fa8bb870760df9f2f3e75068598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c013880a8b6af0f883797008e42b83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414208e08a753443dfe4304cc6386cfc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382e3e9d8fb58239855e7c37f667d93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276962d04fb3c104967602286a371f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998295f5ca89629e08fffe22893cd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ffad97a597569a63f3dbf3e4b941d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fdb73e714c1f272e14f67ed70e664605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217fa2dae4f77acd2e39da237f6cd06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07027aebf3225db4620192e722d5e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161840da90dfbfb247395e178cbdcf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e4880692495eb61966e3fbf569332609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c667acb6b30221870a7538bbc3ca1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a1fe6b82576fba3ba9d601ab1cbab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89640d7cf0f1a84d676da7034b5b6d4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff36b2d296bc56c95683ba4914e8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac679023861a99d8a6a4aadfee6bf570614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eef6f976d4e7f128b3858c8fec2885615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2001a5a40affa341d375dd366c809616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d44baac936c13ba70fe4662676e766617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5eb6c9f505e96906c220825035eb1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a09af7902183431fcde74992cb5135619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a9fb4f95845eaf16ea51db31c4288620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743350a471c6730a4723487d1514c4d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfe7caab470b60b388009b79be83c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8c2fe70ba96c0c8d678ddd3ca2e2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992eab6171cdf896db906c3022f0b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751af8dcc9a86879f29c5bcbbe4b924625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2fd9b2014f093e4514e2a0a1baa08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517cb1fa22244df2a3cab4a07a199ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71226a980e1207d2aca4552425974628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abf384f300da20a7c310a2eabcff21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d28c9ff3ddcca2c78518ab0f7c711b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd0b3050e520319906f0657d8f0da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080ddded440de68d0921d263480e150632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a7fb6f2a1f0a1eed808af1625082b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9abf1b101945de7a75115a9342d971634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb11b29076d9a5a1a79cf3854bf2bce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a65e3758c04245d1446ecbf60c516b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310518e8d85d066e24a40c62cfd99d26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff6c73c6fc1c3784d8173dcddeb648638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d750b615fde7c590dafc3babc961639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092247354dab1a6d44c00a97da15aaf2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99ad089e0dbbdfc8c8d463a1e59768641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6f9b59caa1e1c9b020b6851383baa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea60bb0f11204a5d2e6275ba811ca2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771414824b8f0bb3b5bbadce48c73688644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d71ef1bf5b1476fffb9bf4e2ec8bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237041124481f773a0fd4c60ee723cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e234edce3a2926fe1a794e94ac2ec23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325901e278529d8c50e99470d2ffd56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dd2ffb5fba0ed3291cb7ba444c280649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1baf07d60ebf27eed8b52edbd5f1bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c87ccccd3f8c01061f541699bfe2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2829c862ca9331cbab8cafaedff1487652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf229578c4a1803403c52e239c33bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe5d7334c1a119382132f00cd1c2f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664e26b2c3cf2ec51dc5e6a64fe66a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a78c85c42e4b600d142c07b7e8cd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7333f86bd4494d43d8662aed67e3b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853bfbb9ce9cc0ee9e6a3b55ea596d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9538a553c0519fcda4afe7114336046659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe36e98656dcfabfada61cc0172da9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77d7fe57689569111a7a131f231de3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee373339d9580bd0a8ea329732247b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe0bb63e4b5d0b7160f889367c70a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03147317c02e6d3b25d2b93f2f2d7bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572c2ab42a5e1040fdaa96eb8641a65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b3b839c460bd1ba133d291e772154666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba0068ae2e03ef625c91ce5ef198ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd2bc574254e214f4696e1d00a9359668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a69460de792973e0fd06516e3e8c4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b178a5b9356f8ea579efdffe70375a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177910b70ed7a9f6aa035ed45c17b93a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659333b2f8bccc2d5d0a06f1c2f284b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81bf9649d1bfa9ca3bf0cdd319bc4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d17a982c8df1ee4c3ab54a5ca28fb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab5cc866fc786b68e4473fc8ce3fc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100f9845d28ae500066f0d4fb065f9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c6e2896155b17b9e6d80f5df3e800677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795bc4b420f722c15eb278aeaaaf051678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc0de9d19427ee083300be5de0d42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a013e2366e4934bee79e31cb25e3042680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984802ed23dd18eb0c614299bd81e755681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552eb75858175bc8e485837d433bc96682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a580cfcbfc72f05f2ab9f908449dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55f30f45c739d0f116e2b6955360c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897f9295b67af8f41d356e5a5645e0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edea0a0bfe3f39cbdd8c027c2d86448686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb56d4e4ad311408aaa7403d3379b4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206239cc44880b046602df075836e3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d51a8d0d6912e330191716784ac8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1294e93fbf27060af683a2b93dd433690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25a60478e31a873f96630449af557691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414beaccc9cb833e38cb5dc008009f58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7a13cef574c898b49504f12763268693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a899445aa56dfc03dc820504cac161694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605685fd3057853ea46eca52d143ec53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607299ee00a66d599daaeec7dfa26e34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452176c337f7ec9d0f0f8066197e944b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e746f8a971711ec62fe2fa89b2ed4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d1747992fe773f7a7615065d76846699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f31b17689a8d0d67717589779a565a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4351006f80d1f4766da84c74d27a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc5032161fb52ad72663e2f40bf5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f493c76ecb136e2c882fc40c204923703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aabfc86879bc20b08dd0b28e2cae09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252e83a0686be09e13db2e9d51cabd5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0b76050b4adc29fe8fa24e6d7f763706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3eaeca5347b9ceb0f4d92ff0e9766707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10084d4ca3f38c99e964db80794ca0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d922c49adce8a4d1491441ccb5295f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773c913f854b57ec49b35bfc9db0337710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7753e5f1280f76ec067dd914520ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff181ab41a4fb6ad5a7f184d4ece0eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da745a215531454fa7ffc4cdede38d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea251a75ddd2c627dbcb245c78e74d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99021bf969b9559f2619e84b4bbd7c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1d4480deba0d00f7550b9a027572a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c71ebd0db01bf8938f9679b950f653717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40248bbda5dc023c2030770998bc11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2de60ceb27d290f2238ea4cec08de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1870e5fc53b6c5fe95582ef798cbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e07812b92191e4810539420977bc65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04310e1583416e3f2f89b2862118ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49755118c5f2d27d950deeb6a9b617f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea2dc9c1159be4f23996405d98b19c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fa9471a0b02ee98c1451419e73fda725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d5277e524f447feb877c5b25b33b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86853fb285b50111e7394a91553b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf2e1b8b3b3ef07f6616ccc6a07feb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c841419b08757f119a94d123259bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d71041dd6944a8e032f006bf48770730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15923c5db9cca6f1108f4a6ae7a4826d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece11f86cd589563d72f67a8108b629732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb81a52a8e9ff3fd36d87200b8537733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa9dcbedb5959f21f8a15809b78cef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a09faad63fc1494500553596bcd1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9a0899e2f2929787c31f3ba501d27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b752e8d86c8ef083bd9eba0e1d68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf24b55ef0686ead2369a3415b02ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925deeab18185de4b40075b335cc300739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905482a0b93192a4a429a7a86272aa5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dff446e0d85a36ea684ff9e2d2e5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fea6e4232afc816f07effa627dc2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a86f6108e68a0eb346e9e9b8baab53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b2432a458604f726605e01e3e2354744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c00654a5c644be8f27bcaf2b4c836745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc49f211067c2ea363311a963acc2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6378b52403ecd049c51294e42771acb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4581010b84e5e3dec89d9d1abc5cee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a9542321b73ecd86e185cf6a5203749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3da92c9e81985169132b509fc580ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50cbc5d6fc214d7a068ad2c69cdcd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed06942ea6e8634bf4b65f6c97205a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4cf259082ba78634f439653eca71f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c4ecb46429b103849e86e4d97aead754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db02354f261de49cbffc079e000c331755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b34178bed557db465eec7a7c4dc6bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405b00ad46167a5f2b5d8ba7425b355757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bdce63d0e9bcddf0de34244ab291a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff39f0e17f94ac15c9c8a88db058cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db6c1278350f672f36e0f9741911b0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e0b61d9b2277b9890977f00047533761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7a7a047b1764e732da5259059f872762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b27f9c277159586ce960c20a749e67763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f819f86946ca16a247e5733c95afdc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bba9c5f1d4a8ef8d3bfed7e40976f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530e6c0b49b0aaeec3b9d3400dfe76766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7ab0eaa4c7a1fe9615ee8e1f501c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541293df6155fc8a6795b9314372010768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6c7530a7e93a2e110becec3d06940769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132d44298ddc8289a3acc9eddd74488770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648079cfcbae8781433ed5b0c309707771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2336b35b118ee2057545134de0de69772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d30709d67931d9c78caacdb14a4f44773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b522f7ac993e7a91c827db6a46975774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6bf6c0d4e14b2f5316be655623c20775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf1e2a934b028a0a1b0cbe3f5fe4c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120dce974c65697db08f00d295a3c81777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd48ac2e8889c2d0cc24572a595081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d03ef72a9520bfd7a97eb3ee13f9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187eb07b840b348acac8809446d240d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5e8a226425ed547d60f280395e8a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a74e97b7831bc946ec7a52790d9e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e70c447a78887682802d2d737cda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa884354fa6368efb4817f533b773d3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7afa523d5fd0b3f96433a385f49de88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6574e6b3de864e60783b615f96bf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f513b780d7f2ded7fe8b8c650154d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23d7d0d5eab11484663485d834ab6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ad91a572b991d2d38e1b6ea9bb4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fdb3ba8db7984e65eacb605a3ea6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e16810283a1007552c09d2c375b6db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d38e640a671f72b0bcdc744e6605cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c64616b565804af2fa6fcce666e4d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51dfeb9e8b4a0ec56f81952b32a5bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214088f64d3d26bf572da09e1d2d9fda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283d37b9e6b77aab7976de4096eb49419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080586e8460c4cadcf0aad18c5378da420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a90642b6c45a9f41462852ab94f51221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90c2ad20535c1f75333ae3b9bd31b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7751cf736386fcca4332a3e43d2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd2240237a07659d1a0654aa8e36124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fd72682b78fa7e9b75ecbf5f9c83925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e878cef4bed18be1c9b0dea3b670426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf442a722880ca215aa0a53d9328d1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2b1b0642a78729fea73eb3e8e88828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e8aba23451cf47006678b2a70e35829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aa335bc227e81fd9e9f52587b665230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5361122f229da5862267588661c6fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1b6b8f1825b58d4738195ebbebbff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d46ce1e554f7e7260f0980f325ddf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caab3c2491deeee0d95a95ab1ebfe8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c2a5e5a88f7a118113dd7cdadbbfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb14414ead10823018da9e85af185a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3203162e0fcabb1c5dcea77122f5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a898febc9ee0de250d6888ca6a33b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ebc96a6d7f17b131bcdb72ed7924e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc061fc19155bd3fc69b19fd0512f4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826eaafb9be8f448401ddd36e84259341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb917895fb2ebd7aa371da41bef04842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a2c04985856226c6903104c99771f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0a41568e863ddb10f6460a72298ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c3ca4214f3d5c3e2702f76ac121f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adfc0ba0460818847580e79b42bc0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eb52594670304762f68b7296b8eae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59237f4c120df9e6d00345e95255572248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad832bc1b9fdeb3884f88713d04d2df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec0b9f5c6f175a48201c74f078e61750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aab10d76aec7db6a2e71f74416f0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843e2ffdd6c432f156d016e1ce7ef752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb903c41eca8a3bf4a7b9de0d6a2635953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9f83a4775877cc27d4f3d281fc5d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21cf1cabf0c2bc886bce7280bb058655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98d641487dfa260c43dc362f020fc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb87276bf49bae82a937c8ddfa03b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0daeaf509ac68202392c9a3b896de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137975e637435237bc2d866a52dac1e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876de311bb4519849aa8efbc31a11d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a301956a9e54e054102561c48f501b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f91a1282303f511bdc248d5056c9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fda8f93ebe967b8e2ce7f2965890d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff279c44e4b8d1a6da66c5de757adf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4349aea3a4054b97b58fde90b2a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be57af1b88b7ebae2c9e355421bd54f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd0bc99a78eb6fd4c7e86c54f2f0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b1c7b113e9e40db5ba7332a29fbc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c615b98e3171d47afc1755cca984e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d31d6a82564e989c17e40b7cf1bf4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a33300aa0d2d3a790a292317ffd73971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3b95d76f952f512ff095c8327ad3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b73d323e4ea733dcb13ed579d790a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250c90ce7ffb9133b69cb7c04e3251474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6ff90e6af62caaad4978f7aafe0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fe0ae09cef9ce18845539e5223f9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e512c59be3b022e7d5119a92fa474877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978932c34d2de9c1c643cf9141b539e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e1996a4012db93a8b98c28e732df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ada6dc74e96f6289b5148d14ef01a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a58754d376124b0305e3c016160b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f42fcafa304f3114c6b2fa38f9c4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00baeea73f03ea13a69f6215278ce783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe62d9d4bf859a39ef3ef6d7cda41d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8725413eb881f915d8e62c254a80b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bad2ac41543d98056cf639d9d405f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387308c9e664dcbf96ddc71b9bc348e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052021deda3d35f0f2156928a41cc3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3985d97ef95055a5e81236d5a121d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889d0830c7fcb8bc6cbe03e58200a9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf5fd8a2622f28664e5fb12eaf976991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2fa5456634807377956e105d4028c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc93489f8b2429ba2ba5b13ad494693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68c9a707e24f675ab024f611e422ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434d3f6aa8db05eae164853e59314c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf47db2e931e485d2775d109d61b23a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa7c6b53b21c25d38b102feb6b6d0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dda1022c7575c158d66d5f3dad06298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8cd2a0d02c2db016707fe2da66e7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423e288cf0e386ffd7578627280267e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41132d1ab7cf2a94c9dbd9a6201b965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8447eb6098c9c1200c1118beb3d96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72a72e3b3c0408b6da72a4345d5ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79133f551b1583c85ba62edf947d1f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d62d0a54aea453ea1df2caf98e805105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f736f90c7286a2be541a9c3942bbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eb6224b4c219ac16352c48d74a630107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64d34df57300debffcd5cba5e2c732108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a53e313bb588d77bafbb695f272e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215b1efc48b965518fcae8fc1e6b9c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c27cfb208e8a48f0e227b940d6451111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258067a83e23bd8591e71adacf010a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa1d2e43b1d41476f1e42045d8cde5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8d94fed74264df7afb0327713012114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313a907e305f150a2693ce18bdb9a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524edfc1f5f9ace734a72e7acba72ec6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f878f597f2cec986a2ae38e1e81e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce160123de879531fd8f9026dfac42b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bea05a8be9401c9613f45ffd97c328119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2a5c35cf302257cf42a240178931a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918d08bf4273ef12922f5213917ed92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4859f3423177e6575a5f647a575a3d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92577f913350aa6b985de777709b64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc15d231c8ce64bdbca919d1572032124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fec33d1f8a27220ee94c1822a98ff4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1c853683e1eaaf0c411de3f52da2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a162e2265bdaed4e7ecf438d06b7f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76e6fca5211721b18e4a7e19e7293c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9fe856b8a974fda6412159ae03288129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a6cb5bffb3f6f3824471b94dea9b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707f47f41965eca57722d853a25637c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cf04349a861b292789a0029eac69f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c38b5fc5465e205ba32939fb467189133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef805503f33a6741663b0a08acaeafd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30060b78ae24de7cbe6478d797134c18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdde0fd6683689dad85d2a8b7367d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8885ef733a5016c18e3fc55d1e5fc85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b876d7f49bb347f6a524fabbffd1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3449da833ecb352b947ca2fbb37b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70281b9a54f4e34dec9a14092199e7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760afdabd1a62d6d11d575673301a9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f36e8ef56d99f65e410d1e9ec6d84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f69bb5d23972af5bcfc354dd1cea53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe6a57b1ff8257e6492093020d500c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a398b445ff2fa8312bbc93a169afb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69076f74e035df12a3db9f1f51cd5170146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f20461a9662bb71ea1ca993ab9e18f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3537c5c50df94d0c32b444284628148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb4834771290dfd45f7a43d795fa0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f900f1f7b0a4c71d55416ef3f6cdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9f89f49c168115841136408947884151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51497cf8b122c08b7dbfd730131130152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8acec2f3b4038e331194426736026153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9129411183a9b2afd4c38cd329b15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d60b194d07a6b83d359abf834e6a82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594f4231872f332eff1b597dd95f809156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd0f54e28ca0b6a3dfec178888da6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08078fb99a019c8b37918b5923ee1e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db278f596b7a230f6a48dc20db8fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fcf8bd6de6b1d0536e3224c85a04b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c0df3963bcb2fd0b0f4d563a6bd29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9b80e484590c8985bba88f5937722162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73559c522e0322966b7dd2bd64b6df1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e3bd538996cb13c2c24a6d6a2a65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb84459fe278b6a78a8c22799dd6f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0875005ec6de884ca09eca1d49ad80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255cdeb2b5355f32effb1a1cfb1bbe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895f2e6fa16233f89d3314b612c8c32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f741fa50f2cba121f63774f52742e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4140193c7945bd170e45d2d76d7c0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf72c246b61f4b3c3e314e515db5abd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510823bc100cc45b2427f3385c5d189172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad393b5dfb813ffafbe27015a49dd915173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a13716707b89a3cf19ecfbe9233148174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e94f99aaf5fa07be3a42fe2561566f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98ae617de0328fed90cb29a74df0cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8306a2bbb4ee8fb955677cbdf80356c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e3b2477f8a96aea3a4e2c6342b34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c9d854b38576817728403d47366d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157200b8c48b308968f5d348fb002dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832628923f73d194a8da8e15c57a25ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aef724f4d7cea55682138c0032790182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e14a03979bcc793294759b6a0e44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba341fcbd9a97188ab0a3827f42c35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90112491a5a72ac1e18b845140fa9a5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aa0b03845cf9ed586f5faa3acb8d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0162747c6e136db83f0db3d7ae1c34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c0474ff47e1a29449132b60feb710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59534ca75c0bae80ca9bf1dd95e23ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce861209101e8446648c2caf3d7fbdc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e015991495730993644ade1b998f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eec030e1c38d7323fbecbd3955250192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a506ee4d798a5a48a74ee13e5b946e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fb6f342b5f5eb7d2d036f8b208fa0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e0cb2b771780bb031284db0107d26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55121c3fa02368abadfa3d3457fb4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d87e9c724c7b9412a19244456449197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9d6076c966410bfeba8ecb647d572198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb4fc04b8d750563a7a14bcf79d26a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfb9c17cf3f7c826e7fbe01739b088200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688471a006ab4e5a859664283a52df2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002be1fdf04e02efe6b7ca346bc1b518202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec591d487806312226b67e9378a4678203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b76cd898ec2af48a0c4155cd840073204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96cb9d448bcca458ee67edec899ad0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0acba3c3b6661d6c3927678f85ef0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd849b94fc283339a01f3150ac81ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225dc0d97fa9c625964f515545072f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35fef1e6e809913991e11d3575075a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f52fe6eded3a5bef23a842c2b00a40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6438a14882c2b465f613f2d9a33796211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f757ca1fdc9a34ab3b9a8f5c509648212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92afe091b1350980fa750acdc7418e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ca6ea990c6d95952f33666b3b7078214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cb47cea168e3411077fc1b8ddeb3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bef1e700746d29d3875410ba46ca49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5103e5a409643d96fa6baad6db483217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe7a24d27b5cfad70af4910e54f421218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d90814c9827ee3968f38da5bfe3f38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a2690dbb8211c9d240cba82fd9e34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb4de46b910cafa8422ca92ff0ba78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cb18cfa32d559da6100971ec3e952222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce7cbc1c2dff547df8b0ef0334b20a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e67aba6edbc3bf3f1e114affaccb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff96310cd0fdc0245bf29ec03b4e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89983f24b5cb35868f1e5a0cf5cae766226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e714ee8d3e1d78ec4b2e50959a483227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab91f20ef346fd6bc4394f733d34c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39022a05cd1b36015e74ceb8253e263c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0843e81283cdb8df96369b56773458230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6967194fe3ecbf6e7902c0bf65cc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a384e8997ab631fa206461736e101c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5389536b2acd5ea3a8eda7b9de180233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7121898ef898db705fa91b7b685e11a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e64d38ffdbd66f59b0aeb4c3bd6c2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6300d40f10c0f2570b4a946ffde2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7602b9705133cc1f70c8b5247a420237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8881c4ba8eeefa16f6fb026a61636f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab2403093794497ca0f2fc2ae801a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3748c5f985f8c6816642424f7d715240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760f44540442d34760a8a69cdabdebc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c8bead4a58ccdc3e2f8e4abcc1e86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2362e3c507f9f747c324ad77787af9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98228be6add5d9893481438cdaed103244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeae074c7570adc88c9e7d4a07a8a1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d634bf24a18b03e30b8adfa488b47b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e0d450fbe879bae170aff5770c5a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a88b1841be986b9df53b488a8cb04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb061749727a525e89ed310d5753146249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d25552bff7e8919e6a1ad12d6b517250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c39cbd14d45c77b2ad48dde7681751251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c535caadda1747c98dfa2342e047b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af4a7f17d5213be80e9b2d11df4e07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999e828d86e60b6190804c42d1672ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81939f649119a4db397993e619156ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e3a0faeb4ff03db9641d9b4428137256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e10b86d02aac194f3145262e6136c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3425d39fc2476ab640dcaec4c8548258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f531efe7c50a6acca2bf84ac66feb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3ba7147160ba3164f8615714f211e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b683c0fa49ab7a8c49d28afca07ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d4ff17bbfcca660a2c4f1ab150fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54701587f41b2e363d6b6b8397825ae7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddca71b6fa8b5c42adf1bca67fb1f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55dab5d231803abe9ae7e2b77db366265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb18f79e4ac3de49ec1004f5418563a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99886917c33e9693e36a98c40db8957267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ad7fa869fc20cd640fc2dec469a19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d907fd893a51e740bb6216287aa63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56a2fe8d07e104a5af56973f5c3ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293462ab0a05e37504972355dd21957271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2329af6cada2b2ab3ed965c85600451272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4f26e6b97cd1120f65c34981e097d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7815bd114c3066bfa65b6fd5b3ce78d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0012dd5deb2271ae4f12efca3d7c33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379375471c9a2132572886ac8db610f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604be0fa9e2f22a9fd28e55dc789747277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e404f76b84637638bfb10f62729acb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbd053a2c8faeac94f6072c9ba9448279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86232b1c54a41bac9cc60c277bc2b6d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0ef25b58cdd430b06a5f7806c981281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80734a41965335bfcce3b37600d4b6f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d502c174f4bd5aa9dc78dcb795600f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b2c4d49be182fd0e568707a4b08a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b663be597fcfa7d901467e4d3af032285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab89a350ac569778bd6119247caf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ea4bef7a4394df7a24efbd9916cd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d2b3a8deb76fa9967ca6468d95e78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bfa2caf01b52d8551ba752243c9bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769beb8cafd56cab212ca2d5b7c960b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e2d2085dc4dedc119a531ecb8f0de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9329ba30573aee69da7c7e1ba4a39d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76cc5fa487618c033aea196a0dd319293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac044e30da5d215b5e0e9916048b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e77161d82b58bfaa501d29bd948042295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df24fd2a7413a0ed99158573638b0b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d16fd56dcf97d201f66882cb7e57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614156eb77fa2e41f2e171dfad383623298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ee60d77334f3504a2a2cd336cc2bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd63bc50f30f9257d048ca50cd7d9cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d3232946adf1f61e25722a82872d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a864e636e94ee0388bc291e27586e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cf96c409f7ab5978aa2d57b61973e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f197a43c5f334b8bd1358191749e5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596b21cafca2c4faa90c62d81507957305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae315a693215c8f8af2ab1d93e3082306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e460c79c9c4e02fbfff48a871ac061307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5429c7ad9538e2a60568425ec53e577308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1720d459a4ccccfa80ca7b24e2aac3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022f53a9904c7dd151072590e62ecb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52bdc069e68d0437b24c219cd3d307311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed30ac94cadf6c29b8ce9781d7075ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570cc5f0355810682007dbc37f3acee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ee09297b3db9907512d24fe825705314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2dfc336dd8d711658563dc21228c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6266b3b6346a07801ad388290a8d450316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3045abe917020217f5f5a7e92220708317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab73889728ba4bc24c00eb8be0d3b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef23ffe0153d9756624ac0b1b2b2d86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc97b54fd27a49e6ad4ae4b96d98b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1295f58f75529ccf10b98f1f635d4c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8100054ac80b5d3aa9a33784f35a27c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd96c923c2f832556edb43e0b1945a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b857594683ea03f4f833be97ff1f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b41aa6ab73003ba98aa8635c73618325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52969912535b88630c29615ea81514326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03803f0c40df353c2d2fb3f7bedde070327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041073608367556d9838e755dfbfa082328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a039930e53295a4bfcc17146958a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee4c35a1cf3cee7d032f97d6fcbdf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c263d204fcf98f064d0d166daa52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc62ea29401a79a1d3fa6d09604bb24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8acc29d0db097f1d4f4e9d060a98a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0e237fc1dc1de9bed6065d7640a78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308485c607a0964c2d3fd0f7304e8b84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9807c3f2c5ed07b6620dc5454d1954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85f6041599641f525113b390a6c24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf7c2c3ed2e56723104ff6f50f0a5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1f977b5b45e5cac85cd2982dd2d59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd64f25b79b9110a4eef5618842283340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425150e77874939a0a80f074b03122ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14838cedf86a29a35d49d33544ceb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8c77d0de1cb3b0e280012f0327c8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44b7a7b481907609e3dda052a632dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328cc1e9f3d116f1b492b63242e43b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf17e20bc97dc788aa5b0858e271b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5316f533ed09f9a114923e4f22e412347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ffded8fcac214ee319cc6ced8f946348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b4652af4acb9bd9e4f097c2fb4e3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280f0a4e10c41ede74fbd118eb3a4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc637d2d4bc40666cdaa9f0ca247ef74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaff969660b10cb645f4a52e5ad6f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de9def8eb41a0bb421d7fff80cdea8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446bd8acddcfb084e5011501b9ef1d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b43c83d0a7f156cf7879093667b20b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b7677dbcb2d279bcac876423847f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e86330b3868f993a358269d634035357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e35cddb3e1fe785697c15e760c20bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435005a7ace6f4f621f301d4429a373e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa48c91611131114b8a0520fca5c966360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f99396184e13d1e763b052d11a979c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8618739259e6bb15a7c1b9b17f0b74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b15304654f0255417d902e256ffc7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed486b2c90bfeee116202782fdbf5da5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489df617d4c8960bdd6f581d6154a8ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2862481be57c2042704bb849bbfea14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cc1da5477e1f96dde30ea944aa00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09044adb10c26abc4af29634fef64c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ae8c690902bbef5cd2101f8c9d2d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8b109d3ad2dee47e2fe828f20d2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1a6b9fd64eaa32d1bcbd784803a89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4255f151c3678cf18dce721805a7882372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7317a9c6ad393dd852342eee272e8e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefebe814ec864072b0d75ae5194c4af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1537c1b88076578b35de2073b890375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e038a83debbb7a322b36a6602a91c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadc56059e11f8c70f6f2f036a2e322377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bcf7da12a4cddf80f5656f7e53e57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a387b800e38134b0a8f6d814bfe4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f8f17307b692a19f5b760a6ccfd87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4046616408e8fbdceedb087794be79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681909d3656d51258bdac60863b81bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c62a21da48ea958693ae900cb95df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88104c7448d2350996a6e9582f7c9961384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d461d7b0c7bebb251e12e9db349ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe40d2ad3b1a43a75feecc04a7296a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be210dac7a0110281f05158a64d87833387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcdb8f7f0ff882ba7bb0b0f0c1ae42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c144be79e798d637c331d38cbbc1973389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde4d7f437908865d0c945f53cf473a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182d9483418b12e14d869713343028a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742abe2e84bb756fd34856c9b770164392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaab90b9f72b7fa682ca8054e7b462393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8d59ff3aebbf2af5909e21809a749394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54255b38509235804ac0c961a9dc270395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06821a3ee6ac609679c0d0a9407dbc6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7305187694814c64b07cfd73a2186397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fbc5993c2c4b5c821a50489a637dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ca86fa9f413f1600799f444256b06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cd44c77ffa1099ed6436441a61aed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e667c551caacdd910464a410968a780401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d736c00467d0f464faaeeff7517be1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3146c803866a4a08369e3999f9fd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb0e3f7603e44850860b36203b028e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3086b96ee492e83abfb57d85adf2cd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e8874bd1ff8d708124c382dfaa88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a300fd4ca4f11fc07cef5411e76f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d4cd5ed5fba6923a63706d9156be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6558155fcf358da4fea704ce3d9fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c21f349600401c0054e5ce132888f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64033c632673c4517cd1385768c0c576411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35903e840a2cb30f607adac6418ad3e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d654965004256778646a1d141b111c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13dd861ac27941f2879487ec18e796414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897466857816615aee62ef4539a4b4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb84d4963c83596b9f63eff0223a82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923a8303f2ccbd40bb28ade96e99c12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771c6be1690d43af4c3b2b561fd1994418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e822da646f2b3995bf92b892187e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da36d341fa11e1134883ffee3cc26fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87f9d3b484e0025baf945948a4ec90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ca89cb8192d9dd2e70c4e8292ee0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba761f0279ef0d571d32fe292580756d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada47b8c3c6183a209df83527271d4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383795075185721cd606e09df0812f63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfbddc51330ad162a882ffa242d776426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a666495fad8cf1ebeb5a4eae43767a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033769e047804c8c848cf42353596bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d62cba249115a6289d29d4e628fde429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee5b2985282e6c240c5e3ec40752fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a6dadac67d5c8ea799dfb42ec7371431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d503a7ec6a69d4c79533831c696930432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352985bac7712c2204d9c6ac3dac9d33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30d53e30eb4a5925160f0d49c93e52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49515f73cbdf891e116bb042c34433435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d013d69da3e321c29f43a07659ce6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702c3c055d26bb8600ae00093aca1c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5003e11f1e97c4999c4b7226f398427438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6804066b3195ea64c4b268d25e2b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2501d90b578615463418142dcdabf0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff18fcf3691849a521f9cf31bd083d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75182b2f52a802f23254b0251d4f1449442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cca7928550f2a361003e7687144ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7886afc83def812ee75733e061a135444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f53f9535f30ffb32cec5299512f94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0661d23ebd66a5d1b0c452987f7e9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb35a73602f1f215d3a3228a780b83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9fd4b88319c47554c7ab26be74b68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7173983d952c3affdb07dbf703a453449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece6ab2d80f27b472ac6340420877ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4d01bbc80616fdafdfa70d3e61e0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893216ade2a41982b1f8100a2375618452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55857fe25be7f7d25e6c7cbb935f4ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9e55acc5d0fdc70f585e45f2b1eef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d302237374dc842ddad019a721c572455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dec7011606af5be69a42b030c9c7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a56eba8117625414e589222785f98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50991e3311316ebfd3eda3e7a8d438a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28fb1a872195d530decf6d08bfb459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a925185ebed78a8dec2c15ef760d93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982299806b4a88893047188a9a5907ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a5399730199a022d1e3b0645fa21b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1422633a5e3452bc8374b79ea8908463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f4ee11ebbc7c0ea9865c0291fd336464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e70a9af647d353fd935e35fdc552465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68a191cddc7f2ac0fef7bfff2b7861466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5f3e1777ae6b42d76cad0c4ed0ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fcac2adee85fffef99ffab01614fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7449fd28b09cc90f606ef5126282885469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eb9dacdc2742c327f37598926904d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d1689f78899bec80193a8f00ffdca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711e871e47aaa730c200415077fe1db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b54154314c3c39c21becd0eef275e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51276ac498830fd526919117956a38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee788356e94bbbe09317e2f2ff7799d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc19e12d977e755d7834de6fb0a4165476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361834d85659fda3ad22ee88ad8400b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe7533ff1a5e956cea5ab0571bafed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8176790a2806100c8aab21fb8f9ac9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c34de113f667c2177209d512b2c75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a118084e2a89e3cb63ae90b44b3ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8fdc27375a6e6c789f552bf3056a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932a39fdda3824807e94a7d50e48dac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05f5a6978d69cc24642162f49ca450484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97d3f94d186b7e985a1f26c2f43651485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646c3a253b62c40ea02afdd63e9365486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c27c8d2df5f34e016f356e0cccafe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345fed0427c8ea6980fabc27ed97d25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45303edda8b14d39cadd390e3dde87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51cecf33754b7a0f54649cf0fdcca1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4591120181d9ac73e9b2881ccd91d30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cad458e9625bd25eafe1d4fca81d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5e1758c2d73137c1daa9ac6dfa33c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346b9210b687bd0cb5c79a05b3719d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0189744d6cb3a10e9133c4d6b325594495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ff81b834edc76052afdef3fb321ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc69c07d9a659113e16360029df6cb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5094ab2f65a2812957430e30b2e3d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879e6905f63f63bca4bb80895c768ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5420abce90d8cbf76b03c8cc59a809500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f9b59e3d8ed57a1ac199954c7364a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743f6db5b06d7f79b911756b9f8d079502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75882fe7e5f4f2a45205fa43ef826e47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413503582e168fa026be99571ecc16a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228747c3d321a529b19f7786a12a648505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488ae127259da5279d3107713388ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41c8e5202ead36fccf1d4b1153e10f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a56f20bdec6b6849319bede528993d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882b84a0d3f3965de618044b3ac5ead509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5606d97fb3ddea85d7369993f092e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63b8dd1061d93f85aafc88cb3e5160511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ad437be35ac71b3b4c2cc0ec3e8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cf8f9b5481db037ade219e6265a0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac839575b9b1a1886e359da484420dd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c0962f540f4fd6a1358696c636b4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534039454ea25ad353f20629314c61c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54928a48fd3ff91af33f21f913d1c7b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebaa40dcc04f40e5bea1be08486168518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de8ec661731fed6edfc42a3ba1b7f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86322a7613fc71472eafa487a54d26f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28d80c8a39b72428cedbb9db786944521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0a658c36e019b25fbb4d975148353522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58aabba0df78d2d1ac9e3009155daf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84294ddd6251f1aabe1403eacd988524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4286a50d9ea421ec2c9250d0f9fcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae30711e58c3bfe611e106325f4339526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a0d3c14259fd2be5405f3c2c74682527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14235fa03855ab13946f0ff56262d6e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9116ee3c47e78de89c8632e8ff0a6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba13205fc76d51877ed08d99e5cef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aabaad0ac01b0c40f3a8934442b69b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42366d65d87947f148c1102e6b2a94d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147f80b7fee54f8031cc6fe712cfdc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee79b8e2cca9743ee3f2fbc277b09ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc594eca0c96d08b60e716a9b7f04e2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f8a56a5968629d7c3c9f5d8357a5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ffc687e1b1fcb705f207d6e37a4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5383fd4864938c3fbc6090d1883b37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557be738af659d4268f1dc17c61f5963539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e474954b1c019207a2bd6d56fe86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae509d4192b2ef315c22876c5e498b50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94da3022506d3f367987f0ec0fe80f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b179b382325b724358a9e0902dc02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5959fd847448cb6b32e452266a546544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935978a1e9a05bceb11c1cfcfe7f25f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f7124b54936046da6b5fbbfccb48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff6e344775891ca83779ec7d7c807547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ac1ec37e70f13f18b5bb46bd62bd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1711c1ae719fa109bdf25106f4df6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b945978bcd0f9533206a14a4880d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050137dbe5149e77eec0cc5d1029555551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c680df2b5dd16e0149dce91d4da4c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d28366585da62f8e3c7fe02dced7a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a782dca1b83f260930fcd1cc5389442554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95824b7f6187725314b57129d5b4b49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a80ee801cdcb5ec77cff837b22c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea5ced87590a46bbdbb973a9ad840b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c8766c85f1fd6a81afc94eb8a799558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f83e84c30bd59e1d1c57fb1a0a2c55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b9e7b1a852ff77db2201db9576059560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204916b7f3a4e42a723309dc3368f68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371629ac248c51825b6038bc948424c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8202041788fc553ab296ea87c0cef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae53dc6a1423c7bc078e2012877fdc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0e5db64673315da7e824023eb4504565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7682b12c5c0af0248b672f2f6a9823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dd3b4d8799b98faa50c2b6cf9bd81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50654bf21185c9079b6a3525576778b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23e7a73e54bd86fb36d580b11f4850569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b10939e81c8841a86df7843049ea0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373aca4302ba2e4d047ac724724c225571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67873e85c862dab5efffdc0146b833572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c2a60ccad8a1876b584784a97be2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109bdae6f5bd69970b2d4cc7bbde69e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f14585c4d62350cbc9fdbbdf5ad02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82592fbf6c98736a0c0564dc1b85905576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879b8cdb57f111003001ff862a419df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebe05be4bbbcc2ed6b6dd84affc7e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e8a89216146bd5a849dba370ee21a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb84c520233ef665f4f88333eadf8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdd00950a528e77925396542d33e7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966c6a9a5f21d969efc45857f63f95b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac229a62f45e4783081f10ebef85771583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd068ea4f53b9f3c49be80d1dab9686584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab3e2911851a42fc28d280d125dc05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b6df72e80cb27cb96fe54fd93e2f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a6752fdc501dd3ef31c135e0d9e55587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d307ed89787d1ac6cb6bfb58d14165d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1741e21bbacc1a43ef5e08810edd8ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913136118171f863ec4efc2211c1626590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcca14eba3e4faaa1ef479a7324c05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90710e14a7c6f0a3d054868f7a3467b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4796c71045d5a015cd20339454dbb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b266eca43b0869bc945f85674f68c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e375827ca1c1923900ea9ceeb2a4cb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645231f96ba448db7cd168e238e0bcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259f2d024e9970a8f5c88946d0655ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b94580c15c0101f5e8bb24a4e50a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d96eb56a053da72419c974d3abe2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dae4e4ee00c1a0fe87e0b940c40355600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aed1a034f1604a48c5ec0460b923a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa828e24034235b219a1f41f44dbdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b5bd22e4b1d98dfdead047e99bd07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2765ea691fab232b80f97d4aba0a971604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d5a41b7220f3681c4c1d1c96e7c04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f038d3afabf4e952b41fa136aac201d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93421497ce17a3abb30cafe87c0919a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83127dcbedf6fbeca48f667146afd5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56be8172dce26bd36efbb8129868e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a90e3ef9a4f881cbb1ed469415e40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8204395554d2e4b45a6e9525ec3e95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b763455bdfe85ae850c3fa227062612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5843e2ee4425186d005fe66d46f1f3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcb66da6b5c71bbcc520977ccc07ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe52ab1750fc4a89aa93fc8420b8344615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15652813b48cfab6eea9530391df3ec3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989edfe2097c1758a6a0fe76262d6b15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60c03ff47a88ebfb0b102cbb5305d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f055f5e23477d054f2bf836ec0dc136619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072464029d1b2058279afd2648bfdfe9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3082d3057efe0fc49ab8e6c3343a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57631ec0211207b5af130304cf894e47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d4d45a756b5147d5a221b1b3fcd93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c708921c68302a097ddb7592f6654c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328241f5667a8884039230f2a9f3c00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d3966fee5e78edcc66594c78a3f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bd065dae0cc5e410302d2e35d2296627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c7115087dfb17ae1a8ccc5b66fb65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acb5a5418f47bf4536f78c66ef4554629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b274909dfe737a414b4bca1b2dde9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a18fb8c31e69a084a7dc64a6d8695631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0524e45ecba06fabec741784b968e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00378f606337d6b3c9f58ecbe3b37acb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c54c231d0bdb8929d0704fc3fdee46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a7b3bb5a5d3c951b161d763fc8c61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf7c46faa20917f935c4851e143a3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec55f95b8de3b8354b2b8107ddf2776637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa9d79b185cb8f2c29f5d88086ef7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f91963e4a7013abeab6b6d939ea022639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b731123d2c97ecf17d7a12a0c8d76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e23ec2fd34e2d547d11235a618a99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583efa8d871eb041b39356369bc21141642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e30699c0cd452a3f6eda6d7996cb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a164ee0c40a1e0eb4270cc8163f172f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c929e757b44295f3f7f3273f2becc14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c3a66dcba80b4ef0b80ac1fec0ef3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240a969c2afa5a5f6c06c0d5a7911d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b290939ab3836dfe83fed67afa78127648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f46a77add9a6045141b15c0e14fff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723b209892d8e2d75b1c5321635ed8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1f26fe4cdf4448b176568fa1ab825651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede282b3c7c403870cfddefba15c4dce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e2ce9c62f998d49c06b9819dab89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb27ae38ea27f6a915ddb8ab663c29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fedeb347b6109e09da1690773dc880655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8a485b0a6fc3a0c8de2e083a254a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946928331dd677a3fd4c2660eb1e2459657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684afec66ee2133dd2e2c8a79e44acb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602b49fa8edea697cd548142be2beed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe8c2c87084ead5f99cc1e707f035660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923935852fdce0308c37a71eaf93494661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324418a50ade8c441b3057eccc7eeb6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f966737d2afa92572611eb6c8e2cb35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8459026ae5636dc058761bb84b5222664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544b2f04326ee936f135be5d67c1cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b49b1034e8877977613439dd7a0be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d9d34aadaa5e549309cc4716f7b76667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb035762e90e0a8d6cca84c2041532668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fe3eaff867ed1e0c3a9f7ece41dd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f32554aa20034d21434703737bb85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df51cbeef86ec0cd60f48fe44672411671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97b3a74a962755c69772d26ca77100672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f8225ce94557a5ab265f5ecb153da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181b089ba4747c289bc8445e6a6d01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94556d88d866ebb14659f5c9425c41b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75280179e95e107429eca3a1d3d9b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03302610405d9514cda94d9d0650776f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0673e79fbfb9367164c27778f2ac6a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c10d5e842debe25fa19aff3202020679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dc2faec26a0fc432d7a107154dc54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4f757ae64f86fdcdcba1954fac98d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56534d852442cc8b8dc6231b8ab6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ac8c2c5799604b38bc4e56473a2ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0405c27313db411962ae2d6ff49e30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4416b338e6bfb061da8faa201fd4ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8a460d1abc181dc22ff8c20be9ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b163d41f86afd9ef3b78b18d5988572687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac3ffbabdd12c184f7cbb21b71e17a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2535dfa5e24f66a7bf78dd59c7be9b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa89ec4fdf1cb9d69662cb126de7bf8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7d564d1a6807a069c1f558b8293e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332d8e387805e1803afc36121202071692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37333cd66e1095e6b0b5fab772fb07a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e81ce0425a8caecd26f736662d9ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bea7bcf56224a398f01d433888bcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c82be54068979e931c33075e92ca7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfdc4584b2eef9d3852463c7589f59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d779a2fbbacbc135db60559505b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234991a26bb001caf2dcd75645389636699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f58d8de3f0f513cc309b6ac46572f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec79529c6f3640067f071d72635a646701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429dcef631836e172c162e9307b82e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43100927a52e91092eef3a3b2c6594703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3983fd34dfdfb79ee49365e781d796704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68d254a96fe0d674e7c28b18f92e68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e04cd99a7e642ab9d3938aadaa7b81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994afb2c4ec8653bc4fc9d4e8842cbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dff41f9dffea19ba37ff791bacad3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c31b8f1fe06d53ed8e42b13a095261709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f3fc0d4133d70bf3e188e5f0ec887710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9452674327b3fffc8dccde5013dd85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb217d86c3c7c60d7b7597380e47a71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbb5ca9a4bde8601e572e6ac65dfb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ef59007038053a21f1a4f2a7af5ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f76e168fd1573755c02af84be2649f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3815fafd2cfc45f1e1576ffa1b088716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bbdc75dbe64a6f4af93c22dbd810c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13190ec5d247d07072403277817c404718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec00814f250f6a6eba0032c0f8cb1ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa1ebd94c56c74ff503a9953d787d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e037b58c6c244088acef686b10f05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f221711d915b7b3ce7cdca01aea22e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6027b502de7f921ac7d3d0b61354f25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd67c020aad8e6d84f7ffa4abb6e07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613906fb86cc0ffc5f205147fc49edd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90307d6ddf1e6d96af12e8779a5f01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12caa66c952b12485e8113f6fecc3e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec608619615cfa64512fe6a30af179b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500d1673c84266da0ec4a23dcda987f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe096cde69c0d837d71e4007106b894730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd042ac68b8f6dea90fd61fa32e2a4de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a286c33e8c23ec8ef450ea58a4d16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857549e175d1cac54301d02e08475e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688ee4833955ecff85e3729707744e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d408f53fe84b2e0af1ffb4c1f8b4045735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385a3a46f8c0490bf1b2730dd274ffc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f746e8fa7193049d58acd7ed3254e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246881fcf4328a262f00168f6668ba3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ac537fd8e365269c737d7a9baaa2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d742830b114067560fb555c51cdcfa3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6113b9262813b1c73267798ba069554741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d1e1740061460887aa340f2a12f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b51f4d892e44c97e8b4fa39931f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00146ce507da5cfa52e80dc752f924a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17eca76d084df440c7ac62dd4c3fbb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f02d0f734a0822d33aebf28221fed6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8687b2e404449cb721f2e34401285c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d0d2ac18e3721c5f549556fe00cab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f763d4212a9553556a140db59a0e7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ab1f5871d1f7a908e476a227a3a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0411f3c504a90b77bde93df83b566eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e5f50ee370d89012a021c4c510003752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722256dee469ae24f2c09d1175a4153753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df706afb549e3e9045a293e516c79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2764358557845f7688f790db51a6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0381b9054bbe4ef07de54d976fe01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30456fba358050563d17d3019eb7b73757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ed3d8dc5835cb63c8037373835892758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50c91b76a6502693316748c603cc9b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53783b04903e5d8fbd53000c07254d52760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aa233749d312f15746774d4696472761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38dcdb8808613bb677e60aff51659b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c03ab1ad8283ccf82e543e76c32161763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cd060a19a1e6fcd15e083919319a8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f10b9cb644abbbbca28c901ee309e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ec03162655bd65669574dcfbcf9f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ea404849ea6e798c2e1d3a588eb9b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f565e3e23e4523854d2b2e90b3ffafe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8082bdf6713d17a51f14573741cb75d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c65b2eeec9b576a1c57494332767c2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c447708d4db023c9fcba08b9e052fc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb1e1f6d5b3555e1d58341cb66e9e2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d72f53d1630786390927f5acfa5b2773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>