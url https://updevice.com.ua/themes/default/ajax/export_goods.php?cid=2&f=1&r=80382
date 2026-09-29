--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a9fddcf338cddaf37a6dabbd24b9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec357c1a2aed2b99ee6eaa119a06f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1b13436e15b446707b37d167012a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9312b665b748d8c3570cef1c8e87954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a8e2be7bc8511cba038ee68c7af595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90cda4a9624cbe05af4020e364b0a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f73aa06933eb9aa46ab4a8a33bb4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d3e5ef659562ac6eacf03f4e18368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d9b9e663578d4988f6da34b8525699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2e38ffb3cea7406d5e89eafe8985910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae1ebd31744a0ebf95bdf2ba8d9ed811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e8be668f229e1c85046e4c0bf8c0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fced4ea0de60887d7d342890d15b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df80007e0ee63b98ff76a20394387914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba23ef63152cac71fb00ba7d2a38215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8acb1cecdf3c6d2a715bad7bdc717616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6de12a987ee8b24bcf4617400bad817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002f3385677e4d049c6153ba5d9d25718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ba0ede4036caa96d6fa000236167519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16351c601be77027af559f1aab8b81ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2485bf4d89bd423ddfe39ffe0f0c82f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1819fa49a8d211ee6c567f49f601b0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494e03334da8b5edb246bda9d1a805923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe3cb8023959a4f47cd26904c5864f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad238dfe224db3906af69b27333f40b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a504d403e03f00bcbfb0d1094cfb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa190015b40553f0e074e35285b9f7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8cfaed2ccf865e63bf895553f8a1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b903e67f873dbde479bb5a65edc8c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b92ba2b62388b6e762ac45dbf9df1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d020de9d3dca4aed1eedd26522b44b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e7292be6381026312facb6b2496bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3228daf33daea8b39fa6335056623933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbd9b15b26a89d1a574d7f4b144bae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf19b008697f8fa611d7766439dad0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a70646d2452b7d0a1e058b38689ebe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1663ee7d2562ec41c1b48f69727d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ab95b590cce2ce9606d1231d87d5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4c08cbdef003180d88c1dd0922d8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328d0c44ed8f20a0bb69049ee2e010d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dec4b0ba284bcd22d4d33470eace341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060c3a8e0a80e7bde15d15d6504ba2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5e38ad1eb7dbe6e089f35ad37bd7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda96b285322af953c4c212a2f4a7b0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7238a3dfd5a4ac7e052655188fff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b46a579399e24737f0e6a5c652351846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd44d36045c9b3bb96a1dd86af861ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5df66427489e6e83c7b711f4ef5f9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c49f33f4e02752b4d6be7e16a9e5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce3b6336f2d82100e1307757d5db9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd82ee0c64b2a2bc8a27b851c65be7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12738103aad53446be9ef35fdfd59e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7c246931f578b54faeed86f9498853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0539e93f460121cbc284ab6a9d20c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76f92f5bab98bbfef4ce6d832dab1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf86853020784238afbcbf1d8d9ee656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82637556440e576bd4ef9d1c689555057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1def263d6e6c5b57b11fcc7676c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ad6a6234de6ea9eaf4b224220b6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d33c031400e15c3e4aec3a5ae97f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e19638829b72a50ba9c87db2972b0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050ff0e32bfe4dfa77b785e4ace10f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9e43ae2eccacc25ac79c6847de78b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b9bf9b0db9c6c48bbd9d2cd8e883864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49729a5df23ce53165f0648e420d2cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75215d9b68c0d69d8519134a5a76ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd127117c5721c9c322f53ebbd9fb40d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96868ec6fd1e37c75e8d02ec7e0e740b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c97b02da72ea619b432aa0376edba169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a38a8b7c168c89a63815a7870e622d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585474875e6abb1385e709d781ea2abd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7012fe945134048ff01edf90e4839d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a2c188523953f3315cd85c741363573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628645485386b24e8dd57deb44cd82f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112818eaeff8eb4a2332c39315b73cc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff543ca30fc89d25c431a977f87cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c9df408281352c65330624833b01177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53988c4a8c1420bb538a3b6e71c188cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11105622b2f5874229caf4b8fcff379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d38692d6b9a6a85c5df184ffcfe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ed7df3ae64c30ffac669bc4b54c4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96482daf167704e4014de06590e7057f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e4667ba6edcdd8df09c6168baffcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47f8dd71c6953cd1c6d8b749ffd25084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c71b141ac9d7c2140bf38d1b99354085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c9a451a42868daf3d4731bad5e0df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776dff064bf89046c465cc81e272d2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720075d502ec10aafb1c237cc49bd1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a01a14c0bd2c26e748b03540013189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c42a31e37cb112e9a7fe95f6f16b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227b14b268cca806eb763a7386803e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd3ae96da49e47c727b2dc6a64d7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8532951d677b2ee52bd63b145b7e1af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdbcb9c26584843bedb4b8827e9cdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3634980e578ba28327445f07fcb63795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84e04f25e54123891c837e8ea80a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a39c476f1213fc05937e99a6cae7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602fd56535408836767e1fe6069db2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d01cf87ceb39e87073c770f5f3345699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c3ac4e71d7004b28eb74a404b5dfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0926a31b6ce17947fcacc33f64fa96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad410a4cb9f36329aeea2f59106408b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151295f62d1e2c805792597e5a3f4b3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa21f45d68372c2217ea92b8c8b901104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a8b5b8a2907ff430ff1b4118b52fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e54d0f9b1150ff85b959db508476c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f98afe1c667fda5e64b24b1c0c098b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7180574c27c98a833e5d53c45b3353b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99d6ae6d1eefed5866f5da2a527752109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fb65a631f342aa53f24198d2614c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be35c803df61b7fdd4cc409eccccf0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089b3ccd3045d76e9234dc17b383488112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e202482ba0c40849c2190da2a92a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe6b888e501c6f07ba9ff8a8fdf99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8cad86180c71786171daff0a7bc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34a034bd0f8649aea8986891c9e640116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b3a552cbfb65427ab2ae6710817f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4f016584f020e90e592712630dd29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a48cc79c0358cf14063aa639aa9d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ad213548ebced2a76953722c4b0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2274e0f73d587740c5b2a7d6f1ac4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e8c87abc130931e10a698f543a935122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e29dbce061f7b8ac0ae595587de8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad6f1a6a7e8150e12ac7702664d43c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d780bebbc25d04ea50af5358d9f633125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6ea8263753112681779fa1ec11949126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f624ef752034baef00d62c492e25ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78adfdebab2758d76d4706bc8a1fbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823188bb1f42f73de5ad476dff331bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2916518e59c5190fbf940f137339a56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd103cb3043ca395a03d9ddffb67767a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86978452f39f41225ba58cfbe4eed247132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945df670c324fa2e15a5251aaf2002c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187f67d424b5ad908afad10aff26ca8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa783e5155587808a3fa4b3021317e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566b7e3e39caaedfbda650892c5d288136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ef498f2e4a5760df211b72119b10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ed0a526335b3c486cd8461d499e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7550751ab3683ce572d8935a2af93af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c17ae03190d247429a2d0ab7244e94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581370f0456b9aa8c94688c52939bc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea6dd9c75e261ae54219d5bfc7d86a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95643e8164617d9e9d4c14f9e461f34c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11604e88271910e911df84ff58e7c19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b14fc877ea6483d006fe4ad75b862145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a5770e8014853643f09292a5649a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac95d47d8b190fa38200bdd96c4fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7af447ce830fb6e89356f5e0c55d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670128bb40c5751be7a2b6fd2d24b210149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c471e97b18b666e7981f1ef2f9f89a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc50e114218491a5e2c09f8e6a1ecfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b702057b2497fa6800b2ad8e45043152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfab241eb8597502c72711818bee48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de4360630165a2d91d91394e3eab9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53883152d06881ad4df4f9df1f40ee52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af17097d7d1a8299b452ae11d160f1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7519777b543f5fe11ea9ad627a6dd7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97ac368800f9bce0f5a6d518072580158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127d9b0f50b4c6d3897f30f7fa069c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef5088f59d81b5027e8138d4e87c7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef50b05ba9bb745f4e24e9a881a3ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e25eb69239e71e6c54561d17700699162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97a9e5a1b6217df70f5e71323289aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6ec3ca7664264270f8fc1e5453bd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd670f77bd782a88a10ada3794dcea3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc47646ef02fd810ff2b2ca225ae7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b0bd583f3f1fab277dc8340607848167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62f13220a4b3fc5f2639955590326a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f9857d8fd91629436f01b32ca28d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a171e40ef2dd96711aa4ab78cdb6434170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f76910dd29fd1b1c90ff335f302541171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050243495ec18e88717c0a97750bbef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1629c7bfbac965a8891f795b2b50d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b815cda7c6e23dc975e077192782bfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79acacd56feb3a4dba56c925d87ec17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1b0447026efb94256c9a2d81e7ab1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23723c9c4599743f30c1dc25362a3c50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c669906ecf56dd99bad66c27013e23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70dafbb1bceba54ecf9f3c4dd4ceed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098779477d70d3a1a4135129907770fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ddadb2b8022b464546f28e7ffb0ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00452c4301abb3c6761e849dbe5291a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb62bad6681c4a52c85a875f2921200183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f348b1c8acfa33b8e96f9813db7b29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04df82516e3f36a2fb0fa38452f01d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf35520c6705e1020b12463a59443c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afddbf2fbc92ee93b710611f6b2b4c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c562337242e76b492cdcc82534dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd8cfe89a8aa019252ea5d282845b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef57846cdb60aeb63a6bfec47d7bf77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e89dd06592ee7407ea30557b8e36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783fd540f42291dbbcd55137ffce5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f44449dfadcf5a1b5f4d36e2792bbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe8f3f32047a880c0285fd1585b397194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf03d71467a1b42b8068523a112b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f76fb99a333feb0d0d795e20edfa86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036e8ec0e260bb1880f916f6e27a47d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e92a5718f78f965692ec8b11225631198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf89aa33f38e7e6b2a3b25cb43aa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b17760a6c007d2aa1f0257110d37bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6265706b8d48dff34ded07986c20a04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35641de83dae042be5e31314782096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aa3326fb76bcc557e09c9cdb8f068203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75180effa74ff7ce8743a00411459ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a980c6d32127c2cd15401f8a293239c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646611fcaaa44165426894de2094e595206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879959e3b8f919f995570c1c886607d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeac15c2af9cdd9b330e0446d5c4599208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9a5ce7c6815b5fe96cbf3b75f0a5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54f1fb5548e702f46a689c8b756977210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea981e35acd625906d4071a080158892211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab4ee826bb35b849ebedcabe07d39e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5732c3fb2b3a3d5a106dc0f360de6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fedab209ce6a3d790a292223e4edb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489aa74fde3f39c4fca58c92af6431f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05ddd23814d5b64c866c453306321e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f4e1143f9047a576eeb8ecd5a9ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287203a7ef15bdd2ed35365f54e3f82c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e062bd106e119eae6eaaea61ad259a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523341b4c6b4ee11199d5d6b3a3ea2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c4ebf16cbb4585a2dbb922c48c24c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772a3c056593dbae1008f5116876b63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62a5aceac9e3deccf4bed8b8c37565223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392dbab0cd293998040055935138703224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad922a838a855c3e75c65b6640b19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905c800c7848133b03dcb793084df38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ffbce47e7b2f45560baebb7cbfbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29863566cc77191570336a1e02e307f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8499a421ecbe159f8cba9d0abbc46d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead97395f2f3e302530f5138f07bfef8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42a57b655cc040c422b98dc323e0f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9925a7fec30c20578055970c7ba14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc008af964bba58b66e6669e5a5e4e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9504f2c2549e5566c1e10be50bd0f47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d92dcf797ad5bf5a2c7d9f1035620f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ba765850104cac239488bb297506b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594bc32dcea1c883a363cc54d669729237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedb299befb24d272245d92f3adde6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f68cba234c3a2076741fc2818508f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3c5da94e8f0614f93a93fc0877d64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989fbc111100fa056f492de64f7563d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8591daf8c92bd4e7fe13ab7cf6a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d76dd413bddd1d8d0a1cff8e90779e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb26050627c955b9b806f3f4c5140a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710384aca3f2189d7c273a63da27978d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30d5560c190704c4a9d4f4af32ff95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e08c9af3573989d53fd2736509c361247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5875e90e1d03fa813baa3a278f0c90c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5091a92ffe7af0f4a7cd6d4096d43b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe137640f601c07c1c9628928e7abdca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e03a52d0946d06b361baf8bc8ab0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40da7d202947f1e7f58dc0b8ca8ed18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a00e976e193bf586d60a6c1ccabe8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81039d5cd59eee14e2bbffbb5d12eaa8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefec37ab2f94abf725444f9f4a1098b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeffab88b49125a1f12764d42c95c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82019ef568517877281ed4423b272f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235f927a38580bad9fd4072d2aea501258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdee4b900f9401ebd56756abe29ab6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d3d9780981f72d368d9e58a453317260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b056e18d95a24cd5df1c4120750b09b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b084b029689d06740479a668554902262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e69b854f6c39e6b665821b5e9cfc7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525801d39b71607ccb12da0ae3bad64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb8d8d75618fe6d3f63cd647f23c92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44fa1f55dffcb07dbd78453a9b88fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f34fc8fd422f35f4cac4fe738e5e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12023238a9808b691cad95a4d2c6bf2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd283ca2ab3f9bbbd1f00fdfeab0f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da20d175028ef80c0b5ace26a2d651270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46addd623c84da468c51fcc0099437ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb680305677aabaad0db8a27e74062272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb33a5996fba39818ed433d240b41a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189ac93f239be22a56dfa7998652ae9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280551c390a75bde9eef7989b253d66d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd22d249c6d3edd8ccc9b435318e57d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbad6ab831480a8a9e772034eb86ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55da846bfa564707ccaf19f9e49ed0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97700f23d9c6c2cc15abbb2c8516481279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444320f3d81d5204cd667b59698871b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605d97c7f367c156d64257be568f861281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c0cd4b0df99dc5b99db47a53849e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4df03329ea10667639e46c999baa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efb10fcb8403752fcfe1838897fa98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc1d881e41a2608291979a3f981d2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29cd6afa373c427d3d04338453d260286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47689bc129fbb0353965c25415be229a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2de58aeb20801d1bdf2ea7ce760c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aac66fdbc99a547fe78cf78c5e2337289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b51eb87776fdb9f57174b455cb718a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fbbe86f793dab56c94a0305fb4f32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac6f6b76b1642be955b5441e828813292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabbe0e6d450892405638302f2cd133293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8702dd4d4df428c8199768d717bc77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587f30e2df5b720e7c1b8c87f55d94c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e14aab90f1d36cfe26a3afae359b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912225b82d7bd0882ea9a11e76d2461297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e69646c59b3071a5cd48bb47bae24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686be1183a51b1b9d1f1d12794146c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77db52c34fdb2e5e1ba45d19f39d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d51c0e390f4796a5073d4354c9ee12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012fd909259a9c1c3624bde71d0d37f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8b4838568509b3b2b95ca0269fbba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7872516892d45767cb8bba9de64fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba67c4bcf5ade3af75a4ffb76be1548305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9b1925f083e9ff7201d384f696012306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12997b05f24ba4a0cbf9f791c2ddc99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956481ede5ae7725021662992472428308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4780e7ee6626f4c504dd2dec61a42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f54bbc3efe82336fe63be93fecf9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba365322ba96b67b56309fcb3ca83b4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314b1113eea4e1e45f0e5ea38561a2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827f028a363cacbbb1117a940381cd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566b6155c0fab73698d405deca448bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3940cfd281d576b7a74e27a0d0f0d30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986e4a376026d14c8ce826cd1bd51f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb495df89f1e14999a50e7c80121fbce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1842c884c766a2d96c4d74ca707aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea4e5d0cd0a16e846874d2ec9123cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb1dec69fab57543e479b4abf6c5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6e3d9fa81a1d8ab980259aac63d49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac0ca64542269a7554a6c7b377a2a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8f6e02227d3fe97e96bb46dbca291323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3528465ec2b83b14a6fd6017f851c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaac4502f3d0009f97eeb859c5a25b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ead9bf40f2be41ded67c2ed6f6020f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ab0f38e072669f286d76544232a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce71738f20bda13f656d9592279115328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d40c85cec06c46fec2c8d2990fdce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef240d9dc373b9edf2da1604262a7ad3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deb12c13ef795c064db921e5d3e74d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65527955abc14c3f55ed7b535a451f41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27082cacd02b969454a002cc71f6a220333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dc110824d051f733385549ec01d56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e307c5a186b50b7b7b9f7983fec9ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b204c2d042a7d59384294e5702240336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e998f904c847ab20603e6549f038f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea306e15cafbe35416af548627cd71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de82f89f5c612c47144b03660e490a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda9b858b0790e6a5e23165370b09d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad963e9645880492e7480bceac631769341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8963c0811219d85b9688a117758e7df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40229f7371d9142a6edf6a4f2a2b89a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d489922689bbb69692d85e8f3aa0eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda3ca52ea8908ab0ac349b7f0b1fc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85b6a3dcfc751e4a2feb997ec3f759346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b76fb85d6fc9d35d8658551e5920f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514624373f44890a62a0f74e0472a2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afd858ef16cd10d337220295e32ad0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c60260fe89f79f37f53f66366fd6d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4382c9636c9a9cc5086524710dcc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391eb4a8259a90caa97fbaaceef4e0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408e7dcfaae4f25b813dca85912e56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ac02c9e1c319d0ec2c59a3119843e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893318130e12ed1b9765bb2010647a05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b49957dfa48b05d411d3f7e738baf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f6b41d63f2aa0506f2d50a832010c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8d6c72207454f9db2ec3e0091ebe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14f075b974274b90c9b239858e6d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b0a2e4fff59f4076bb3d944771c08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc7c1d957d3af7d51319128cb4d7a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a814f0f996c60ee9911cf064bc3d29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac00a10ea35d1189e24677a35298d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175466d5ac3c721357283560a7793c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e44fcf721b1c90a98ddeb179092fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034bc43372309b471252b239daf1510366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe3bda30a62239502188ac123a2651367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9d9f5d7c7ddcecd606aaee79e923d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466845ebf0589fd6f6b9e01160d098d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832dda8378cd76c4aef3125e7365a63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39744b526510a16efc86667a34f9d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b1b63fd5321942d54d08b686b908f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9388f6bd812343958d24a31738c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a07eeb91bff256ef4cdd55e40ebe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a24b1bbfd37dbe6eadefb8efbc298375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1485fba59519529fc8e1c10c55f3d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8484a75078ee5dddaadbd103cf850377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c3ec89ee318216c7acb57a1113f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37e9c93cae480e79c6a6b5d322ce51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f707902b6bcdd956bdb570fb97183380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb20854a94a45c19f187c473f6495e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30f544451e8e1694d148d81f08e577382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edaf7d401408f04f0ea27705453b3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780df2ced5619d939fa74a6d560587c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da251cab11d3b81d7e906b6868b0785385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c900e66b0cb6dbf4f454460ca3c6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056320cb3f5fcd3285bc821dbcff6ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457ef84ed5a94304e8800c5210992d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f831e41cd629efc810cffd1b3a27011389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461cacadd437a55dfc8d74efaf04624390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d903b2aac175cf724c4d87bf7d6035391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a262c7d2502078b0e1f9b144da72b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18414424952edb57d7b14db55bf72b50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477e77aea6441f8ed9beccbcb9146d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a86a6ed24a5cd57f8be0d50173d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6bd9dbb24b35f82b95295538b623396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee8c14df82a283dd903deb01aeb73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b649d597334adec035ba78880b73e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f8117049f00b3642576163805dfa1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee94d574110cc9b1b5ad3b02a86fad9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ac7e78117b808849abcdb752b7cb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cdd1c11732a15f8e2248426806df8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122efe1561e933710e237f4687dc3312403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1c91279bbfd954599ab199ee983ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7220f7540b710f93ae543087bee9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c64ff03a5b887873581d00299b2ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eec90d4c115a45473dfee295d71b1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0c8e7cdfb7dee01e427937380661c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f171661c35d6d25858d8a0bbe3980409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f6b5ecf0812135716ed1f2175894f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7787103258c056cf281470b52cf0d46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e628fd3fe23473a796af5a5fef9606f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee55f08c0df92349b959224d18ae7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec23395785995f9319d50cdc22e848b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74442708dfd740e04f6c4ed734a52a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e853e9668b24b7cd39fd7e478be281416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59819ced0698ff0686cdd99b7f59775c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df397564c71eb34260b7ec7168ff735418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb9ef47fdf65e83656824ce226397f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c31b84aee1f6f3b975f8bb8da1528420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed093086efd2336fcaf870cd6ab89de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe9b90fcc303ea4673cd195100285422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f4cf1a1e9f2aa61bb4b26643dbbba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde69f79d10cb75c453ca7d55b2a210424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321abd9c1b6d2662b79b4adee9272da4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7bba0ddf330e99698b87cd355084c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b78e6cddde3ff328ceedbc8088c874427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d0870bfe45b0de0e74c7cf90ab5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3ff33d5b30ca2a279b50d8fb7d88a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97f8e24c9befc4b745e92a93f4445430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387145a241c377a83ffbecd2bffd8d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b3631fc991737010587751154caf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bd8ce11fa30aa33079a48c61969ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9ef3f7788cd4d3cf29c9900664825434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaf3091d26a05e7e9639a09a296bcc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60142c9e63d2a75ad5ff041e247b668436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa0954f87d430853ffe36ecc120ea2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5de721a681ff18bad2ea99847c745438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d5d690e7b60449163c4f3eb89e38e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643359c2499fc6c281ed52c379e50da9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be7e506d9bda723f5398aeb4b4d00d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63272ea471ca56c8869a965efbcc76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b0785562ace865caacb8434a3fec9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5607b1080d9acfc43f256e77361ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2edd91b9c593460320b6a447c92bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee605cdc703f16e1177b6b199e89730446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af66ab1246dcb7ef3f90671401de73d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eb4747ed4e9d76d62d2c2c51a2fd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181c3c121cb58f98711b7a6aba296f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e161d3652daddc2dfaf0e39c35075c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8451a4d0bfeefdba48441edf3a0810451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c5f159a5d7ece169e7426f0958256452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e07165cae65a412b9ec0b45bc4b40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8554175c77ed608546a5311f60ef721454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9d0ee61c8c21d54705e82f9b741cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eb431c02b8b835ed8076c81a4923f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717958c11fd4f3d22bbb95ad6b2b8b70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62603daeec33033d42708252405cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00114de82266fcd4cb0dec8b8de086459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1eabda24a883055f80c691f3d2e00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e5c2986c6f5c77d8137d084854bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b2e11620da24006d77b8725fee66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402183bb7064c1088b8dff6dd8a11dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f891c76d593cbebbd959629a713e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455627bd668fa5537d7567c4bf59d8be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3d22a1a43fc2d086d0eed4edd188d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99471634422594c9686804f99d39d3bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55b68a96d8484b13a2260ebd1ed201468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac8fecbb125ec078410954a82c7e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c79d71124f92850a873a04e0ecf62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aae1f10d6a91b3c1ebf094f899865471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93097ece9284d8e962b7b0453ec065472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc1b2fbeee82b2e6e48c78d2acbd19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec804dde32c4307b100ec384debb7f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51f460503c0fb00f448d83d40e2254475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8838aba4d9e549d4d8bb5529361b95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8b10db55e8a283e62edb1b3eefc9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4255207c2b69cea4f56315a8d2e6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a4dafe8087ba4745392fbb5cb4bc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb65dfd3d080ce5d9458ba91081d58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd36c7dbbea7f188b45748b672dffe8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74d8ca44377e8a8a8bacee0e72d7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92962f01c9238d1818d0933d80c4aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259612034333ff9738c4fa6a44cc3ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724883f976b0c53384c41237d11f6e2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc0fba95b186b255fd2776e9a3fd94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7c6b43ff93eb10f547c6b898283bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc326f3d5815e441c65f89d04558286488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a0d44f85f156bd51e5c739c8e3866489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1042690dce96bf7eb1cfd0bb295f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554bd2e0033ca4c3eb7d6b7321d2519491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a3807b9f22c54c7eb6c6079f4f133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc985b03e1c77c1c7d6b106529265cc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60758b6d73d984e373d6a16268416d30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64b632d7d63895f8d5aaa15072af56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418da8a67533bb4f5a097941c073d59a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5be813d1ffdcb49586c2438e5f88d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c86bc80b9cc0c846665720d259992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006045d1a137e430285cb63c98932ae7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b667a5cdbde21db4ca2e8b91aaa7e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52ccabc256b22d5107ffadb16332af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a5d0577de017d923763230f4c267502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58ac848463054a0f451b3526536d66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f900a06cbb03a9229034f06d3edac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681c54ad2ecf883d739a1cff91f58a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f603e04bfcdf4dfea48aad37bd28adb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba58bb44909379f213add8218ae55d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c158bbbb05a8fcd015603e7e9cca09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a228d84b7e11eef46168cb7282469509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce386d65a447ee201d48f190289d16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bc881d5e32102a039385294bdab88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1426b8f44907bb2fa8b928b3949b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a96d6eb8436a4cd0893ec66eb73fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383033b48b9927201f59a6b6b4d2dc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8445e13a4ebc9d07a8fce936703aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb52827c6dbccfc8b0b392d35a687516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0514b40a3117db7924212e5fef1555517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90964949e59b4796aab95e4c0d3e2f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90aad50cdd5664dbd37821a1dbc44c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36313994b82fcaa4e929f7135466c6ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09bb3a1344706d86428698e47585f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f7be54351ae9df55c0748d01d5b9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c729f72e58d6ea1f6414376359f2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583822efce5d6ddea233c1e881764ebb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9ff28616e6173cd6fd498f40b357e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d19c1a41f7fd646508c9cf3de76ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5984b530d36f53d44462e280756a56c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda106794603ef216bb5cca3cf9e1e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18efda94b5ca4db4c136260ae7c735529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbadc6e0919c5d705bd5b008d72aac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7a66e6d176276e37099828c6f9dc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a343d28229171d7e56888056fd552532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17504fdf0b8175237ffc35c8360d563533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d883262e0ae1dd6a758fa63fc836c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c634cf3efa7f238e4ded69e7d1411e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c586076b48ac491f839eb28269b60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5398a3a25813ab05329c97e42b848c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e45a235eea74ef54a59017450e8e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695255929db25f5b1787e1be5853cd45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddbaf39e7ab63c34989ea7fbfc6236540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448d53b25d93c6fb20c75cae71fef52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07799c772af8c60144a3a0491c9feb1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874fce5bff74d5b9ec5a8d01215f40e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705839099cb5c026ee13f14942892110544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae0f676ad0e8a499f2e1d9c6ed4abe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348c020f23a4a3f583181297d1a02cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f906e7c332e4f60f7b51a00bd2250e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f525b094f5582578a6a32a8ea68cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c63d36342a4b1a109ed31e9badcee0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c103c9d847a0084a981d7a99685ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c1003c8f637f513de4ade48cf6c36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b87a5c7b4d935dfea563b860ef63da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4592ac12aa90d58ece830c7073acc50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6e7433984da4ca2a70ec03117be9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e8a04acebd8eb7ce9766ae92a6618555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8703e2cd1e92272e1f11c9e729b99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07420aac6925a36b90b4407ec26154fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b72e0e52be25be8b3b36171c8d1c04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47c2bcacdcb8945da8f16bc1d1b615559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb252d77f34007c65c6a7c273866fc88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193cd116fc2cde7b349704cb6d7546c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ed24df138a78503f50ed4ce754a4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3115f0f662080fe150692312baaa071563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca60e8be9687ccca8fa03a4fecc9ce1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf27b14e369729bac7a32963cc5d9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb219d7c2b79fb18422a06c70c46a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65daab749c0d98a002162ea239d51f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb12a5ccd7ca525d94b5b121ca9e18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3765d17b2d3d454fe0e4fccc22eb9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440be5106da770ae9cdf424ead78a4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd211fd2afb00ec76ef7fd81645676fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a177cb55021a03a2d275a247819fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bd2d0dd2e99b0a01d89fc9c5e10a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c261256ac4c661ed49d42b54e99dce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040685b1262b6bf9caebd88429bd167575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9736f482dade24d67c3ae1e9fce491576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef9c2fa409d43e6046b47aeecdc3a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631df37a9990f0efc1c8fd12bfa352e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e135fb64af77919b272abf9cace47f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a87e2076ee639b565a1c1b8e763b76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c9e557b0297d2e4e6bd5850f97442581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adb7ab366c79e99a7fcc103aa3dbdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f033823c9b4432159070bd54f86c22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c27c42600d6615ed6e597e54777cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b747491c7fcf3c43f6c0df007b9e5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618247cbb980c198f37d55ce3ba6259a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d37afc431651692cb2f6f2303e28d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98f77ea5ce5f31910848fc11ee7a8f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1813eb1b48a89c67d7d49f294a4a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d350610758fa0e47b4ac591ecfba6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc193f79922c1c3d0a0bbd8c4788536591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c18fd2f49a32c0810e670eed8163c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31e198f15540f284827b315bbf9813593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bec7291f17b25c5c4f46e025bb0d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d6426091150fda214bc04e7c2cef6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a2f8bb2bb8172758ffb362ca16f00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c9206738e7d404441cfb063412ac5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141902a114b341791d88bd6a6a1f8170598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6fb2f0d05d079473e0bab0764de27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e5bda1d7f144321d2cf45cf14c3de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d760ea2dcd17a4a64c1c552d68506a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a192a271c0fa2b5d1108916cf674d13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b62317dde2211c7c0f6f37fe8b9d75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8772bc35122a0e188185c07c28fdf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e6aff3e86eb2ab70903ad2e1ce33d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d57f0a1d84a5ae031ce6530475687606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327e907ccf66b89aa3bc980e7d31338607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adb8e8ed7663494f944ab919500512608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081f8a49bf6a1b4e73731d3bd282486609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea928aeae2a707471b27c5b9e29db46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8675185536737818d15bec328c3f7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9604aa95cc84b6019a36ac8df8fc425612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953ae51075b80dccc28de3e6838806a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ed475f94fe0290d60754b4c2b24b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7556672bbdc67cdfbc8536801c3b63e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea0cadbcf27629c53ac4c23cad0da0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad170343d3cb5aea16228ee8433101617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd507b271fabcea486d7efc951cb8f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288186a2eef952109e3cf6f41aecda6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd68a6d3a70696704a144c8677e39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2426416c5f064d3fce80fabbca27234621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de0e6cace66aa15f71d39bc2286a73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c8488e523c3dd461a6e319dd59f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdbc1f78e4f16b90095ce29528b850624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b702f8243a0afdc2fac850387fb91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255edbd46793648787c3d559514e3531626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d87a7a9561fe30c2c418dee82f1e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac4e00fed5b206f94a5aa2be5ebcc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee640bde541155e07ae7edbe724cf30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e811ae13ef97f1318f6e916cbe9349630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c53ff2194098adf9361bb51e4b14ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0284d433574eb78f40439685c7e3e3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0839ac7f8c92fccf8628f264303b967633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc9ba59ac3276a95f623f3e79161c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e498c66dc4c5a43927c4cc21b2413f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031e4501585762e9945eb7cf2f9056b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9d2962250fca73ae65962208ae42a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b325530115e8ce4e5eccaa4338e14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93bb0888a9358cc379f8f527c463d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769840b56ab070dda5aeef1508b3dcdc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192678f149766d13fd287db072a79cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100d1914800f1316c42257355fc8474642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423747c0d47c0b4e09bdde264e374c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a4bf9daebd844ac5a617d943634d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691c826971e5cb463f67d06afc02a50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae345afd30f0a4bb0bfc6eaedda16291646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c9a70ab0e3d57813d02fa748dc2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059daf1390df7a1e5f0d20e13199f960648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06399c7400e0f75d14b4495b54c533649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d93aedc54cd5b9fa5699d557db32a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bce4577784023907d4cb3b1635e44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca318f5d3a8bdafb124bf147e1a8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7241d349a25ff686fe94f2b3b7bf6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727317889135973ae1ea131fb323de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd696c3e2e08c95a165d340c4af9939655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856330f6416942b7ff32a374bd7dc38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7768483e6039ed7c234b3e702c25a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d302f2dbe379ac2269723b9ce9d7ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac30161f936899fa0bb9e0c99c02ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201002e5d8a7e7d337e02c6ebfa5504660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125747f8855e3334d6e3966af1244f0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2092d6eb7ae81a7250844ca13d7c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96541b277867e5d07f744e1618d0d43b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f4a503dadec7b9ad07576e8c28874664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3ab4a990a7af89898982b9d2448e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438811ab48fa3ca03382822f83125ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3914b34a034fcb040dee02c35e9e38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0033a8e65c09d94b4322ce181b346668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea91d54e8eebc1a86f9ca94dbfda3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12b33d3a2ebca9b8897ecc2bf4c79c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bba29db904a69d7002664980fd62b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68869a022782227d6fb5628b61d8db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf4519795687c96c3d9977bd61ccc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1490bca0e81b0e1ed7f52309a0f499674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a6e773b71a85050708b5b85d20f09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb46b8cf69b73a944836aa1ab6b06a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d225b66a91efdb815e35eb23ca34c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7fffb2f8d4cc902f6665a6a088f8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868823ebadd04f1f6da753d3a7758dac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd07039b2bd778be9b17a0f93b6550680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe561da160882853d8d8b204cc02e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572055bdf5ece64aa7500bb5ab39f851682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c73b9f9f1455cdf20f670af8270f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3f7c8a40d6d891a9c0ef16e0b6909684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4d810c249ccfe4de119e5bce12fcf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5092bb9f3bce2735b5b96539f0349686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dace8380d07beabe9a58930173a6410687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b00e269b2f08e384ecddce4503e46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20444b781584d7e4f482fc1dc3a5302689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04b86a434cba3b005ab2fbf04db2b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9ed4df63d7510a8052e97dc49faa8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f10bf0bf71684ad5172126c8c1c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32923ea89aed7aefd0eb1d963d728bc1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f734b40ae4a17d870465d026cf7d5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb65e2662db1545129e68bcf8a64cd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30cfdd67eee1eedd6d5b27392f5f0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f506934b79501b47de6c8da24f3c66f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211aaf2475396bdd00cf5bf7a92446b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46211a17de8bc17fabb30a209fb6423699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6048d69780db9a1e3471844abe5b2ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5accdb768e664117386faa544cf5fd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c82b845bf460333820f2823e2a58d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049fa6654466cb2ee8ad0df6868c1fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217bffc9294743b26466acdbb0cd813704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a0daa4d869dd179dc29b96d1d9fc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597b1e7b691497f65e5f53203b73ce4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec50ef352376a8e5149cc56c40b20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02a792fefd561da742fc9468e2cb90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b5138df6c0e93537a2c5414b4da63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e037240aeb578da24398a0a94ceb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81fe388e274af069527798f36df2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd93b0e2a1d2df9c4706d9b62ec5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fd5861b02aef86771aa044d5ad06d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda17e8c8f366ecbc9a9061a6e00154d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12577456a7eb2574381eb7419c0c0579715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565b655a1439e71878aa4c022d6663f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed715b1339e5c607c2975bf75d89cb51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fead4ce82cf2aebe8d48b2c4a7a181b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9229e9024b3c5d3bba1f099516d75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16535a8cd8ce85c3260911d45093ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cc206b9b953c2395243864f0101b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442768182f4660a0c851356dcc31f38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6338c0f998ad055a38644c68b7841723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13af0f55c3c5173d90c1b58177bb78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e783db1a5548fc246faf147f6fd43e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312beeeeb2be5c231277b11ef90f314726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b8f1206e51b64097fc521f68a4aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2195e15377e0ab05bdaf5ea8137c007728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e54f4caa0d348d33f873341a67951729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682cd5c74a99716a63ebe04d0351a7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661534e22f1dac12547629c053355a2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd58c5938d09f9573046fd348d6d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507209414a116e5bcddf10add25e6aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d2a238b3ee5b6cba349ed69921b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817bd5dc223086493ba07734f98641735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24da9c1f342fc7c6b84d7b27ff2162736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044364093fd1116fbc73e2a60a82972f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57826a5f2694758dbab63e07c714b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aec4eec279913a64bb5af8766e526739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d847f0d8809486691068d3dc564ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbbeb3eb434f27794fd1be62dbb221741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a71642bc28df6f2271c33d39910e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fb894b554761c689b5f1f86b644b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba5ce36c586a8464b0b8545678783744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67fb5601c9e8d7385b6466919ddf88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c462a25142921f4834f748b736ec0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5cb363503abd7e0ad34e7dc4b8a40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28320414f824deb42ba105dd382e0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e715f49794127f90c8f698a418f59f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0936b54b50256c055d4e8d8a285243750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5daaad2dd54d339ce5aad29e142ae9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff4fbb082889f62c7c6759bbca7233752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630e4c246138b61c8d8e061a4a4ec2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a25cbb0b96847d81dc727144108d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45338b1225e12917439c1a0b34b88573755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19dad8b4ba0e1df50d2768727eeee3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88859da758cbd21dac69277d1be6473757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78346c48fc1b812b0d6f9b01c5851160758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1cf12252b81e946847ea7d42f421759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc520f7dbe98c40f9d97b889dcd93f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd040afc0565b386839f7547f1f8287761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239be7903d0a73dc8824f005ce87960762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00086ba7036de412e3cbbd2df776d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eccc5bb233ac8823b5970e883478a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289122e588b782f8283dc62b05cc247765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3dd8a804a4103ece4560c947e0ee1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe2c79b4854b234ea2c7ae3c2ea6e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d660e2ea5b68fd78cc41de7a9b0140768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23fb0146182099388209714309006769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3897bf934c9b061ff9a13efe4f3c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479705109c41153256b90fc67829fe8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3215f9c87d3079d0b789db040591883772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a589eeb28291e259c8bd76d9711a1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959c419a0b9a8a133a6945d8568f273774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6823f93cf6db013cb3f984d938e97775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21f8481f22861d5b2094e2fe73a79776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b29c1d440dd67920815a7dc509042c777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77234c34cf91f7afb7e7a61e776ab531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ff52a7f6c476e4dd59dcb1b6f3cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d1224054aa5c0d25dc2dca8ea34f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec6e920762150c4c680d7a281219aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3862a569995487ef7de25c85183a575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5579b55aa51743efd23b1600869546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5c63541fd083c8fa37d950833b80e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08194e328b3c84bf3b9221f0781cfb688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61affca4e006ea7d67d57156aa66a6a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce272f190488e3755c7fa0fcfb890510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99978dfbe7540cc4ae085a8e58b4e19511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c62d30c7e5b221c5d372b486352c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0f0acb07d016e5967c70c4dbeb53413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a09ab72d5c3cb8efa54cfaccb6f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08187ee50b488e1cb35b0a47cee6cd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d69376d94a7410e95bf2c3034d2cea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aab412a94de30eb57a9344de2085117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a06870d8b72988524110aeceb49e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceadb22c16f1930e987809792f7fd4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0d84e7372aa355a94350d98bdfe6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59e2ebc3a914732cc084c0de222e2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf264764b6f8a07ffb0465975e5eff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14437d00c872fbba38b00577c5758ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a39b5d690bc9e3e1ee35a7823d1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d9b8c25ed6e47326a14fc4e5ffc2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601b3ce24ab8b7037111ca7cf1813c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c3b5cc7451ad25d06679c61557f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e53c6b8edd4d0bc4817e589c0b13128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a2bb07cb29c410e656b07615e93dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00d363f6166563f491ac04feb7bce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba089354f7c51ed99ba35d8d549c7ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57becf66e6570d6375755ec3aedb40c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc3619be176773b4c45c159961447633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a92426765b54a422c77df9e889183634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a7f6e14db77d5f06508817770b15b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188318cfe1d9a5e6c625983e319993e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220e4c4ad8cc888bac7e5c615abfd5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65338cb11d1a84b30d959ebf25fd9b4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fec4871d2ee6ed4506c8a2a96a6c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38265ad7382d9a0a7d301b9501b45a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3341dc034db2f002784e65b8ce98b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec083d95bb8ae0ed202dbaa600c41af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf6d4050436e4fb189a750cb7a43643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319258f804900725b4441b15b59cbce444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8291326db3e34feb9763026ccd275b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1e821eb0ddf5bc0729e99227b0b8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f39f330f97c94161c8da72aba50e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1cc475bf7beb43e88b6f33ddaa2b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da55d045bf77e2436375e2b16220ecd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2642c049b2cb1084aafc26ba2b7c25750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d749708bbeb8c4cc75632e95930f9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a223d92bc738810bf1150746b86e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008b81ffa0cb3766798ff4226c0414553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f10fca003187cfccd59b634e9375254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936e5f23d5b2afcd13e7e692dae2eaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a62ee2b5e77d5672552421a430b40956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19fdd72b2d43cc1d128e87566c3e1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2214f66ce21eade7ad857cfb3c8ee258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6e2aacbee32ae8a0185b1ced84c5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851180c21729e45daa083fcaed108a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c0870534a35acb4d82bc5d4936d6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605a1979db905aef68c035d46353f8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189917d3c04f6872a2b89f44f6c46b0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd0a5661f43c24808db43684dc940664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fd53711c36c448fdd0154dcbea8cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653565e7b0e1ecb3e56f003dbdc749266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064f3b8a0289d80b2c836b1e8d29a0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a357a181a75d1cb19a588cbb3bc3b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb70129e4dd9b03d2702f5c2ed7b2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60849f01f456ecc303b30c7afa0f7e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79f24eb2b97891e25509a65e62443d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c4223ba2b90f8404360c5d218ff872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4629903f56719b3d8d8d9fafa98ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74a62d3d0d28bb0476d454ad64c2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c2894aeea481b03d3ef3b7f696e2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23a316f588e7b7f3d6f849b200579b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee778603a169883aaec30420787861177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a77926efea8236830bfdbf4e8e7b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914f0e495eaf518d563f2173563a6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2b96dd6510442ea9acda8718971f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5940cdb3737b430d8fa0af88488643281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56476d00f3ba5976529ca3ed808b9eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497d2fb76cf703961b0cd198e27e7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1c8533a38e53e54ab758dd47e219984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b31abf21868285d968da24676e471585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe559cfc1d79ef90930fc4692802d17986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371e11f596bb455fdbe157f5579b5b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d051d691ce5489ad8ada5b3defdc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a860576762f85bffbbc4d277564ed189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf487aa6956238a0d6797c977fb941b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913a4de9f7a6adee7b8cf27976f8f5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810dde9a4b38c64b4fed00c16cdd4b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5258d78eaf78632f7b0a29ec9c29393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a85a75a577bd1803373b45e3aaa2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d428f4ae563383047e3e1864924a2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb3186faf59d45f6e3f3155a6f5c6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00169af29d32df89f3f0f8cb67dd5b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a5fe47c5599522b6466adf4abd6e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860010fe67a39ee551c77415ee8da3dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e96f8c619d238710de4c1bb0f5944100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd998c47fc7caa569b2f0d478feffdd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc59f316179308ade8080c2fb39059102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039beaa37300ae9cc70e223a2c474e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32684361bb2a4217c9395ac63165125c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca0c27f956d744e1890c845e4e4027105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083556a7cd13ad48fcee894179c31c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656434a131223d52236163e633339c67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4cbb6555f029c33a3c8e45ebcb24d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ddcd9906b21c66bdfb258623776fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f1de9c6fc6233eb2ed421217e9f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37608d0f9cef2a0e6e8ec57a51db9245111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c33ceb50d58b14feb6866a3011bb77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1cdf59a6ca689057be18a3a2181e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254138dcf4e9adf61cc9a0a75dac8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1751f7f4c683c8987c18aa44d0ba64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675763d35408018acbfc540e192b7c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c598df2db5fb0c9d34b8b07629d7dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f35c87552a0c85d6fe6eddb2905dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aa3593fc48aec142c23bf5ff47886119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b60f92496b7a8f5405b154a09fecf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f706461fca22dd6e2aacd27419824121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd7684ae0c022d43e587a1130dfd31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abd93c5a2d99fe65ff08a1134317b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451fd5df3d8fc55e5a3d9026d12cdcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ccee603f5e8413085db535780ecf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c166a226ee549539133d8fb5c1fa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4d0b0649d1076015f913bc282e3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47faa7044d9f14b8c60c78cfddc543128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44190c701f190c44376217a4022a06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e1ba744aed500efa0fae80e0225a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4a8fa18d8a96a4532fcff731286ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd8186361843f3afcc10c32a7e627f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fc43079d0fddda28a85646496c6a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885733f18332c4fbac0e4a7a336562a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707bb1915e414faffa9bb7e319a4059135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d8586133d0a2cf1a6906854e47205136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed556936a2f4f9d4a2209b2ba0a14ed6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e242d53a7515ed7878ded456b608d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cfe58ccb2c92ad94dd2b91c9fb425139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74b736202c61e8c7d5edd84fefbead140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba1ccf61e5c02c3a01d205787aaac2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c3d578b22bb3de59fa539987c918142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fdec3482fc764538f67f8058b8c5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9de3e9e0331ba19cc09473b7b6ceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1737838e5726fd4816c4e3d807502fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fb1091ae69efdabd7f9c6b2e395ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d793b59f9b2e12bd1a563bd3c500147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa344ca27f6638615e6d0e15c32f0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382afe1bb289a79e81cbf9671faf1164149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf9b03a0775af5697ddfdb231c6e34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde11fe5ec1e6cef29d5fc565bd4bd06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5456747e74bc5a024d8071eed35fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc56d54bb760f08bb79cf90579bd4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90293d72b3ff7c54eb8723db92b04546154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aaaf1b9c75f4e030a47420ae76d62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b22c5f04472307235f28b46544d33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407e1d785cf84417585c2a059012a75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c5376308aa10ef5a3ecc5d4e1ffed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbab8a73af58ceab620ddc1ea2b4ada159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d2c9af1d487b5bddcc2494c93a72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14113d43a924b9ce942a8d575deee0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b4996b64b9b63fecea54f0650aaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119715ba9ad6ec9e493778b9586f7cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0953b8374f293303cb5a4ea57247a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004dd167e817b36825bc72f5a7e0e52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c867ec3fc97a1c3348f5db05f117000166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a631c1d92462da3a438e116ee8e317167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c19907c27662947792149707bb59a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca7442fd55c324bdc98b805d53cd27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895fb0c0915b28c6ad4a7394e06fb00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e97576f656202a11aae957867ffeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32172b8125b9b309443f9ac90b45c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf7ce427d15d408bc5060448b963a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2245a0348b0701de2b235200fb798cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec996697dfa47745e1270ebc15803175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b9ac757aeaf04b42ee4c317d41c7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e7764cee07ff61e4bd10f7d10e50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afa5adc160c1b60d059d50ff395a09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e521bd3700e1f8009e189b39f37a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac7150af1238190c57b3c4d5e63d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e80b057cb3e4cdcebfe65551be9d38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996c2ae9c33103ab8f36f1c31602c62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580189c9db55a11366c322196e596a64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87d9cdafdf900c5519f3b3c0614f2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a72930a0c519d6b8201e33f68e14c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50767b090577f39d94953923235b32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796699bf57fd3af5b701da70366ce91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ae2133f5da5a1afa09c11b2fd1343188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba5d9a1bd2c6fea28b84f8426bf253189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94822f8e03f48307ffde8f95275f639d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207bd4204c7f3924da8e7af0e904e54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e90c151560501dabc052fec31d00db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54444b476a47ace5d88b5ee66dd92300193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac72cd698e12f63326bcf091a83a221194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a4c8fd485e1a5e2cb87316b3f8a33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9116afcfe81fe5074309087721ac0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66029116dff245e1a12aff0e99d3843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba985d96d85271f0f64a280e953677198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d43667af9d9c89d86dfbb4c9b90cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b68307313984fa44e540b7678b7e99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357feaf54e9d2e800b83ae923f79893201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02670947b5bd6c5d9c001bb17101e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eb40f846a08cf1e36116327e78e5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d417637fd49db99c1a6945b2f4523204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddb7cb296cfab5d7ea666a0d6f315c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb3058e4e1bf73dc2b22b4bc4f31f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a3d4d05967939322677d04754f236207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4115dbcc9b22d852f3f314cb88eca73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb0151f631386264420766dae42cea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f1fa7d2789c2079785e4d0814597b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c227911bd6ab62aaacf299d8d4f44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbda48e391062dd33f22d35837bc98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e3377ae1338a64b23303419e3bbc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99185ab6a0b36b3db7f8133898691db2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2affd22ed5549045cf1971794ae4b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95441f567f66b45a1784840b843d689216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a366c4aa3081eace93e657c42932022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c07fdef1044fc93a322b08bf8ae8d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa06142e077c9471b95c930dfcf1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862ddf8279f3e2d6b9a84d568e04a59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6e820c08997d97c0d646ab64939e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda584091e6b42be73ceaf69e296363222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49246546dadd757010140a3783d27e91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b90c18ba91a8cae6d1824f2029005224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70441800b46ad4c55659a74d894509225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5c9c5777389b7db52020b53388570226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a6b56ce9d02c1c744e129856301a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43d88b1986b56fac9e671233d38a1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e081a4b62410eb9ad3a46da63137c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3f3d0fe0628bab16af99211caf2b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6484352e2674101a3693bdabc7faf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfe3389e5e373e219099ad59160aa1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932bc42707489fedfc74bb58391bff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847594e499867162a3e916f0cffcbfc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee538ad29261caad2263c71d8260743235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba447362716a1842470e3e5fb971db8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038cc7b764e61dead167c301ff65721237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8954b2ad66e10e9a7724f3c2d73c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f400c48976f885945a8c5ad76eb85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647daf673828d9ccf08f2feba77cb1bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894923e09a143b81e5347c5c5d80bfd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9538f884cf1c208f03b7af679b6e6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bbf8b40ec9b82697f3a0eb51866cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b3e65c3a73b9ae2ae7a94b79be730244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2535de47a65890a5a1a57cb5058cee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7d5cdd2ca4c80c49d19c07a224941246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fc2bd749b7bd75cbd4e7ab715a57c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd2b6834ae54f4702c708784425d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b64dde912cc9b4c5ae5e65fb7fdd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7aec55830c9da75a7c802e84e1da7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c745c71db9948efd1b9042ee68f72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908b9100a62cbdea68f5304faa8ecc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc4777a1e83ee00e176bf88b33f091253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c747efd815dc69539f07c42e2fae1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0f1d8150d12ad955f183080e94e66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8849fb2904a830e062a05ea3d1cb03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1176d4deb07de080eb875feba854a4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117067f8db16926d90d51da86c57f955258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec598233e2e73cc4b9668343f332077259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191781786936a392caa437e1398ad96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c46689eff3a2a717377ae2f84206f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc1383795bc1d877b78284c832fa89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081ca69317be92c52a66c2c97615192263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef244aef880a805b81f9fab869436f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82150f87ba02d33727a665ab2f3b7b4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a4e99c1975968756fc2262364f875266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfb8e7c75309f950e53acb038ae367267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d28dc4e38a4d3760ea7220c3b13a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644044fd16f09040bbb7b9b03f7165d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216cd42d0dc3f7fb62909ea4babf992270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a4d4818468f5b9c245e1b3dec8c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc1ee748e3db1087ad88668ab00f62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040173c36a72874dd52b530587a3b8de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1fe4442df8878c65dcf7e09e174a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b6cf65c1ab3a5c0caab1d7c64ec65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f831efbcdb58225e2838787aae4c32a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9456ae5886756543eefcd2ed7b5b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0bfec2afbe348192f10b8ccb8039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bdfef9d6c1a174166fbb5c9ceacd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1293bf7de88172eb88b1f06f80894280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a1ce2fdbd4fbd5f2dbef6387d5dd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fefaad341b29531d1cecd5324f623282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e296f2a9e957fcb608c512a7d676989283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a24359b551c1a978d1d48585721acd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec20b56431b76582eada38c15368ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4df8ff13158f5442f035c01263e5d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb6462ea6ca891b2456a1ff8bf9a09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6454d57cb7b9fdc9ba811df8977bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a7eea5a0747dc49bc21fbb8957337289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c9d87cae6a06be45043792b534809290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd9ea8c98dc24f36d39610a8d7e05d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671efc98ba46570912419598a3253fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09c3e1f7530fd1092d1320357c4aab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2405ce12d6d3a430557f5865d4042d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1b0b7bcec84e2dc0dd4d530e418c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c0914858b434ecedbf3a6ed4b432296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e425594464a1497f9fc80d09a41f50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a54de254906f07bc8231bd7eec5a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59779ce9536510e84f9220b10e59a46e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209b00e94ebbfefb282025a7a5b6e28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc45ab272d99a577c68f6bc2e70c9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f179770a644c41c1c942fa0d9499b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34fc5d65389bb63c7d4bed27af442c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee9c1de2009f3a35399a4426ddf33a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f667509cc83bd39deb05a70d0fe947c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf8db45da08ab852b3c59b41cc936d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d16c71ada9724ca8eec98f8ed42989307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749aa80d480b38fe20f71e6165aabd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c114797dc93134def43d464d38d038309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79535856a22698687c2a1fbe3523b90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb9fa85b96342d09027baa5c2211fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54a0c66c64bd0d3cf2b339f02a63ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc315883340a9c92a9b1e64a4a4cfcda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6167ed709cb4aefefab98cc8395e7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18fd29f1003abcde5c6a9bb19b0e2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced189865ca41d146e5bdc4f82cc615316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1278ef45c715b6531b289ff21f0ad6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa114044d60c732a9be1f2e01edf77a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffcac0acb70f0b48504ae553be3e2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b969c13a6993ba6d83fb85cdc440ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955d684ef7574017d9a43b68f1d2421321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6f2d4c7d88850bc1a57519e252bcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f784f55b0b01de1b9513f243636b17f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0690ac1016bdbe749b3bbae92b5ea9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307098bcf50ca87cfde62c3fdd516a7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfaef7b841295914651e0d7c051a46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d305e76da9d9ef5d8d8f7547ae51a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef89f456006a36e663efe581db5745328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76658f57fb83359ba2111c4c0555ccbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c71a611459b4e769df112c96614b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6be330e563ef07ad84c47b69080d42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7f71ae0064989bf827d57ced420c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e34364ed88707c975c954beae7fe4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24003de508f8f3a96c1e1a5afdd628334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b03a730e23a1cbc04becb11f43011335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa766ead0ffc996c0ae132e5b639e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6db114f9a31d35d6bc47a11567fdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d51e96b5cbfc0fdecfa9f1e78b01d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b46169db5a559bf2848053bee1f7d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661456209bd6c2b20a3e60915d8383e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d77c80666bc020ce9547e2b28f6c88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c51fc571afa40d4bb43e059e29daa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4366f431ec8a1c29cffc5387f60a3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93042a4f05704df93312cdccf2280e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d15268191a9c6af5d2570a3191f07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff52d61f8a824dfac59b8ef1dcdc37a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30455e2a3ca5180143ca6c62db2a0967347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086fc4962e6b30216aa0f5d75e19d7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bafcb451b5f4fb470665a68a1439d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa347fc7cb0e2ea4b87fafc0460506c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b834b52386a73d6db3653d8025ed1e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f356058ea61e7b7d922e32cd4847352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c1d43e98907a476798cfafa4b8460353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1118ed08ced9f1ae3e144c7538802a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765f7408a12b30f525cb07109910790355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486530c0642ec750aa4e0ada4ea36fb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d30c0b1f126e3d191bd5879e5b390357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073441a78f887dfaa6450884bd3487c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039abda289cd1e80abe0ce2782e3db3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a59daa9863651177d5b0d6ceab74f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d167ce5c11a124396b70aa4a477e5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61704e154f194b46e3a7970e9f509a83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab21dd45fcd8fd6287f45e6f1b000c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b66a850f75fcb79ab56d712f1b6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f836da41b1746bf0328eb181d9c7c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095c6ae685599f4280aec465ab92f73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9f60ebe99a87cae52292b17cf3713367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08706d0d1c072536c30ebdd94f0218a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29339487f7b386881c05357e8b17a3a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377d8d67e503746d419726df32e8978370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76085d23c6d13160d572ee1bd2533f79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4481130efce689a6577b8ba12e88bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414667c79ff5cf793eadcca52c53709c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0831cb91e34ff52969d65e2e82e4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08202f8d2cea1395f5309ce95c4764375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43362e639bf5eec2c52ac8ad187d9a06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c9f90bc1dc5165797ae83ed69831e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f75f0ee00c21431e14a09422e313ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d3e7756a758699ac6178cf8f419b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5bdf89ec32bb636cc0228de5bc01a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43332f05fc44ebd2bb1021471ff40f6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18bfdfd934cdf5dac22ed25658cea1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00672ceb899ffed5aa8db1e9f7d77ba1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64dae883fc9192aef0f70e96534c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc864cf62d3c3ea409d599476c5acf74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf5ce781756b1dbec71308700074b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa27c1f255c053c9c528429937be9db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd020179ec9418b6f02daadaf378ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4673e63b10a7cd0d5e54564efeb71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f464fc555e75a8c2d46c8688468ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2ad405e5fba400e297df520429b2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e01d76ad43811fb6cc167908d7e297392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18421114b4ed0e2de38b777c7974181e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf9c5eeadf5211d8d3402ebb2d26f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94afba811cae677e3cfbb4ffb087c83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eed8c516288dc957cbfd7ec35cbbe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c95c9a6da009afb6f3bf7f9db336b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8dedf8cc1dd6865ac304844cb39db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc078173f949ff8eae64dd3bd303f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58543b478a6d03da0bcc52e2dbd3103e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba6672724326edf736472c9d79f59a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9833f90c35cca28b76f5998a2761402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a4d63b11396d762b3cdb8fecf1e94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c41fca3563441f743487f23f78295a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da36ffc719f6543671015781107aa27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f88528d509b18de751e1d95708746406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179c850d6bc92dc850e9efe0f26121407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255abec94138b94b91b04ec4cece50c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d41dc30fa9df2f78a687dc711f4388409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90138743afccf63c1142ed2f18b964c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed01494f1124fe175da544b89cf311411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2f6a74b52024054e4aca3f58c248d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196b000b17e091b95cd993b96b34ca0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0809697cdf3974dd4f7fab48e89dae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059077762a1ab9e6fccf1cec33669f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc533d5ebf34db9389d188b2286b4b28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59a7517d92d3a42065c937139cf7ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d57d7dda8c138a6882a6d2c148ced418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf40c1660c2ae79f9be36ab5726914a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed122e76979eb294395ba59a4af4c895420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a82b4b74937f782cae013ded6f956421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce18288238e6055cf8e100ec039310422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9172552a5cf5c2001ca6fd11eb08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28024dff5743608ec2c430997b5c6bdd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e0fb386cdf1d18afb845e73aa9d5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c495cfe89e9eeb57331a6092b5ba60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42167c49a62c2e79707433051ba921427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c8c6d544bc54c3d8b3a01f9a92f37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae59ea235ad533f2f9e77d20a9c46a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8e9f36c3c5d82fd9fd53605d9e33b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dad20bcc41517491d51f9bd2cc720f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f1b9822a08a0fc192373f6e4c387a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56df46b97be2e1f73d7bb8086ebbd39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1bcfafe8bd9ade1b54ec0cabd4861434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b9508f327c651797b19e5817aa5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52287dac653971ee2e4e0d0bba75445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdeda82d4df1e82e5e5b3ef6df842d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0a5376bf6b71e02d4c16ad36ac38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07254cfafb11c19373d0c64eac2e596e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9109ddc52e7183fb78f348d0c397df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babf326faca427f1e4158f5e840b1a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f20cbbea7830a6370acc4b5b1897a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d263949c707e5838dc6b0eb094def83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11656917421aef5bc99d4ed28ec9145444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabc2a8a867ec7e41a3d76a44f5ff08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb52523153491fe1f6ae84680d6e21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e6b6e3b75f424f0edd79834193b6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b57ddd8f2f758a8b9da7f00e92c9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf83dce40411d36f5517f4253fe817d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9ae5c934aa3c9f481dc9a4e427b2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d89e7ff95615c49f72fceb60c57ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed3ae3c55841833efe5bfb2bd8a078452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f571925d6ba0f69cac2cb162ea0056e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aefc94a27fec4261be52a5e8075fd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e53d8dce8027ede5ce8f24a41644d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467afd99087f2fdc9446992d7b6fe45d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfb5eb0b2188998e75db921b1f8408457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc677fc5f9318476b635aeef4d0b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f3aee3fe00e57872e9b2490dfaab9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6fe3959386ad5aaf7b5cec50f1af3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac56a969493879b11d462f50c6ef67c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0e43a2c3c2462323c310ae09a9bcb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b43604b0f38c547280d62b5a4d0bb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4625a11806992216d73781d3c9fb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fcc5d743379da3c0466717b3db97e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba3a8d8b422ff70c76ee7654d5b20e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e7dc57357b5e59817201ae9a30256467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c615b5c1c43b7e4cc86321c76f66a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3712bf814d052d2b52a0bb5fdcb1d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ca017f9ec4729696cc37ea6f50ae7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cee284d78ab35d67c59c8e7539e682471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034f70deb7072fcda2a84b5b2c70782472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233d79d81c648660abffa012729651f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75b25335c0d779e116e20b0279e8c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b528956db0dfddb178e6803cf609408475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5fb768688c7e6cf1992ba07620688476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93d0eb8f9bc3778266c0f554f02dfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedda3896b51ed744d9d9e5425c865bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb91fa599ad118c544358ec6270948479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3080ab9249d97c3615be8c592534000480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e833609d591e4fd6aada9605e9ea49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba9bd66e06b9d5d9665c7b2e849455482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64733de7f9edd66c4a1b53fd09f1c9d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79430e75c4bbecbcb6a5ba6a654ca31c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dbd15d5161dd9d5618c701e28250d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aa6066c46738caa88f59978fe18bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11841eff8238673f53b5fd71a7c17769487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5515d2bb1b7d88fe51b1fc4c8574ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097d2deeb8aa9f50e1931375ec123ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18645d0af04c708c1ac2edb26632bea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9204ec80cf4d443c6a3ddaa03b5b2ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23638a6194ad299591e8623b7c3cef7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410112817f393ffc8590509e3ac2f2f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b623a147831fa3859ad394b25ebc0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b08bf1b0aa051b87ce14c6b8ec8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89fdc23a88abb2f7feff0b7b746824496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff172d207f3576e50633e7bd1220c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fedfae0d76cb7e6e0cd18245b6b49b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15ff9c64e8e8319b75c2f00f3ce31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc72d5fbdff4e6658f4a3ececda784500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057dd1d8bf7583d39195fdb56c45a10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dc02729275f18d6576cadb4e96ccc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae2dcfd2cd3fa932680b0b5f0f5ad8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519f97e023b0b45196f1580adc8c53e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b39a94a749be7a793b24c8546a54f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f46f5cbe5f3bfc6f1fe15195bfeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fba407b39f79e7526063664e0c6ce1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4a73a4318661153bbdd7ff150cdc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2bc34fe7c0ee79b68b20037e601ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03227549695b4e03b936cabfcaa153ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4c0cfcf14120970899e09c998709a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6c74ea0baa1579692800dab85ee83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff530d8b3e086fc581d9610824fb48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3e898e5c1b0d90216a845ecc4c5b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea362f36ad88006109c0ecc13466156515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d54c69a38d623b799d5826d5f44d3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d29ca3b33dd5c069886cc2835d56d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bd903f3663c76367570f9ebb9a0fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818118a85004421eeae9f5fdff7fbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf375c23d0adea73e0f5767d2b3c61cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aac64c574209be573ad640e8e2f48c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9afed96a686d1081be31f34e8b3bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d59d51c0a3394e2a2ec80270460d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c97e93045e2706147c73e9992337524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76281712bbdefc7281b4cf46d5a545525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d30fc2c63f066e45aac602fcc1007f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f462e1f0cdd745d076458c4f8e4af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a919c6977142c3759b896ebbe1f11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ef7899dabdeea79d2c336c8c0db5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f92afc47f6218ccda081aee36cbe9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a009dc43d9fe7e89fab7f3dc8448dc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2a9f0f585f7e311362449b0152a1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c594b3aa8eb23bcb47b85084ebfcb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bfc7cf0f9b6ea46daf41d3973e023534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b95baee742925e1deb38e421638c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff837b1680c1febe6be3845eb175e18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a508515a53bac03a5be0b271c961537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3db4aab83e913bff8af214e124a34e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee574584af91a1edb7954811e347d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c254ea77859c7adf96e8b82ee66df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc161bfe5423ea014df6d0059e3315d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e01df674e5cb54bf423f97a022e7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba77428c15182f8997c1bf4cb4556543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b039af36c0d67852d4f773efadbc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc035a57111cfaaf4ebcff3ad855a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382360bc7897c6437a29515735d4f030546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6538f9dbd1229505730b3e48f0f9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bba60f871996973dbd4395a7b936e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c24bec4ba316636b84c0a1615e820549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3a99c64f04950c01988dfd2b18b86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed5b2b3be3bad7afe954d83af23a33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906230dba7ddf8b823ae0e9b49d4f1cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21088a69469cf3f4f4369570ed5ac2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087073eeb613ae86624d8b4537f144554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079ef9bc2c3537889e7c730a8ac32a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946e76fa4e4da5786e13ffac07307e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48e28a4e41ef4f218e56d57e29bc71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b076b990a90967988f8db6badab1cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8527b9211b2e7204e62e00f45be24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0f150ed91d4ff360ca547603d852e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d37358a4ca2a61e2c90c46f41043a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63a05c72fc424e887e7ea4fe9a46a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de3cac320422cde400ce05c64db5d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608b8d73a28552ead7671c3f42fea7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eed416992c339f875856b89466befc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3735be8f5c25b483737ce260040f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a053b2a9df38f7326079b14a7db5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705046ec3cf62c46a289a52afc4dc9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4fa8c35f56d76048128b87d3a300c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba64730aa517ed4ef6a039cc279953570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b83d41f56da7156311d034526a520571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777500c82cdc9c14df9523cbd1793b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1c7843f0203415b638d23503acfce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d6099278cf330be17bcd0bf0cc9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014669dc7b25ff4af8069bfd030a781575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5841616e70350b65a4eebd5c2aefe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dbd2672f9c6ef2532c686a7a3bab0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b51f63c39ce6be42de856e5d6de348578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea632d3112e8bdcaab15ffa090f05b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9dfcfbe140883974460220697c64a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73c04ce19779764706b291568d33f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f72ef6f08b14ba5bcd50a2ab44db3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a352e691a2370322e3c1f0f197ed49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d934b46c25b18eeaf9676c9e4fb52a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c293fbb5676cdf05719fd4acee69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da2dd392287c82561b31c6b9efd56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5120c481f1053e7f3561414013896587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986790c90ecfd96abeccbcc1ae68696b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e128f3af650672587a62480076b73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75fad5266d1eeefe3c940ed95669e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd870ec8fe8a89cbee7558174f5919591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0756bce354c3bc3d5be34492e58ba5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e5bdb916d11178905791047668f5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0f51bf2fe65ba4287e111b5fe1c1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7517509062229dd7c365c26bc7ad4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82803cdc68e63b02518b11b9403f28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1eb6d9973a42337b269e17244fe1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e662cb571dbce9c35c5bbe2551f7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69878206bb2a4918d3db647d6ccf2405599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455745b51ac0736ec5d5710559472b64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588393d9c464d702fe55c2a86961f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e0e651c251f4ec461719a2f266c91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdb96e4a9cb4800e7c4a505cbb678c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c72f1086dd79a6b51d00bbbe4f577604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af963eaf666f68b4ec33b61f3746d8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c81b002b0eff1ea0fad7498c3b5de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407364014a2584e4a48decf748ee69c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83199b55efce5ae52c4febf698d31b14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73c07766703d4bd0c0cb7f99590d92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f570b56d3332a812460cf9b2f3bb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19c091b246089e9009d960bd0148e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91c43f605adb6339478c57b92bd21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667648441bc4005f135c1be7f8b26ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd6bc20eff01fe38889ef5c703d3df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ed60369d40eda1f60ead8cb0e88b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31d870652ad1926ba51ec9959755dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fe703bb7dbd6f1ea53f97d065361a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc830901be17c1d20a5af3b29d370f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68555a4153edb6c69e05f28d9601d0eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea9b3fa2b0ea1664ad5c5ee23ca154620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15872ef36d3d494228ded76801ea9628621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20e456f0cf7a599e86b42c54c3be69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e4816b65d871df0ef942ce1b6b5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a33f91f32baceae8f04548b2f1212d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96f6eebc1a80fd0b0bba5cb5af6625625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d751f90673b7d6b10a916d6a105d68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49d9ccea115864ea236353ef67949d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c4a4d7c349d0e8c5740d355186515628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db1049c459cd251c8f2ef5ef5ac1ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e95cabe8be280eb640bf42b27cd20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3082e5d80883adf48d495ab7a92608e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e1d3fb16d251ed3be4d01d9c046c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaf43aaf1429bd9bf07a4cc1286dfe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de767ed8929a6aa256593de9d0653a82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd66d97cd178af35d5877574452c68e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bfc5532689059df9d53481e74d706636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696ec8d711c40dbe3210db80d09277637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a730d1ef658c744b001c70c97ec4037638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e0508f0a322ed6147d14c56a9d883639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28a51a43ba8fd259ae5b29694d3b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c92ba1c1ec4da0d4576c79e410c923641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf43fe62950b1f35f970bd6d2840d75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bce613f8e0d65108b21424e11d56fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5277ad11a6f0952f4ab4a65df3fbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb96ee788de9d2776245ce85882b86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f807023e77d526524a618d470aafe54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40fea8560e8ec8f54276f902e8b592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa50857ba61ebb867d42f71f60804cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b4c27c57bd1fa6dfa2dd2e9766f2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90e9f95761aafa6e290be62ec36db1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6597dae03f8ce06f465905cb915997651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6a5bc6cfde083b7339ef39398184d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fcc3ef39c1562e94933f3511ae862653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadbcf90db15063e525d2a732d03959654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050013a99d4e0fb6b6a18d779d364a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8226145ff650985d8c0c113e320a7a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22325da00769d0afbd389b7fa85af85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a8e9df14012e41c2d2bb6934b182a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b595d27576b71d77f410161fd06abe1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b9aa1ad6bce75038cf90adba822b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e045e582260e159525ffa3646c86696661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a683579e14a6f548e7181bbbd7761662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d442af97113e41854405acf0eb2ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca128bfd1c5b4dbaafffc12609ec812664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230dfe8db0a10426f98f53a96d21a15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b120e9fe8f258b174759608a6ea3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14989a86e99bf645f88a62f76b943ec1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12395c94a61b422a0716725e3d6ce2a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43891cb1388d2304e9f47c9bf0983476669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25b6a12b63b1c2aab1b4924ce93247670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d4389cfc3627b4aef44d180450178671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa7ff3f90c9acfdf2c944f718b4596672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e09226291a4d8fc181d2d1bf38a65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa403b11fd4928f796e5253699b6e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab6fba020c94af0e72dc6c184a6c67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fff1e57ca01ed25d93238a5dd6d5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ed090e491e4ed0775853cb5fc149b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c0ce296eb6cf6917b867486e9f3e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfbfa2009a73a03eae3cb4205105ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5835d0c09af9af12f0fa856814bc0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875879213e748cdf01a1a68e525c437681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ba52863fc6fc9afb15f74e4efe32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdeb8e011c752132328654d8743967683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30224e433d4659db8799102076e9446a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bf222f4c03a96f84cb2996c7be7c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324a1551208c265113a931de1728359686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b639e4e1cad482d547cf75e063e9b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00e76fb14278d47e698cf63a3de90b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b8a0b769fccb6ccfee9a67677013d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d3502e9d52b40af3efbaa496cd74d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfcb368648a04ee96e07a1323dfe87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560ca13de7f3bcfb89f483d80adb4e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8087584ece046bf0b9bd9572d45dfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f639710c92d8ca70934a9a77ffb07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14f8c91aa428a31d5593549298a03d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4198cefe26a6caf49cfeadd6805bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb574f42bee2e19ec4e520f8c53c3591697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd211965a75f578946493f87304c8db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f6b6f174dfbdee82d55d7b06d588b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc296fc90ff7ac571f48e64ad43ad3fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65111f28d16d87b54623c547317b6528701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dbcf6ce572d8af7583735b2cfb972702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a663d83c7f8bb030e71381604d828703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba40f9a316303fef27da71d82c91d78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75200d79f8f5bbd6245141a87b55413705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd7a5adc4a52f630804058c780ca4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69813da582fe0dfcbb8de242bc3bbd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f39e6b83f09756464ff1d3a52bc31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091e98f32b4d30dbde477f6bd550fc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582e58ae466214789dc12988afbddda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d889dc6fdbfb0554dbadcfee4a6f9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd395fe3ae58ecf89d4ba294816efbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0a07e002509c2454dcf104452a87b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069e630717d869435be0f01f5f8eded714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a768a4eb7a7dfb7b9bb1afdb17e2efd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde9471ea8c765e7632d4111c5a468e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239a628adb6f81e04cdd24474d2044a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a20f50d31db615df09256db459eb5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb73fd379661658ea50ab85c613a1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d018052f29f9842f390e29629fb17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59439e796fb4715a6a605b1288a4012c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67e4d6e7a06a38fdb467cb388c6364722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19214c235192cd8e57bcd9c34e0c622723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18017d3f3ca7589a45aac228528c7cd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b3cfe9c7dd1dfdf73f92bbdea6bfe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01a400c139a5c5c338c2438edc8685726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285ed8da734bd6291a8848aac13aef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7711c9ac70753bcd9dccb86141103728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653349e12e4c1ee8b4e5e14ca6008c2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b140b2faa84b2d13b9eff73923f3cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e61f059430db1962e34cc0376e372731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f860c9298472b03afafd232aafa1850732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cc55a406c3a9b72c883ef6809ce39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed6aff4b4f265e4923753ea5e36cee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8610e415df4bdc6bd6a5e1e87473b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e1e64f5d8792d3b2ca7cadcbd76fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163edd5d4026c6f7529a42f1c9a7c2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014f6193307bdf44ec86bf58a611f82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd858e9e29bacc8c0e7cdcf4124ff27c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cb3bcf2eb9fabfa28ebf6a35e1c48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f094deef50c1ce17abff907184fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e614930b979b061a020df5c53e32a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b63c477d107e7096a6ab438fe74b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98939c157ceaf4c595b666051a4dfefa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bff6022111278e1f0c4cf4aeda22b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fbd17bc182199ac421df44754f5f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcac1f18772a3db2a795b7fdbc67717747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b970f46cba00c022ef5885ee14a98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297d4bfac99697397f03540ec87d0df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6476101f41b8c666d7c7e5a81fb5cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3631344e108dc7aef277f3fef455cf9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63fd682551ba52765b7f7b57780f43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9563abdd78ca4a7201bb6980c49c283753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87451b9c4e14dfe1b2cb4642aeb268754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc46043323d975f3a82ca3a541fcf30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43df12ac62d1380e559c99420135ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daffd1f18ec1bfce761587815150ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e27063d7174b4f6d57953c0fb3606758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b9c51c5f9dd5344c264bdaff67bf6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af0f4d75ff769a1482eb1ccef8d46d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0802f6c4e7a67d7e067637a14e765761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50876d25e0ae143a4541860e607d809762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde909ac50c0c6e6a6dd8d9087227896763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ace3b4466a6f1997bc5b072790947764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66776c994c39eb3a553e3337bf2f4e2a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965363be52c5825fa84adf41ca5cffd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edce591826b7b97efaff498fe007f5f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81281c100f4a3f61b91c64ce1175d6e3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d714eb11d0654dab69c77e97a01b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062f65653b8654ce1f8c5ae8015f32c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b3a85d050bc93493ca85e0d46fa33771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a278a89722a14258901463b3aed6ef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a250e5a0dde1e904b44135e461330e773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>