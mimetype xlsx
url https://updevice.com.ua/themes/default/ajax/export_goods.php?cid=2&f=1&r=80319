--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cac790011c20c558ec92425e4a1ffb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f93adbd14fad2f929ca0e548872c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58816f0ab7d1231d0f6ba986c01c27fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c0223d71a4cb30ae93612f13faa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3721983a8b636fac1a83d078e0bfe75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74885199cd27ef8e4fa78e9ebffc58d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd31f95e16bf295323ef935e151357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d819c127f868d633186af85c87af28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8034c6cb6ea409127b599ef1fd2bc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c841ccce141268d483a2b80c122c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed69f8a075ead2a719b1c3e4e907dcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e4f7e21e88c446738e6f56058cef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22c6e292063b837490122a87a3767a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d33519821e9b69824001fdb38293c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee61abb8df2e33e131956f4db224d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989e527c196f44dd31829fc2e9bcc1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e42933b9b2b921c06d5690b12168db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ada71068dec5eee142225dc1c8b8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e676d9cbe89af6cd3f46187a5b7df5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694b10d8aefa5ec404065fe39496a8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a17d0e02d871f8f5694a27b6e0e96a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98926c7f529f9bce43ff21eb79bc0bc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2684c1d88d7f2c10557e235bbc251ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96feaa83ad1d915faaf6f4c54f52df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea767253742dc1e3e982d37958abfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb6b006f853eb6cc2335e29b033d2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832211d7eb1a02cb2dadfa69793571927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc220b16183f6204f9e54a273efdbd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aaf545b87e28b73630958616acb4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9a7f8d69f3cf4f12b229ccd9346c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e57f46dee3e5fbeaffe2b10d37499131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f67cdc4094ade2dd2003351a8d0bff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32c843301c83b3e83b08282bbad33533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ba2e5d28273cf86b6cf84d72562a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63623ffb2ff0b7783441fc1246981dc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c997ca5ad1e5846036b7d14ab3cd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463ba634382696137920acf9112f4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dab95dd4e2264f5bea471e308860038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47a9b46ad0d4a65361b74e5271f17239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e38a0f9e9c86dd7f48afed489d7fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0f053d2edfd00caf38533f6ca500b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb3934c471c4e6dfe88b5685812ad842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68d965836475ad06c8cf61c510b30543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60fa4f4bae4c5d5319be4585d899b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c46ebac2a5d516ec211084bce2f9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5c6f91c190f19c1029cc2b114001c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4d4929f628c64d7d62c859b74af3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf2f12d0946e6dd3c8345a4bcb63248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b550d9c9e8884cd2d3ed3b7465d753149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb76846ba5eff7f5a0d1f6a682daf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20dd6b12842612ad32fc27decc6bd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db60125067c9bf34933bbdb44479652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95235a4b7fe4a3798997b23c34ef26dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9a370e7e53b7233310b8d90da943954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747c7ac2f68de1c3d763830162cccbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1abd4a3177e509c6707e44c4d26dde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47c21d8e3617e4742b183fc567cb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1e2264c9f36726aa633fa353f636458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3520ca1401936e20b1c1307278241d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d519d17446dc9e519e8423ba8a80f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574ec023bec46170c3c8e267d2b954161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b3cede3edb0ee8b78a4a35d045e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a5f387f0b2b232c2596a561d0157663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c303cc3c15f4411e2c66e386a68bdc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede97f89232628a00104db86cfc869e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458c57501ddff06432dcf36361e7d8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef026fc46131cfa9157e2454f24f52b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a38782b6e0599adac189aab367a2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df75ca568f354c17758c6cd859a0c5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbeb35a3909e6d13e1ee96333272b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e8e74fb44787c126bb9627468409971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1406b7006c86806690e61b578e1157172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a717ea86bca3df8b82464208197751873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d931dc80f6f6b0482197a47b8303d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309570579dd5e1db9f029ac801b9453e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed3d90cec306a47b1899ebdd68267176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eebb00ce31a2e9dee7e324002f6c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ad9a9a2ed59952a288fd9b0b86b5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b8dce007640fc3b4f6f56c8a3cf8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60073c63b5ec824a1f105820730834b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2103f8fe4655a7294e70a8852ee56b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc8187b2baba77384c762306c26aff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9127e9525c0681e75caf5eb56dd75f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5c7e7db0d23b2fb1c1d2801a5167b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ccb40d95a3871e453302c26ad52e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcba6567cdddc96e28b89baf9c2d8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248706a51972348151b0db9c8ec655a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacae04f2c29737ce5e9331926d1c7b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f1b4f5ddd76854ed2685f9644ad9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710a580929d600cd7530cd63b3af0d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15451a8d1adfdf1ea7d3d999c0557f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f448a272207fbd1709769cbe9666a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6154e726702c61c9987f0041d76f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827dd2445ef94bebcf6f9aa46933c3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e1c3a18d2fc0841f4eeb7cf68e9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118af520f4f80a9489972cbf3fe15f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41176790d713f7971be384ff775c00997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d38f62feeda0e67e72568efb104c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8147a58f6dcb27cffaf64e45ba397299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebc11c3c76086f77b551bf7f639bf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9491f5a67eb5e911eabf9170d85136101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f9f3310cea73898a7458530190d0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7f7a5a741eacc2cacb1aa6a180a06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e021ef35c88055437d7af4a463e88a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b624462f45c4f406517fa417c00dbb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b549f97f913484a64246df54be656106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230337e4a4e33032904cddc14ba9ff28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7a18fc8572637919759681262e2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dfe134a2ed2b8d936eaf4a5b53104109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c57b98532701f4c7659c33655a59e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cb92d386185b6baf2c4f25806549c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899e6834c77ed66de0512260b54d86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794d5c7d1b9f08ae796e14b0638ef90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d1e527e5044f87a71be7178b60667114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64b08bfe6b9698107c666a9eebb20b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f0fa813d2d4b56ce33bd29f182f8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d59f49b678ada2378a3d81d14e6c62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e0b520fca41ca3ec343a2eb56bd0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f009b4b7515c86fdf47085977eaf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd0e70c000894a8ca1e93feedaf8a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160536869d38541ba8c9e0d73a87c48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e180484200770533c41a5fe5e94881122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280bdae7321ed95795773829f654d23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41993704698e08b67a6da6789d500cbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73950b1b75aac013239817b5f37c0094125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e6586b1ec9a2d4ebe638499772b2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf01099bd5b6165d95f825ef4b71fbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d82de883f6d72544358ad8e394be85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dacf5c0acce9ef0efa767b6dd3568c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634ac0fa88055e9a42308745afd40f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191336b41079bc6d7f324e66553472c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14c5e799beb97f680c98f94443701a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72a895628c9fd34177efd021cdaefa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc660dcf1f5e4278120df5ada23c469134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862be94e0c9b8f071456006287e6881a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501813cbaa6611b6dae77ab588e9d88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3310f46cbe9ad745412484c693b66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9e6ce7c966be25c5a34e6aea64caa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc3638d1cf81f38ec6b0ed0321f5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b8783307f43f92dbeff2f84f789a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a01c40871ebe56818ff355821ddb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df92902ffe7aa0912205a772a0deabc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218a05f3a065fca833223eb5e277f24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3ee07e40e24f58a1d41e8e6e51390144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43d24f3b456167ae4a00ed525d2212145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0a910b976abaf91f3faaa81619f24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e81fe54f7e7920fddf84f28ed2982147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be659282acf415bf0048adbc046b69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ce25541c4525b07a41a4f67e6befa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b0f48bd21a7e5cc6813c901455102150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c3ed669db4d7134c2544683e78ae1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416ef90ad76e98710f579643c8a0b38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3b0ffa4c481d8affa09e491d39dbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4bb48d1e13f2a35872f88c937949a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77836e199f75d03d963330e85dfcc5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa6267ab32da0b23c87eea9e08ca4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb12b17254be7770e33eed6c01c8fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2af36eee973d5f17053163fee1ac94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448c87bb83880124c65ee1471c6382159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecd695da25fb2a190513fd95e6407b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2a061e75b233bee8f832b137ac7f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cedd30a5db349d7b4a11d71a10a0ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8f3169e740d3f0ba0a7db1a497f76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23771b911f149d6ca17db34085387b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56e80fea7d3ddecae3afe2d5b5c562165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685d4018fe4fd263445573b7f5dd4f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e855db1acab8f7467f56ae9372d530167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3f6bc14d861a5f870a43cce7bba0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8316c88c0f12331caad9a2acc78f877169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26250a149f0db41ad84bb9e03695f7d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050fe4044f5f6531c01a7c9e36b86e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669c43b5e2ce84902bf36b55bb05821172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615827db6f0f2f1af1ce1375bb32534f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b1d454c114b0c98f3a03eb39bc2c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc0ee881c0d315c7c15ec7d6759e12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531517cdcb8e644a57c71f8950bf5fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae247a192a663299ffc8736d4cc6145177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0627ece143a25c3b2b83a7f05efce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd1bbd1c1f3ee108aa7308fb594db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d27a0afc4a169cea947de7687d64e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcc93aba58168eac783d9fc456d151181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f35b06946af834398bb268113f6012182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89274f877a60f65152c6cbba8f28e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0edd1673196f1c1fcee0cdf5e8860184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fadde26333b69206dc4d9885d050ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a398ca86fe13c22f1b32586903214186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957c847d6588678f1ababebd3bde3ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfca9dd2556f3840d464397c6bb1101188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eb3ac8b4e9b72fd28ec8a241e7b49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8457d332b0a9d61eacbe5d1896b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a765ff03672c0cebdf0fb41bfceaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b93a9835b75c92fb2f488682d061e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1494c012009d5f72e4087d23c2042ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf3e5880992ec25862948e1a4a46d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297213cfb7b9db45d6f0030ffc02cd48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9b0a6dca521af70529b8146888982196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46070fe4c65c03fedad3b7c307e8e5d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf090de63bd9aaf9eccf410f47178c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096fe580f623342e3aa478416ba1178199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b17c8e8e6f6e05fa8078a47cf2a45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267f703a849aa153fa995fb60dd22f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6557f35a02a9003150d9597acb34aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb302bf537fb0a33b13a9dbac05c72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be3d7cbb37fe9ffb04a52a3b68685204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6596e058378c6328ff7bcdc5b5ba53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bafeda47ae716d648bf29f35d0c47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d001c92571fe1d9088f321434f469207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce528e13edad2e23b1635a7d87e6ce9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85ff2fac780d91c9d0b35a73ce4fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d01caf4c06cd4c567199fad27446210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3b0694139ff24100154764f6d4089211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725cc70ff61eb347baf5324d9f6860212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5736cb4c2c1a39018ea0310f9e3c45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70658fc4d8611068d8f610040c97d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c5df0db4a0fccdaf17297829d741215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d16e5e12c5eb70b5adf02a0cfd5e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eccb6fff1b9044dcb1bd518d4865e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69bd83e7fa5cfe325c622a0436f7c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf43582ac6c34b3a841dd608e384124219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53666055b2e3cd886d98df4906289857220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8500bb11609a71522ec6b95f620c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd503e58f4d864be3cb211fb38d07072222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1883dd204cc7f057b514b3ba60f030223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd090435e9d47a1a9f9e391dbeeac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9212a4993c9b6a3a2d32a082e929b8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763127bbced2944d5329c828ac4dffc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b86cc630575ade2bb03b905119ff49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde7c5a524c2879029471eddb0d47e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b504b80cb7770ba2c9b27d320518b33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17952b7f669e9be6a9beb1f89356773d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc15f06e8838d50872cb37235cf7203231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb38df9a92e4d0cc0141f7d050a723a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9deff0fbb84e54595b293e3b4439a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b903ae2641824e6e2ee1d3cc202f7b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aec999a1763083d3803231d1b7fb1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4f066226e0b4b7bb4b948a165f443236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f319339c28270d33cd6492489ed3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b427c29ceb1fe11b5e8fb0280eb9976238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a242b1f91eef47cfceeaefc522931239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f829e33caf28fb9a32c8d0b9eefce39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf34a11d3aef5e2e790d23dd360537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d8c4876283f91425f7988dde6ed0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271a268ea0d79f3a634fa98a3582d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcd40bdc4634f14330aefe0ac2171c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ba6f8a2e54552c777639b691b6d9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b4c1fe1147096015adba84dbc4781246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03683a9f0b0f8aebd148828057408d18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3929cd4232bd518c4be4c03a3bbfe53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d3ac036d8709c71757e4f66ee9ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22710564a1898eb31ff5fcb8aa44dcee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f78d49508ebe1a42a3c473e774bf23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c32510e483a99b26ee1180b39951252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d0bcda2e3b29f00ab93170b5c29b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db588f67460aa5089267f2bc1f62e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4c193a535e582433b447ae6db7c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64680d724924c97ac810a1c6596946256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f46d8246a86ea6134d8e8b86a7fc18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db52908e2171057b6e9e89f833e215258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255eca15fd73ad31d9a44b191b3a4bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7276e3787ba916592f5bd775d22010260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a997b94037c0032ce357bf01c43112b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59ffb0c4c65ed5d70e7a17dd3aa46d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99485a60c5c16a8c046c81607e1952ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab5b4115538df35860a7e964914454264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea04292405804d1c10c0d9b3e4b0fe7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf263b2365c09fc1ec5c449404a63c31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02d78a374cf24d63fd5842053aabd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94407381dc32b5b6c0ef2debacec54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a6710fe48a44f90db7088d5230d30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781d2fca4bfd7a1f6b1f967262f1eb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66530e2b21d9e62a5ba068fd3ada127271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91eb4a4019f34e4c8bef7420160a0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ea88e67fffcd66cea9603f9a147dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb462585001f6f437f7dfbb5f9570839274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d39f9240b3c0fc336c3c086e61fefc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d115d9ff5d50057990eea89f9462b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a24bdcd30c9c222a421809b921596277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402877638b31aebe15f0600306baa286278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081af3a84baf3ae8266a3ba6e45b301279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90139fe35ba3c2d0709006a9c9081ba9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97a1eec7a45229745c738aa71df927281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a145572903edcf46c2de3b0cd276b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cdcac0eb771f8ecb8e3278969b7eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cebc6344db0ce5c5bc6eb39cce4d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbbff94c915d40ef5222e78a54306c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa69e27a0e0903ee59b82d723444d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38f7c5977ddbd3e79830de70b86937287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568bd0a232a42403a3f17961015b30f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e005dd178567c4dcd521883ada6652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77311a4cd84a908f7f2b9b1512b32e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b93e48d3a1e52e95cfccb819de61fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c500630d6b90323560ce1f13d2c66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6741f33a0e508fc78a3dacc7eb35320293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973171a7b5066c03087b6933e4edebc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4def7ec472e3dcae64256f7d395d1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74660b08bd7959184f17743ba34b7e0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dce4e089b3844edcb41f18c759df8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edf4222737b577030fdaa85c2333a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a981b7584a08d406e8e4e264c74d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0668c560a35977e1eb2fa984df392c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9871a2ffbf483d7bdde3cdce6ab2709301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512adb595972eda22d9dcabfcee78bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242d041856602b32c58de3325d2047c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e523bef4bdf586d46914681dc32df7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d19e895c92349f175b72fe0a32df11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d59891a1b0e53b17e913c29fd2cbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec6c9dd4800c4f31c18422685ccdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623a9003072a54f7843034b216f4b94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2d1c719683023518ed4d7143155fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916d9e94bd5dcb4cff7d4a8582a7ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a06bd94c4e33110602cfd92ed09a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab36018eb2520d7c6976fcbba6fa0de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71706594630948d84c98f456ec7ced8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3104a1ff458281ca267ffeb710b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd213e856b5b5dd6e4d2b3bbca47165315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e05dedf3b28461267d6fc071f60b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346bd514a369a00340e8e3fabe5dfbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c78a156063d232078e3a73f4ae2ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c61483633cbc6d4164f4212474e92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08ec5634946ea15cfd4dd5c90040d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d80df05ce40a3823986e3ec621b16b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522cbd375b786356184fe758cc535e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cafe7a95fc405e07430a78ffcde4ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea662e447f4388d499af88419aa65922324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4d98d606aba5504eee984990130b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ceee6e04d2135bf84bfc4dd8fff7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1df9f16460eff2f95e8a4f729daa66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d8a02459e1d6f49b4c4277361880328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b6497acc18f2f248df2746dbc3eeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61220724a17e824d32d22485ea3b986e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e341c73437960d62ed0d8bf208fb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bfe8d398cae299440f0ca20cf9d4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37c3b099cafc6d4be871bcdb06ec58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8229c0256fd2e10022cbfe2e073a4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f171c873153fc43ba33f52605abc2d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82c991c84a2342c0aba0a027878d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11182be9d05b8a37934631e441ef2c5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6338b7aeeda441b7cf70cfcedd5518a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6af8158bbc7a98310a28d14ed9643339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc5f5d270d1627c580663025eac66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e4fabb649e1c085c33446908eba7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d08098d08f30981d1e38e998b1a4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8324ffe3f9c3c2b586d31afca490f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd00acaac503833a7bdd15c1149af2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f66449f98d944fb214b492289e31a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd8e19d50e260e9f64ed0226072a8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31e099105b63df47c903f7532566f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce3fccb3fa26abd032dbaa5b8f4fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d0eec87ff64ebc7d1830565d711a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5bd17a95c9e439d8a57e8f2e75504350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c12adf48176e5c627a0e6bc54081b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c639a621c29a38b8516d2b8c35670352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca357a486f95875a8473443c7455449353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35d2e2712b868ce0df954e38a95b16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d74f71375a3e4b546f0986121362355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984f77329bb687a6a21810377a93f57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac363bf863b5a1e312b0436e69c9617e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb02bb15f8b21defea913b14774e59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a06112892f71ac20f5f4ec59020403359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5a98382144e464c4ff840f3124e38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3da8d681f54d1475d735247194ce59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880699a39a841711f5eeb139b230aaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7678f8a988011f128354ea57d7131a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966f832064eb72032844def05fa083d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3128788305e05474548a9e47383c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de525827f647d6b82fb815a777b2ef70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3e9b3fdf68348582af49727a0fe65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555875ac32fb81493d2e0b8a9c80c3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f288ca8cc7fff556468ebc8f6bf45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ca60e1439b1b3c68457b792fc642a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8520a1efb9f55af50b57601c44cb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5442693baf9ba0fd22c0b6a0b4a68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc00522403e05699ef161ae6c66f83a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba6f64fd9c4a4f4e120b40fb8ac45b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a10cf037d95754ce65a1cf455c10f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f470279ed71ed5fba6b96ee5fe1a5ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc118d4c2537fbd662e21fe139837d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670467fe575d231c7eab9f9282256fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68188f3649e2b25dab776269d8d9c20d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94c9a82e1eb868601f17c2778b6df3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db78864da0b466bc2dbb4b77152099381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f3c3f04a7489f3a9b838941ac83e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b549ebb452863a9221a57ee90acc68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b194c4ce9759e1d0c6c7fb136d91e3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f113d33c814b365c0be81ea30f0b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281155ebd3803ca53f8dd3f72e1802df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e031f0f39cf1f6e7502a8f4ddb3be1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522968f9ba01c053d81b21ffee72908388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08dd4cfeaa513e2ea9e97113abff62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8645b295822c5e277bf8e73fd9c0ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8793b5713924931f7fab06f3c55c98a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9027e63f60fa277a020c3ba74e746392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e6101a5ec372e201ed28286738075393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83acff4b94db7f13a2f3c6c927f8b76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f1b48deb8d33a9258eeab8a516d82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8540a4249f9b60fa7a9bb8ad5e98e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e1ecd0b6b2891a354738cc030e0ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b0b0de603f9ab2df13af72f9d8791398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d20737758a423ef847a8d9e703180399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f4a509ae239d52cc10c9aceec4d96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93453876643451993b1e631b1d48b71d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766161a420ce32cf84cfbbf93c427d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179abf33812f1b1037ba195965c73c4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1142ed453bd632e945ef34e853503404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e107747c45110837ccb662022b7dba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5ac3351c017281896fb8e5f373c4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe4c91abebe15900025858f60c424407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0504131b7897624d21ec056065497408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f14ced9d19fbc313c29c536036cbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7edc0fcc2ee457e8482e50c23cb4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9426e356f173fa709d906025da37f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d8386cc44907f41a3b0131e99899c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553069e3568ce24ae4d37efda63642413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f37fdb7f1b9763497011a58355f23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978bb97d9e8066cedb40c9e129a89a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7f5896fba0a1e67c993776edfc10e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b1b1e3ae674f18078dd88ce635b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f5ad9da7e04ae522b3900ca5fea9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39fd3fadd8cd0512f4e84527cab36a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822c9b1212bc09ae6e083b16a308dba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab355d6ca8c5e0de33bd9d7b8f4eb591421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a2ac7beecf9793e33f95c02a53c6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cb632e700502e08d5f414cd749208423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41eac4174a5b29841f7276784ffd6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6d00d32e659441ee06d59ae21e57f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644808eb85853162db0f794b35d52b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573e014e229890a01d98a932eaa5e8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da552da46b09385c456bd931c068cbbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e78e9623ca4831208fc69b88abb4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d2b26d360bcba30d91b51cd374c78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806819433a947eb6098c2b7c442a658431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4aa39f265955eac33c1ecdfc54225432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584233b4c6df404560996cd93d001fd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf50f59a0c5cf1efd645758f86300e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9246dd371bd51d04516bcc25f01d97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38905637e2bec57c2ce9615eb4c186436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ff4157ac778fbb693cec4edc42327437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf39ef8ad158c954f1513324d2c8320438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf02e8dece7296eaa36e86a9d6e0e87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9525afdb17555edc0387f8d5c740c1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b96ff991c393767104237c6572eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821541f86f71f75fb013ef34987e7130442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca3f5fa5342e685c32ccf189a96cf2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e854d044cd932406fbf346c742c306444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a752f4c2b03c13ea2730fc9cf9525445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f116b6628c10cc15c97fc8f693f0546446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138de81df16feaa8b831ea3feb23551447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9def02162ca797b27c24289a0b9401448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcbb616d0e465e74a5b7385c9f2110449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b1cde5660cad7a0cbb0bde6b47db8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9176f52aa3079b6a4f28eb165fa97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5be2b044e4b037b315ffe18d78101452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a5cdd490045b043f4a1594f95e962453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde106155b1e5b38446f99d25bc183f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcc4242854986c6e7a9d4d14fd5e24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a27623dca00ef4d73ce7e03e4d233456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efb1d6e1502b3009b11b6d22776376457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa60162b2b846eb655123ca364a43b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed244112262bff4da95cbf5d8d0736b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34127dfd4e51bac31fd481c6de89cf3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4110f72846411e74010720ce7a8270461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58068695b975c50444a6293271b206db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd411fd090d2c7bbaf32ccdef2f13b3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f58246d50963be44c4bd88af038e60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1acd573196226d8c925dd432f845465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1182d4b4b5825bb7493e0ef25b164c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1c872f25034ed7900a22fbb792086467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1bb7de89117c45ee538e305fb5e80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0016774fdd58296dd1ffa518f97b0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca2b566f10b5820b3a3032d2d32b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f538a93b6ae789be981c58f7159913471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b5c517b86a4f66f184b514498080d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843baefddf487116e55719ca120230b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffde0f73de72745dc97bc96a6a4e8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad82107f55c9cd079546c2800404d8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e7ee92bf137c17493bf3bfd3e98e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613a6799e25fde143bf2571b6f8584477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b0d6f3be0a9aa7ea47a21e6d9e3fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0483ebc55db52b2c0be9543cd7cb37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7578675ccddc866043ed984f52e9d6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91155ebf61c2ad78d2df247d7c4f8d8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f71cc47b5a784c838165bd77964375482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb5be984ead97192818770ba57d15a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c513ba71882a5f713d196d3ef0a82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ded9fc808aba3b29c9e0fab4433de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62460a3e8394cfb2f0ddd7fad528cb85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce322fe3387791898cfce9ad62961860487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ef77b544ca789e558f5056c9c8ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf96f57fa34c2809716eb7cb2754f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15bddb5bd0a75427ffcd3f70c476e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3deee8cdf32970bff49d093c9dd1fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc201a215b38e6a2dea0432cdf4313a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4f563c7c1c097105b56fb81ebba81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0cff97533617be33c77c70f734b8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd35b7052c43a937e2f1c1090868c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945b3b4ec44d4bcf580af69b1705c39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a03c5e3751605d841d830c53b3a0a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1f48bda218b1e6e5c4326ccda4d14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a85cc37ff513ea00fb4d737ebc820499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160366de4380062329162ff899b171a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a5688bcd37d5e1d92bb237698631a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7681cd1eb305b5f2169730afc7a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3bc94886b7af90900b8bf8a2f4d80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a74337c8e4d40999e8df2cc2f749f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c222e0540261c8b3b10c1b9066bd7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b102cc8ba487c7fe463a5270b65264506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3d5623cd1795728b56dda9f6d61b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c0938aff9ab465dee27fbd5790e7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b8bf2717e8efc9f05c22e31455d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73f44e16afd39ae189445488680f79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0213baf450b71d1c8d1aebafc4fae9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d855949d78422d766ce807736b0dfd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2946b00cf4f25596ad1c49ae8c99f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd65fe293de5273039f17fffc80529e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4705ec0685d369d5efac2ad2b1f28c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bd0053446188d35aaa128bcd07be1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952cb9ee1a74eb81fd44f1204bda74a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f30fd6275dd387a77be14a2ad93a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe2a255ad72a35573cb63f3fb1fc43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53318716be3fc6168e7907f1417edd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250e1481c0371c90f668adca8a47496521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1155f9321a53bd14b142766a0f1a6c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd8190f7c7122ee4ae29011f8328b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efd2b50907cf23543a45eaf5e4fa95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b71abc0691ab3b0a4d5aeced0b8b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851971a01fa2e0a7ab31d62766689f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e289d3432947e42bc7529140345a36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2b7d8fc693c154fcc7514f50b87f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac58470de81d5a6e2f657e852fad55d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a126dd2880ba61af3136df50bc8ea8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3779ee13816703809d5911d457a2c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3f392724a269c90606698dcc06e39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffbbf472d8e6ee6017cafb596ca8b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa414c377212e8c4916dd93eb4103aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fddb39bd22b0de4f28cc3f2d385ef0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d03f75f062c297689058781bbfed8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff43fa2a41b0e40e47d8c7e5dfd63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33f1a797a430b7cc5da3a28f832457538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714de539c0daa706a431452952701a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e56dea596f03309b62e9aae9098e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083054266d8252b160da0a05750b6fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741975902d226e9c81b272d1568611a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223554ab535f7ed691551a804a7d85b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4625552dc9510c53bad63ec33185119544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d43f6c3f56a66b5ab5539ddf3a90e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11d75c7c49236e0adf1f2564f9bc1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5899709c264ff26dd460e08b3d3af9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb2c47245fe175139b95fa228f1ad3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69eef9400b3707aeb77541974f1377549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56426c1356a25e8aa889932d53de8eed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddc7c8b9f84246daa02bd37957b8ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf885d4c9a278990a34232d4cd277208552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9959c066c51c46c25ecc6f9576d9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a204375ac84b84d121da9c2a9b5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22019033778e9792392594bac6687a54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc29701bfa9917ebc1b3b23375f2a57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f644245ba0be4bad065c00e6149df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0b161f1758eea6e0a5d0ab33e80cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89efcdc5090a5ef5b7dd8398bc0dce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22643e73a867c11b299194e8e6e1404f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d756fb38fbdc4032ab36b3401cc7c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60dc43f976d1f1e9c563619b9539cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce1c2df6bfa9e700e0a831522de359563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2152e49305b8da34da8312b04d8b354564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec554362d331797d12fc8b6ec8e4cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1a010516f3e37940c5d0d6a7bca1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eec3473f9551fbb1d3162d5ae54591567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b27f9c9dc3932edd2d9589920c022d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c30ba66fbf3c1e7d70d0d39e78441569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012651d4c16caeb50bb04b5736536e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dd78e2b03c3a04553d36aa37d5161571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b07fa20dceb40bb3cfac03365436e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a8cf5047f9d069b0f112579b18a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb55762fb2f7e34ad139dc0c775be7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab345cd5ebeb3b5b9842f53e72f75d75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98608def8f047a7278b74632df308b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8112e06fef3d1bffcaf207be055302577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdfda3975ad249820e34f0022bb9e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa616e25242488696f6630af92cf5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6384511dd2757680225a8c83395a41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf72f1b1cc8e52a7994adbf97f3b20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b592812659393d8a625c9871d8bd996582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611531d6f78a3f04687a522fc7b4a07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dbbf1e1a562b0d1ec1bb6a68a6918584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791266547d98025e378e21d7f3bf183585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81585d3431f9e285abc920e06cccc95f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e46fa4f043433173f166fe57eab03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25641da27c9c029baa5fb12abadd333588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0264be61135fef8e62516153db2aba7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aa89127f8524588893f8b048a45ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e3759ea32f29d42361f8609032128591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51f8d4f2e9643f0c697aa5248de9a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb538d01e87893689aadce8f36a2d7e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebfa97fde5c58010889ed50526ef10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe21e57394776902c211403a1518a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950ffd10b50ae73fa3a942b8e2b3ba8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3895e2bd27ed89c8f3648eeee1e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b86af98821f45dd93fb4cd7b6b77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec3b0f1ff3c8daece9209d97ca45bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20343e05f5a81620e5dbd6374ca032600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c6e18c2779fd696e1864f6a79d37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1b3ac59011099c1186da739a8e69a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c098c3a895a1a9627ae88312cd3aabf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e434f31e7a0f0f2d689e371304df621604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439cdb0c1d853bebc684654ece13ead605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f0e996bfefc60ff18c929a6da3e58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810fb3a1d47908f5dcaa1239bf3052a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfa96b9975b41b1e477171df6a26d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e263419e242a29529da7004e9f03064609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5adf7221dca8ff71791e2f4d744af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8888f88ba72eb2b351e663157a12b27611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec4363711160248b494ee04df62c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcafc806b035b689cbf6254a75be2c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ffea306dc1cee1ee0fc67dbb5b70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbc72e266dec0862c2af719ad529fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215d23d2b7518102fc99c44cb5d0216616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f39128cb0212e66500faa141a8b69a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7a4575ad4ac1eb874a5911f90ac4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16a538554bf19a4d12c635134597a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f5ebb24ead55219e672f73cce41ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a8240de47659067ed9bdbb3c3250621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c6ea3a2270241d3491c0a6b2bc0bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cb4eb803627b8104496b46c1f4985623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9646e1936445e8c95b4713b36eae9b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd6ab8f9b8574deea5058c5d2df431625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f773df979adca27c09fd005bcada626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbd3a26d1172aab7518ae5ecfbf1e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae79f1ddecbb3d94e806724ff81f1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733337f9322d03d630e2743a631bcdab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6978e0396605d60a7921d79e30686630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192cc014121bcc1a6dfae2979ac4062631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848088307d306ffee167b721eeb4a72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb806f71ecc4a125a21bd8a27a8ef5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb7f9ebe0220fe01a577c848f6b533634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51e732fdc79380848847fef0c185d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7575b09c6101b6ec778d27647016811636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8881d83678f92946ab03ca7edcd251637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019347c82204bffb1db81439e073f1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa8ce1c5ade7a56b47c6ef759788a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b718502a976e5161912ec1b7ab6b6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3c46bf2744a39f52f624207d95415641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad3f87c839fd2d5f320319ef51a69e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0fe908dc6dba4a469520dbe62d3ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ddcc244af626d58b67efdb749ab83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9097434eacc97a48a11b486d5c8dd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323bd5cc4f086e8c771d0362ca003d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31385cdef3105dc3424f917137bdd74d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca9dd96e6c35f707fa6ab552d29f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ded323926934fa814b97d5ced7a02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecd99c0b89488c718f10044f84e163650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11b53efbad5e0e8cb731caa0a10831651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f57bc380960f0db59117b6f2490ba8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0373d08ecb5cd9e80eb079e996d10c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5565d8c3573df61cb4f79d10298b091654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67a73675fdbdf5c782eb8909c819dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b401a1e14664d6a83871c9085295113656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1bf3981ec41a47fa95f39fd6930e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f9722fb5a56231f741c8a5da7b794658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622386ba2303a1cddaa3767d60a627db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb9244ba395d525b03af7202750846660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db651b6c9e45147e978738cbc4676e81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba26d6ad3dd9308e292e1ccb5c77640662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159eeed19d3ee17c058f2f907b46a60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0825c6a080995513de4bf164d540664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e15171797f3224fdba5957b6d57183665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaf4d617395764e6747f54c4fdb685666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac31aaba19801702e9bbec6b806f9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3579eb2c8e07a450d2ffada23c821668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee4f0b67c5c6f58f19c1af0de087d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df16048f1cd0358059986ab1058a945670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525356b5aaff3af5f704a76fdf9e9e4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14657e386451a56602fe0915e8158059672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe2eefeb430dfd9c24fb7f1c460b56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42757e4e67cf7ec904d56dbf15e28ca7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36412fa936685f533f639e1ef0d510d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a3d8e0e358200d253e2fa824a918676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9762e6ae4958e5d1b7e398c6bb63a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d7052f47761c7bf3c31ba1e9acae5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9193b58bbe9ca6e6847fdb80d10d98f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b0355ec17bb64cbcef4ad6cecd09a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5fef23be9e2352f7a671b173264a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b83662b6f8630b7ae48dfb898c8a64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3755a39f06b70b763cee7e67df3db5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61756f2768f4d248ce1c528af55f244c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28560a53e039dc203c4e8135635e77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03cc090205a3e8e77165d101c6631d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfd03b0cbd8236ff9dd0a2e508a06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfc5164b37d1c06d20fc5c6efdd7a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781388b2229d0b39cc109e12945f287b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb18fee0ff56e2145244089fa94823690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae94e14ecc6b04fddd5372a739c009691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059b9a1c133d0934b13d495aae9115a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57ba8ca473446e62a74c22183b0eb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f31bf440ac8f84ad6d9ea938b4c1ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e925d5ad509f8a00c02c82b6ff89e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3c5160b0c45fad293210a5e050a31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f1b5f007805dc06b73567dbc2551a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0133fad2a7e5f12f69f3317c03736698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e84fec6a56f13ba089662a2ccfe080699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad9bba44dd9d4d7fdbe67e79e9b1c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34093a55566cd239e8c95926406cd2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97cffb0a77753ff7eb330b5139ff12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3362ffdc7ce74ce754f053b8ce3678703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80e8250a991912311170faeed4bcc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364ac39db801e1a2d74bef54390da59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ccae71f6f7db709b2810a834a2a18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb0a17c1962cc5fb4ee72da6de8a4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbb1b87451144898121fa2c6bc0974708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abbd7ff06ebae25bc0c00eb24ca033709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf788c8eefd5816ac59ee3cfe7b4e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c250f03a155db30ee619cb56ecd38ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196423f0e45f1b968b8218a08c5a1f1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cf0f39cbfcac79e724ed879ed8d12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e196a64d406641a4c603d1cdbbfb317714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d554af427ac259b722a15ab55e46f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10547ba42b43f11b4fbff51fb17cc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e28a5f55a3f1c95b9644e72ad6da0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76e4662d50b2821f491f420ad735f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0cdaffbbf3d9e154b3ac4ba0155fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758245587a2a812e78e6806754b147720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccebec12849aeb19c7911d1e7c0015721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e995f380bf22996a112ae302887ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c334bf5226e7e12ba6bf653b72d784723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895bfe6676709ad6dd1e6dbaea7049724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98f4761e656fb45ca455098205f416725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a654924e300a4f4ca5292701460742726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef70075a6f8142da118ca4275eb70ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d79b9a87d68bea881db83cd9a9ed4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b2b3525964698b5e432873d3b09cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc668776835b0d7b3d3fc116c3d719730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d1d255eba4b5a9f70458300f3f6e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309213187677ea4e3865ef5e8a99ac7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acf0310ceee12b4a8460b5d6f784f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a87e081471b6a4d024c62fad561b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710ca7f4f143ac2e47f89ecdfbcdf7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773b6e9782b026f1159ea4a5c268ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8625abde01f3f54bcafe75cc2e3c5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbcd958d1572b0a35e7cdd39037b7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3f00ac7b4092fb605af2220995622739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06764d120c730f650bb6550872da58e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1399c719b3810bad9cb3e55ccb5cf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15a178ca18972851ed0fce03e8f5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334c398eaf9fced748dd470373635a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673135de368d7cf994b15429366803e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6f8aa900e0367040813b37894487a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cd8dee990d8a864f5cc292d12c928746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c29cd9055b42c7bd9337af498ea8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60d40f4217718bb5f1a500fb2c6967748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def88c955a6b689ca67bd2fec500c71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70006021401d61fd63597aa2a9bb28a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869efcc49b91dffa6a7c9c1dcf9d302751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23bb32a6b1978ee7a38a086a790075752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e3c0d2af51a5f9e473e496daa66e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacfea6781ce0a7dbfc7ed39ec298d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1bfe59e314ebdebc340595187387755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1753369021369fb4d57bf51364113756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c512e0cc8a9f80eb5371aa2f041c86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6927e13488403c3a7b6efddaa588a9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcae25e9e2f1a0e61671419021cea77759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdb47122e6d3312c2085ba97bbae67760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd440a6974be6332b19181664a0208c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677b4dd6159eeeb6f1c5560c47f177762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b1975c77c7b2c7665eeb509a42618763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba3a5f1ffbedabfd9544c388db0bc5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e165fbbbec9c1a779c499b490c9aa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d238c051ec4fdd77134122a0c75620766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f8b061ac0055a28942fec3efecca2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe17adf912efa4a9b454f5f35a128b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27a12e78f9e6b57d5a4992a144e6a7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d676182bd5cf8f86088d62ce2fb0e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea443a826b6add4653438f1b0295dc19771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dacbe0779c333faed7446ecd8b9200772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296ec1c4dde9f853002bbfc2d375cfe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb911b25c70eae315ae7226f5898ab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa092df47780f119856d1dbe08c34d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82c91300445275c3d13c7bbda754e7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f934914dda4b24265698e6fcd3bd78777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bef3b26d0287f0eaff13bca5387d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80750bccd1e76273fd66f302f9ff5c0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7051a32a8d934ae341e7e3b8d09d93780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2476401a4704a93d4c95f77199de3e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c37e7191e920bda1510177a00e20e1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565c99356a83b5b4d7fa18177e19f5d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b418dfd03bbd9c71add2025714f71a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f4f3db8f93f2289228ce293f7f0e9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b32e81f7d785efb8a21a4e45e2d39786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d4fb851fa82737fcc5c7b62f6f46b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3733b68c42aab00ffeae5754ab07bf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d9444b9fa9fc920672b663577a73b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7094f326c8e95a94b75eb31f7425c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fd4bf1cb8bfc7300150e7e7d054f7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409342cd3f5cf256744614e6c68835792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868e6c1ace42c4b0362388375b68ec1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25325ba22f2089a98deb739765d2b9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd143c1745ce49732f6bfde6fc051f8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb96caf0a2101cf804eebc9d1fe00c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ea7903750b75ed20da54c6a09e51797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdeea1d78bc17cff322c9ec334bc38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a8a1a22132ea0d3f2f587749b17d3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211d62152bcf098f25040044e2c8145800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03609cb0b1c1f2931f67c31279dd346f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6ea32cbb2df56fb95f87cde862cf0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b94d46e52c10b23f6a9286a6bd97b4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eaa2bde0f618ebae5c5ed8a88600b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b3075f1807178d6abded77df61b7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41384c79a5206ea6db39a181d9f9470d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878c21a8e846b19706537eddd4fe2e3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8678d1ae0511c74b7953371324546808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7a59f4379334be6a38c794234d8f4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a09185c85ca8cf0fd067ef2ef9ee2a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3e61c985632577985fb8aea177580811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef92e96333e9693a2c1b7f01570c16812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8224daeb3eed2787e03a5875943a71c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31113176a576c5eeca29ab62fdb2fb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0399e41cde0b9b9f33bb3a07aa23f0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd032e00b4faa799f24beaa5e7dce5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60f49b650aa838bc9302d311992a26817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90531633d67a0af9173a8114fc630f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a29baa912647074ba5ef12923cde9d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c614b755650f4d732d67111a7c7a60820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e5f210da1b51d205488067eee82c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d82ba863d17826cd42c0f17c530ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c43ca52a63b00b1db9f242192f4ed02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86b18384abea363e37b6f44bfa97a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157fcb89efbf6b1899bfa624a0ef4694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b3a5f8f9f0de0e03846a13a5020265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e528e3de41e0246e587e2a11240b8f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae47d6cfb431bb42fda828839a63fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e521594436e95b0ca3cc77c06b74d848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22daa9b9e15cb623b117b4409127d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4563ad7182be0752a0e0fcb4a67f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b6b17870b0636b3db2c02adbe21d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acb5d0172754ef5b3ffbf6955402c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d9653405aa53ab31a9eee6a7c72db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f82ca3bc507a88fed89a8007f7f8f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fcc29a567cc9448435b2ffb9c31e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7efc12545a6cad4c0295cbec3543016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00883f535c5281f8f31dc442bdd9ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff6f28fcbb9a2c660bbcce914c55a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579bdb0051c8117455a7eea29df234719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f354c68663e2cc525b7272b48c51320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a6cf7456c7efcbf057c745714122821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d460c39e316fd35c24f2fc672c14cce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db258b40b819f9bea9c219469d337e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a4713a907d21d374efd752d40f0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af063c39fca3b6f009686b275c6905f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccf8fe093865f28677bccbb65a4cfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9eb11fac5bea4a2a06d866f673c6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b877050b969e791506e12d884c5479c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dda36a081d3e2815d2797e19de102529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493bbcd8381eaafeef5b85528ab367030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68cf2e739870d954996a9f0a5ef7c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef46a3ba320f646a0571f2addce6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190470143bdbf873537a9bde74fbf4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09e38533b8f10a748e4e72f4cf291134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664851c94ac6388d87a0271047fb156d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77dd149570821e3378cd4bb470cbe536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f93af2f525f2570e742840f7a13d1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc57e86cec81bc7a0541e79db7384de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b4ee688e37b56b27dec9f99b0014339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd0fc2dbb80c390f5c97db8e13009d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278048c5f1df93d9c1a454ed38a8f34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5e7e3c9a1cc3d64dc08322c4406d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e18a86230b541a964a993e6e9d6c9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e1dd42af2f31d9c3651420ca4d1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0355b92187d65dc1625151f5301c50e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb040673238ab32e69d16f103b443b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651c9d0d38e7d959bee1cd98bc1de1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ace39027d003cede538cedbcfe531848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c0c52aed12d92c9c5e7f50564ada49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55ff2c3a8905b933cb566fcc27b70e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8d0c6712351348dcd78eeaeacd8f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9acefff0749a129fb70d8c0926ac652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a28a488983b6f884406afc6167e8c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c88b8d666e60d65e0780aba6b1888554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21cada47794168f6731f71737db51955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8352d11a3e05c86bd97600ab6509e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d44f5431bea736e948b9164f68cba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197faeb8ea792ce1312ad93af77aa3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47fca8562b1e7afececef90c1a005359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38466af71a8c320884a1f6077411672260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab474326da981a8bf11e20ec172910461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5b4ecd8df55218e170161b9b9e88e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd465cf5b4da517393a78ce06365067363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3504b27434de04334a1e2bbb9dea51a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4ed7ee966aa33f0b36b019807434a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caa7b55c96c11b06c0c8712ef30f3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5c9bbf670ab7838c7e51a094cea467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b4aaa13833658207fca31b1dd7d2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ffd02c5983863cc7544fb179d9d0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff6baeccf5d11fe068c12a0fa7a6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e87fb6db15ad80a8c99c27336397ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e87a7b3a2b9a182e7ae36af139dd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14332524bedb86a62bcb2466e517673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94aede35995575fdc3d03a1350deac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d48a720ce622655ef8842798ef3f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8a185c3dbb1e1785d30be4a8ae26e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710f6af8ca6b601b1dfb8c3176fd35877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac49598136da7dadbc233fd64b0bbb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d46137e1a6eca37972869d99e8443179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1797ae0bc82249e84651dc2814cf90e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00972eabedfb4b7d12accc38fb3838281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728169b59bd35ed45b676b8e3f6778382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038393abac2c90af42ec7158e8f097a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa572c98eb84416f58721f57f5e8307a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d96781d84219c2c7bf1ab0e09db79185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995451eab2bd6d913a07e1b8492bab086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab97258755c31a07f42eff500cc02da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93060e1663ca1b08689048f5673033c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecee3b49bc26391b985e87aa27e368b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c32522b376232edeef4f4b6d6c055890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3720d098ef065cb81638430fee8bc5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf2aff6f96d688803d50763502bd2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5552c3513d1f2ad40a0a7072f04b20993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce27553a832c84f32576bb2e1257ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cec9171df54dc6b8499d7dad8856895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4eea9344b55686141838c5f8b40f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bfa2fbdaafb6b05db715050702aa497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3936f5b1bdb20c6bdd39cb9f99a603d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16c99d0386ef529f116623987083d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac11aa8ef5403c379b209ef8cd78d4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3259810ccbac5f64dc984d29e81ba1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88970a06b6e9318d634c9a49d9b78b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ed7eb7b11ecc22b0645f9cecc09c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cf89503406ef1849de13634482088104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dff65824b7f5e6f8dbe033dc947963105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5b9ef28929cf47618f95044f5de15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa702321f82b91f2c9b1b9896694983107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7628b296353fbae620791b76b2f6fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3144e1f62018832ca24aea65e6570109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a073af5f72012f8c8e9f009d669bb2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1993b0ca663e5db98aab42af207406111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58975f5b25cad1e62a57c5610189c8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d29c32aae83d556ad555cc12fbbc7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa757c129de8d8765dfdf80400000114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab31de161c0200c937b4304ebd1df2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930efc270c697fa9790b4098a89798e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c3c70b3917e6de83d24b85dc447f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62c286bafa73aa98a96adae39edbbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7decafc0e185ed3ba8a43dd31f73b3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbc4b7d602024fad7c5afe5d6f2e11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aefd6e62dc6d0bd8f1dd127e053f2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f324e5602bb0aae5e03131d047cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256cce00c810cb02e456d6e1346e89e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbba4a18513938622025fd400288aaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31176fa379a568b55065cbd42512eb64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dde91726c57f52205b4b96a3cd76c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555e498c69eacba24225e54a777fcc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da137b7c9da9e74a9e3bea5cd3c83e73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaadde9e7278b56d3f9521ef279c85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3fafffdc2f1a53e2681f0e826f63c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536634c849febfe71a12d3e6cb457b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3fec57bf63ad18a7de5a502b89647132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f30fc8d1579b83bc57aa5696fa33c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efc8ee09fc0dd096930d337aee55d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eeac54ea162b1fc4ade2192d06e3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ff5cb4fe18827164cfbbfd183692136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62a5926d17ed5235c75481175ae946137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ccd0cf1597330e7409885f3c16cc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae5da07cf0f9abaf70b93436097b85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e60ec501a99869256138a7b2a833f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b771ec8297827b275d51355d2827a21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c4ba1e9d491b5bcf52ba692c6dfe2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079cd1366c851e51bd29d9865db5668143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91ead2e1136b50e499504aaf775b7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be7ad111d27ba912f9485c392849e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d35312c172a1ad794af0a87a6eed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b858f91c3985ada0b63ee968ca7b00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b1aaad274fb5e73e1123b70a6993f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33031d81aca16e7c41ebde4a98b6217149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad81f9e9da056e06004d7992d3baa01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7e08aae7fa7f600641a35ff9f16f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02782b1a4696e1aaed51a8c49194334152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573f769ac0a7cd790ebc2ad09905aed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121352e442c90ef8c9e401ada8de167154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e3286afaa3435b320579bd2ab7a92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5783421c344ccc1ff50b03841c527a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf22d303ceaf2994fabc81c742998e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0e758fdfec1eaf3d43e017decbad2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783139092874f08482811ce410937031159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ad5992c69ad01629a816abb47aaca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0956f9ec205f269fbeaa04d0801f2f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff5fd86292d4a31f194841c5001e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664bf71d4fb38553efa24cd2a4ce95b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e14a55e8a593e075d29b2771d89f5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc886f56c6417d7427b2b213835cb5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01421ce7e69d89c5cba3582511a14fa9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3419309bfade6fc51392f6161d82c00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48614372af7058f63bffd9b984a45fc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e49fd38c007cb66d0825d0291d1974169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb75909cd7b4ed468952814c0f98a12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08949ab2733603f7b629b501759eb7d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e1259bacb27fa6f4fa11daa520754172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d43ba4a36d6186418052688d6cd29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20242c1b7f6999e5b88f84d1238878d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ac3fa0f26ea1c49fd64402453cb20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb9bce9667977167520bc7de170ce8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b4f72777734ca71c373e4ed214a0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f63a0ab7cd80028cf4a5b16deb405178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e093d6a1d1c78dbc3360115422b9714179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7113f62e0fcae4215b2b65f89d8f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc742be9bdfea692f552ca1e458026181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195befc10d40d05d8bf4e8842d3bf036182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8488b030e7efdb27a8d39923e5eb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee38875cca1a1ecc8fa58519ac8f31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8358ea9e44221ee10db02799eac930185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba95a53093bf13eb6ba3df77049c2f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5fb7b4e23ffea693fbad5c6e5bbc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157978f8d2ef09b8783d4f181075631188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b244aaa448c970a5923831cc9b4ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad7a091d73dd93f9a89a9297cb210b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bc0ea784b5abfc51b57b7676c19f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221427adef6a4b911a5e3369efd0fb42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4550ddc352e7db7b8940b03cdabf852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac40c8c82de539597ed7a18abf01bd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6b9117dddcacc70be0970f236a47c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1d4c81e7679524ab1da8ecf1b33c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005613f5d78bbe40b5d6986d5e55a7a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afe3a2a0065383125ce1614154453a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce125ab9f27dee38f2046aee8f115ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f7de8dc1abe8f4c05fa1f41ae1328200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a310e501460da20cd4932a35f8be57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8c618306d2d48334b82424c025a19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3083632f4ecd17782c4b4d940465bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1199cfb43bc10ad91c0fac4d55d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce03f2fab829762e003da6857cc7f85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15555aff56d1796b2a9a07c5cedce02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10980159eeb39c2b35c6fc7ed8208a8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a835f3ee3f2a290422dd52a25b5b802208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd38988be21007e21c93c57fd09064209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda376056dd7a06e7b715611869b3cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fdfc9d3a8e8876e8a4ee4f177d7b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aac927adf3449fd136436134d3225212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57cdb0030f3afeb317c74e3c7ba91c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fde64a8360f9dbbc059024a60ba93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9234b10ad64cca0c625e3d130c107da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584905b7664e8a9f53af764094448dc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a720743e6d27a45b49f81da9c8b1d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b03d756dbfd708d9ed382b273c385218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4444037510a8c7dac46e99dcfa0aa3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9976f82b0874691845c3281b9b0a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065f4b4a7cd3a2e0020c0779ff0191a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c52a5e628056e4e6bc26e58a3639f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7fe126b61c0ca1a0d0cee4841da78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f273fc3ca988a126efc4d542716a532224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fff6d2d64647e8e70ae1c7c62e3de8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb42866ff6666d445ff821a73ae53cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2b4287a28bebbc239df5dee2b96a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d12334db78ec8ed0b198adec26379228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a83685dfeef7538a84266a6776d23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a385871a4c6c8b2f23a4b1e96f861bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1a18cc3ab3c948b0dd9eef6196ab5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fd5fa8eb76e64a4e549aacbcb04cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8f6044e01c2d32f70c8bf00d59958233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e700b22f7371b47a61fad8f235a05f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801f914242291327586b2acead25d72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58276ace6f065c6f448fccfbad584645236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e466456087ee6252d7e2b4faca84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61236e4600401dbea565911fb6bfb747238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fdf1a5966f0166a2b8591a568afd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fd3d9bb9f9ff0a6428dd3f942cc1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32f979bcec63b7ddc6417daba92c78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e79a1aef46d8161046efb542e62f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf965bf95c78bf365d4e68cfa8f394a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8364876d316847aa91736c4a258b1d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa141e2c02bfc02ae9f550880c008c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c07fcca56e85b9638766f56670e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48762444e901497f3354af7416e8856247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e3f8355d889762c4e69f7220d655a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291f558556c4c419087eebccd650842249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ac0fbeb9c1c73e6cc6995493498f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dd28fbaf6d372a0a71dbd0ac9b30d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5096091876b9912bcafa28b21d97106252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822960e63befd5dbc530d2c9339ddf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76c554125af567f3bcf6bd001fa1e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a606aa0d41bb53ef6e1628e9a8e38c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089707f5da71bb1aaa91c5e27f82360256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7264b8d0b47eacc9ec4ef35dbb8ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138edfc4b78d24f0bf8c69b82cc1fabb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbc52faacb41a14e5bb011226fdc75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77d0c6207cc44a6c099cb4c7c5426e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e2eac7f58966179af537580f3fcaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7fc3f957f881383f20d0a5277828e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd845458de66e78366564576ecb617ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c73bda98a44621faa1fee420dbee5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a355e1dd1c2b419193974760d8c875265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f61d43fca84b651a1091e68c81791266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba92584fb15b613be746aeff162d85a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b0276fea4b421c9b11d9b1b414e20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc07739962f143de857204b53b4f830269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae337c7241f2d56a5355b12b16b541d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be1ce6e69555f7637d9a733986f509271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86acee18df71c630417baa9225dad6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e02d087a3c56e84e7180b9af0083f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519a75ef2f3d05e5b3b641ce59f4759274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5273d29c3e0e2542e10d0bb2c92e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d31e4397cbe1c3a9857383ed3e6d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813619afbf307c468c548db12d15c51c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11499ae1bb0631f67a726a4b51aee890278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d1572e02fecf5dbcd6bfac4f17b07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3f1f8b3dc42ec6f50c96f02781366280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23d145126ca90d274f617ec1bdbe8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e312a6022c6a5d0e5dc537f1f9871ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9592e2011c983c9b8b779a2a9f468c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bedb39b5738c83efc8533a6f69811f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dd645d9aba8d2d1166eb08f95bf05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166bc30c3de6660cc8c51e837ab815c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a52e421e1a62ef9a3581f25736876e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66078488aec43ae0c48ad582338728af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a128862cb714e99ad46455aeaddca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6642c30fad9b33ebdd571a0dad2867290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0a39e0a9a85238fbe679d8ac15004291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed436a6cd7117de9930abfb8b34057d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ecf760ff35cf6133c91dc5074a947293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b92041d32290c73c8e3af59ed017d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c86920808e8a7cf4908a673ccd9034295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaf888e80d8f0423a366090b2c3dab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b91628e2d62f1f76f2fb25581aca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366d5040c349f508e8252616a644b43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3e051c6ab37932334b1e517c38d09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b9e0a4c66517e1494a8a741aff164300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7009d1ed02ca13a112fcc9317ad40ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a942b59bb875a8db43830ce572922302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab33e2d0f5dd9ccc42be44002a7d26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a115f1ee2869f48f290580fd2f8d9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b3c4bbdb926d4be24f8dd7d4d560305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370419715dfd908a8b970627c7162783306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34c83c068d4f0f5f34efac58196225307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebdd2a2caaf85103dab768b1738460308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7930e7143ad81ee086bc0a0cf004c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b62372193a2527e64d5c0c087914a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ee27598996043508b3e68175ac833311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be0d1348c1acf9d8388b356002f509312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e66b75abc3631c921ef6e9fba1d593313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428e6950576bb8f151835e7751c329b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f9875c752492f73797d52f29b2880315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae25e67d92a35093fa4948df3b47b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12030f5c2b8158ede766cab7e38c663e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddde982cd6f2f52a998b4c26d2f073318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e46a829d504707306023c6385bccb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce0e52126871cd69edf93f36f9087a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae395f2f57143927adcf419d8a75f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a5fad7f70598184ce8bd051f5c6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbdbf902af556d1b6eaf6370797f1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63a2cb5c503bdeb2ace23ed219c57b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a460ceca75e14eae48b19eea45f9317325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8b4a17e2fe621fb632a4c3e72cc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ba152aba6c33383c65d5ae5850383327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571f28e19dae3534922270bbc1ae2ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a57ddbebf0bff5d90d0416964da4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0d2d7483da63f17919744638870f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114afba3ea8d2888f1c96466844aea59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28568aa55245c09ef9886e301c9fea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8ba91b4693be1e2c15d2e9175ca1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ba96eac5a09d970f9bc23ffec906334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfc9da89c0a173fe102cd25a20c1ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f731560cfa4baf17dc33482bdd15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674843578c915aec4f98dae2b3f8d1d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e318ceba88c97c367ae8b8e70286f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d0e13af2bc4bbddcc75ea1d05a969339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee6cd34c69fdfd58bb1d1f381b4bec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee0f1cae207996ac0bb462c31ee0dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf37afb7f89cf5444a75e84fd899f3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac130bc4980a31e93081a743e019888343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6d5d171960845a92443e736eec569344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b50d3dcb2c88a5ad8ac42303d11c7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75046c5c8d53289f37cdddf6b2d8a96f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663159a3c3dc2eea9f12779d4f8067e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8120b5303cb25006854a9495d5928cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643f5d995d5bde7056ddec8d8fa626e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016129da45f1920fc3c70d96211203b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc771688525b34404d80054545d89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce958ca5cbc54a38e9e99de8ee2925352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63462fd4de46a98f084c82c8b3fd8f9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a6311e07349f526d4124a5a825817354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c54d68fc2e4796773cb75d9846cd14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa1d7251c1c197067226769f312f3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044762a43fe61582b4d788a897fe3ac3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af69c88de23dfac8fba1728de4c020358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d9fea9f72a719d083a0ff378274d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f7ba19229e1c6795925dfea089df5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9e48120f4354e08c67e39fdd614a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de12ff4aa9064409327b867466f68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e8b1ab06fc6f0ca6b8bdc36983fca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4b97795c5dcced57bf18bebb19cf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe0ac0e3e2738ef307fe51e29f8928365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d037d29bcff901332f8eab94c10390366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b65f200a56271a7894e6e56fc428367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c92795cba5502c082428cb68d7d733368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090031021649ee4162837052bf8cf15c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbe535a03a6d5940a0e4cef735e7be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288f579e2d9315e950a15f8d3acf938371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2faa6f47c30d5b4bb98d76499909f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba24d91213180101719593b602b04a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1d4001626d32041e3cadade3a0b2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f89c6be57a2f806fdf0221516973d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd94e7a5193bb8dfcf51390940c93a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53edfad29f229b131cf76d4e76b079377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d5ca08c1d5e1ac20430a4f85ccfe1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afa6e3575324e4a60eec9839a58f14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e3f79bf77ca517431020ab064793a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443dc2312e3e8684d15a179e80ac848381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e5c89258c4537407c4c0018bcb2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104e09c25e28c4c96ad49458fb2a585383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240235d65fe2d9e7f2257240c7fd398384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a47e824e82691078fe4d0f3f3074e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34bfeb4ab3af66376e36b81d567c2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a2df81018f4b906227b67bfb8c97d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78edc31cef8d44ea93007cabb0d29f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b859d5a40c96b7404517a85df6223f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be516085d90c4662f136d8812e540822390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f177148b8dab66e6cba9b1c0b02282f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ea871baec331b88b4688fa2b9b3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c80a65ef439d2be99886510311bc98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42229c7baf0cdb801b41507d95f2ad17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7dfd0dc632a60ccd5ffecafd148ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207617f71c0f2e41ea56b16fe2c5365396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e1fb72c6456f4ecdbd1915d874ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bc89195b512cb3b4dad19cdb3f707398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a6873e0826f397a566e1deb5a933e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91807388e418bcc55286db06bbb0793b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae65c99cab2b7852237222a4e2163a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975af8401ef4fa21496cb91323dd28c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa43ecfb958427becf3eaf9b5bc673403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc1b68230737ec7484606145428181404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf15b25eff3718ef0ee08dd50b037405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448677d3193ae5ef427e929417f081d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f117318f4ec26c5193c3ce9078ad4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1b0b27ce1b875080724a46ca4868d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64cf091bb098fa031159ad141b5363409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821a5a09345d3c278e2b5f28e82d20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c1ad5602ed4ced4cc5446782951b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663d299049e7751783fc0bd0d5250fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edea635cd0fccde7063ebdd4e924051413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93cadca58418424833e582c24b1563414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68047e7aa5f634bd6b5da8326fc6775c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cc047ec2e15b3958653aee80ba473416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ca51bb9fcba240b9885d6feaf81b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6410ccc681c1e19771b04922f9af06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e3c4e9c19b478b8d10054def307c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ec76c47a2bde2c093e683cc255c7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7272c27329026d7b96974337fdad6fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a7d1fd546101b03e1f9a1a5c8d29c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47265ee4ced73a5abdf2e85df8fa5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7c07eea92648571584886cbc2ad90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbb3e7b5915fecdc05a37b59241388425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932266a93662044058989b615bf0fdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675f62629a832d39d477998db9e333b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31640e1ebc4617bc19f2a5276ec09b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb194506632be4eb009803860e851f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072abdb77e2e74969d64abcc8ee619dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d094444b2f5a622ec0394255f5ed880431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d8f30630b1273d71fdd302a2a62ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cbfc1f4e38bc5fe1e2e8445edc7f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807d142c4c1d0aede677934ab2a53f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f102fd61f8f895cc0162c817dd324435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17d941c874aff99f4ee5ce2dfca546436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3dc94de5fefad2d267719713f899d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499048d03ba35546cbb95bbdc39b84e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b3fbf83abade0211d124501dc4693439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac932e6f4e6267e66484f5c78e7e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054519b057f8c05bcddc3770c781f311441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c357182c17f4d3d518dd039b93492442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe869064ecdb55c8f4de105956de3dc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9781de69151fe979f98a48d1604d22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef67414ea4ce7094ab870b013ee81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93da6a9aa711680aa2b03c37eedb9e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232b63c6ff5f59e6a86c45fca8c420447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968fcd58c2abaf40fced3a4a43cc6f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caafb33d1e20017ab4ff57f91bfbe11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faab98cc2ad62011b24d1cecead1cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b84f4a8d8e19320385d346da141d1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03196d543f38154e49bbd89dbd8366c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfe2ba81e28035ee4cbbe6c031c0f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df417755faa1b4d6e796ef6d12b97fc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c9ff768e5d915eefc8e221d3875a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177214beb4565a4e3c1f20bd43b502456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9ad5bed8f1421c0ef2bc2e9d05b14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6b1626a1ca31e6783a72295d23720458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cde8e06ef7f9b571451e14b635ec7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce166810b722f483647a73f36a702ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55587ec30d31dcf4976a2df0a777364461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b709f6a0151d4df194cbb119b879fde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce232739e30158a60d96fd9469aaef7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd97b77228f5f4bd882a9fff868d26b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d2abf2ed4bcd1115b34e4893368fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5e20d42526ce0c5e5a99ef24aeb1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb75b37c8230f209add2b4eb80026a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d3524f11df53391cbf249ece0e537468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4bb7cfb3e1104acc33657f6c8f2cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553ecc375fab072a878eb9d4d79e155470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bba75abea2e53d13a37469a423511471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1dfa5ddf99445c3a936a28b184c1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eec1ca4b41fac56430784106525fd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeab1e48282cb9840a9f512586c864474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043fbd49753f1cd3a4afd0126e96c4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6052596bfec917c8525bc61c33748476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d0fa0a2189a684ceda7c36a3f0966477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c72e4affa7e53887a5abaad883eac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19fa90a91af50649731c7a2649e237479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36092d9060fe8c86bdbc102ca771e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f540b2a2e33424e2adebc06ad7fa55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9adb40c2793dc48c62359af905f9b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7978abb4100824dca14b95016d74f4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af8e55fd41402e1ef5aae100d5c232484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2372d4c926a51cad454766b42eda53c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d5eb9db45cda122717bb89f96833486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c84a3a495546d601ef35f134cbfa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da63382ff106de26bc5b9545e27fe3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ebbf5ae63d34650faa002289e36a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93dcd6fd8f9b30c7d1a6440f9b5ba0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1deda3aecb15df08dacd7ec191121491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ab5e3c19c6a11ac91f748a14d2fb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e9389951ea129d2d6dc642fbbc2a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81f3c2b80f0f3452c7b18615f2d856494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ff3515824f87f65d8aca36191d089495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a5a3bb214d7ef1b46df6e3decc381496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62437b8c85c719bf75e57a1486ec4c2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0afe4bef92b7f5ca4bdf8a482a287498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775c5b6a7d1108ffa9727a1ff513c15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e917b28219763cb7c16f8c42a49d4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3294334fbe797fd8c849e68c466f05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab2aa0cd732316516ee188b7f98b65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b078133b3c9e355c036074c1346af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a91ad1b458bc7c32e5e1cae18f2a1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717f0785e37eb3919af01adbaf838dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a634f0cc8f914e20e6520fcc755c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65302a1660cea121023a28724d546d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b52b078ff3c2ad87e02de7e3ae38ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aa9e9d3f460633d1219b2448f6edb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0785a8c9b6cd396d038ae54796d4db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73279b6fd7b12db725223e8f51a0c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc387fcc0efb7eb25955a66f6478ba5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbac33a58d43d345f5f3785314bc23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f35b9738bce1415c6918187e6acdc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254e4712e9875fb8e876eb493d743a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb77aeffdc154a08c02c5dae77375ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b4664ed1cae0833389e183f53c648517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb97d2a273057ceecfe9b1d09fcffe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaf781a308a993acc4dfd0e5660cff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6630fa01d33259d16dc9525747237da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e03eb223e3adfd779c0c2602f87253521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19267330fa9135804c79896bec94661e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f7b4312a144e0002492b9a23b1297523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d55629d7365e769953c026e6022e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dc8c9f2f9bb720d0c4789a9fe08d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2787ac78a1c5b9cd34928cc80983f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a24ea81c8eb03d95c9088e41fac0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb28a0c640f18ce192728b1c400230e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2649de2bc7c0d1de6f162bad72b99ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905602395dc842f75446be07dd96f10d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d3d8750aeb1188f9fe21090050522531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf87ab44ed9889059622c3c8057095532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0e86809163504698dc8750f4f29f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458092df2882434af00820d50956c03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4fe4ede470f2bf73bb9905d79c70a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a09fbab8af9a3df4f8cd83b09b847a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ab66b5b44794febe8f19525240585537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01704e2dc7054ffb470f546cc55fa87b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5111a8a9392d420d6a4a14899a00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa3d1a74981bdcfd23a33adaf02f20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62d0b2c082db36c1300cca7188d902541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92726d2aa45271a05394169b11ade4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ad4b5c6eb5c5b1c9ebc06d288ee56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08529c0dd8e3993fd92d47504600cf94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df58b58174c58e21298d4816745858b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eace8381e3fb1c48ccbaa26372b4155546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64a8b8670cdb312278b2a81b6664af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030cb6a8b2fcec81870ee9db0984e85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e3681fb13824cb645fbb57af5181b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f0161434d02ef9718146124d19ee1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea20d6f36b221671da53d2920eacc68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8ec1542fc21f748c416307dd6071552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae16cc86839b5ce23b8545b5e45553553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda867b3b50b99decb7dc4bc7fff4565554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ed50e37a9e36ca8ac30b8ddf0b09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435584923c4af2d10af1bc02246a050556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c495f15f9d162e763e04e64e7b325557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c188aa2a384356fa63934cad4bd659558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181117bf98525da71d1def8ba6048fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d310fbb58d5f469cf2715f1b7428b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93603ad58f6a9804e756b897a6cf743561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda533b988d6e2d6b9b0fc8199336f70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bcbbdca68261f530e343a0c4c3282563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a0240de1dc3618d8a780ddf5f556f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec3b2fd8a79ae00be34ba6ada02a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435067ca66f85a458edefb09f60f7c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38e4b8bdca1c6d059315675688c8ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08622af363544d47aa5e448a32e047c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7506ae5ff318ea93cab7d11e4351a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ba9a06f01e203ce813f71124ed968570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1fbcf41dcc71caaae5dd4aa4d4c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2312abb5ba167f2dc40705faa99513572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185355dd8fe8af9a6c3502069353a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354660c214291a373a1dcd0e6f46bcf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba172ec04ed1f227e7d0771378b5cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a074855877ba20af4ae46d544900865576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b6f3fd01515cd8e351a6a328d1a14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aa7990ccd8d7e5ef1149985fedd7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71329e4cd5cd9ba133651fdb42153f7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1c5d386d72b057aaf4ea28d645c19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac77b1ad47cbc0bed548c3a63e4f4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a45ef3bd845ae20ae819ba4f2ed5f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c42b62cffa5818d08645fa4f6207583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94477bcd1009b71423439d1833797de1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be685fb2a77a90ad5db8c9f4d85c042e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf821d28205acc1879b5a156f58215586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1ac1771fff6068f4750644e20b4bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416a1f919745809b421c84ce77201f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ab55c7f726f37de0ab78303121e47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484491ae0ed7403db3fd7d61e9cad20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b57797ff61e36d28173f1a88dd285591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c329ceb1c80b130c8de3c216d4c490592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e62ab36c1ca2620418f1a05cf27d86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cc9e807c94605eb9af94dae688b88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92df7dffc6ad3cb1de2d31cafb1064595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914af3dd9064c57bd1f4cbbdc92b13a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482e77c4a975c1398e46eb35b03cab8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bb4e3460d6f53bb2aee5fc020c872598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d241710612fdb546c4f369bbca002d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e581f65be13270356a70738791f6db2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0645c08c262ec7ab4e1c3a0321a0684601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9783d1f2f0ac365d6914025a0d776602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a51496025f5fdd7692bda4e71a5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83020fe1facae161cb4f905fe839cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce30610d55c86bf88e3f3561b31ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d107c774551b449f9b8df297aca9ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b06de0980b6b13d9049bfa3896a231607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10dc3d95c8abe3ac1fd544e5fcab85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e7c1beb33d6b5009b5ee88154a961609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e3b238dbf2cfddf98946e0cb76690610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3475ab0b0a15aad686c67bbcb3267f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae3e65f10931556b07b984db55c34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5211e4aa4c4c792ae7d209e8627624613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801d761c0334f48342a6a054a444ba4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5b26380cd698c3c1ea78de4fa736615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7c191c3b5e3da0d61de288b847152616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad04bb69c7c9b4add2d9b427974203617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb246628367d43d40e3ef6d5bc4de4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82027e2e472ef796072441ac78bd36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfa3915907c11d4111f2dc06373419620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb617f2e9551be4618656053324ac4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f8953edab4555c4f3c1fb92604477622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ec13336736b6e0b84f70c852aa2a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dfc19286bb860b0c9bc384f993ccb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926cd19da462abb30a0b1c19275be31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a5fbea6703ca78534f2200e2521ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b61de9c02987c3c01ad256338f5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b79c42eee54f63ae84f5941b8bc957628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4c8a9a01d37624bdf330ddfd7a99a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4e5f831ad04223341dfd19fef34d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012cf5929a5c003cb781255da8360d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bf1c3ae48069a8f8e32d7732a4824632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c46447911c79f827d39cf4c515634a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660def788503fdc933bdef87dcebf1f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2726b6a3e703e7fe70d598b3fc44ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104646666aae528b8843a2ead0a6e87e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5cb7d7c9b7a60ad6c1e1e64e7cab2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6083efb7c3b7fc6b0ef69120939903638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6541609eacc101993bec8d4cabaaf56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2034a9205ba02af2d1b426fd06513640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932d58b3e08bd75f380e3184164f7d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684abb2fd46404c065dc3a400a4dc515642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3b97d01700e1ef2ef0875764a7f11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef5d4d84a8b159faa6cc32fa4fffb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc64effe1d7b8e797d743353fac9398645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9e2ced848a196658094cfccf10a6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9414319d1a784922f80de024d1ed3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b555aa9c3a18933a893053e6a4e8692648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc8d144c864e0cea4cec11f11f2cb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a58f4e3691de6567b6181e184dea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e578525506df0cc1a410950ca2103d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb355bd3a92e2442374972c193a8bf6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8765cbe76be6d797508a6de45f09f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f294bc418d4ff10d6b52e2c0cafce2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce4612c071e53396fecba322ae8849655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc8bbe45d624b38953e135d724692d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f697dcb4b95163b60d3a7702ebd6a8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0559e10e656888eb1d649f9dc7b3b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4f57e4ed3f806d467409da94a46c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767516027170ab869e5e99f19517e8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea9b339f5daa21212e21a7276c2a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1867bb182f291e4209ff68401f851662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa713f2d4e76fe30e32498a534742b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd4f48fc10654db9442f759e90ef47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5632aaef631cf1402b0cf58a9b6ce78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d0b113ddbf8e144b884293cf581cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8ece7ee603519c4c1ce2b822b78de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeabc27327b74317d1bbdc87d1dcff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6693aef68cbdb5f9aea2da17afde82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e72b34c8a43ec586648c7fc8f4d4e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e584c0f73f1df13acc4594a36bfaab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9164bab687bc901a8e980699a891fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4124b4ec347ae5e7a39ef2e1428ba21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf66ee9528cfdb04d09ac40f70a2bfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f141d4823eb1b31b72a946dffd056b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7394a99b620a48b31a7f051a1f7d6bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c17aa00e6f5ec8b3755249b5f3361d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe39b0fe8bac2e3515c2d5ca0df906678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004c9d0036f6c3ae3c7bbd42fa184d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed283b3311741e4208e0bfeec06ea222680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5650a434545f4baf460f176afc9228d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451538f25e16a2eb5d49ea2512a88a6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eefa22e35afc37c564dfcc01fed9ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af04a1a308d5654e799d7ea349678c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb941ed69957742d30a7b8f2f8a01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec7d693a510b5f88c6ac0585ff0c0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc756a8b638d11d9d48ed0ae1b35cdb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727df1c19167a37b01cc5803441b402688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc358aab24b75beb934973e672ebf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05c936f6e3727aa19cd667b18464ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c04fce9d29f4738178f253a803ffb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de670146f2e39f8fad3d8c4e7adde8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08ba65fed326f6e35c3c5cd73c3802693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7867e83b1fddea9371da7e436d13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfddc51acffd4db08d898cb852e300695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e60177bd2194fc1c605b18ed78f30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45723182aba896efe8ee5f986caa8690697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd00052cb25ea350f1497a848ff70c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c156b42764133bdf44e91f01db3d9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fc71c124eb39441e246110fe32473700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c8dded283031ea8827783055e2a45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeca23afa1a68a9130417fddded7bbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567341670e94706986e8fe6dc75e7f08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4488e8a197b2a67469e41c169b23c87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a317dd29039d31e4d673e4ff8f236705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8fd53a7a8d712e8e5844e0403911b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee467b48fe8b7e578f05cae7878d7ad4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4397e026885c35c7e485fea04a0c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb30a2c867d7200e3d9bc7a9e882ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd219631f0dc63f9d2dc96167f97e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e08fdde4172ce5cce063527862504711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2c95f66e75c18189c5fe5e35002ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f63f459de4164b57b794532b8e578713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1cf5f357f0a5607d5e86602ddd4ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee1dcc98012591781edf45f1066b77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2d9947e1c3446b6745005f6c71f5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a29a9dcfd7f37ae3e092470b8833ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac558c687df08d3117ed091d68197a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42abe8d3141632c4ac79ba7a48c6b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873a8210c3e2a26615f27119ffda4aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a3e8298945a7fdb51414b15351c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdee842e3f7a7efb8aef749d3a71b6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17970f1b03b7843ac6bb4e4ef328da8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eed8a7cc63b57a192a04d620e9837724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1cf4a266578fbd49d75e38d2cd9d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795800bcc9605bdca0a4f62f6c689eac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4b366c8c03e8e311ce3976dbb900727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf5941616e593b80f4c99a10988de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be60261d33c8bc07641abc0b91edf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f1afb45666de849fac81c1bad8327730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9a639e188597646c7854250850085731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b959429704d28f15a9cd310b858db94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dde446739c97277be58325abc7fed7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadfc121648d39449d565f1242dcf36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb68893010939ede9aae03fb82ecaf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24185e6819a221d4bd6431a58926c867736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89880118c2850dd96a0b97b77e0d60b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e90ad5e8a1255e7c83bbaa1ad5a3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301dd3bd6375dce571ff69284b9a8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca955c723862fe0f0119cb99fa773e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11286f2fedcf5c27ce2aeed8f02f34d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d48c2dc8477a993a167bf5e8367027742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ff69f16979613940d0e78f15f8f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dabe9fe504973d59c7ac9e0c66d7ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708c87ca6485ab2888bb09e9f23fc5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b47cdfaa445a84946755a8093a80b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daef2a854e0631c711956e0cf1d3b4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e047d163b51c8405a1e2611df6bd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f11e3ab149d74ab6fb42fc9d627ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14b51f61878bf80d0b6b2e2ffe0e63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964c2775250799ddf0d5315295effb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e38ef31d579d197e077e5eb3d2d85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bc66127262d529876befb3f80ea6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397ad1ccc55740630d973f120f581c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5944fbe758d15a23fed214e5ef553bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a9ed39d87971ba91bce42adf704f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a51b3560e9350019e8ed7c36ee360f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d55014d9abb3f9f989eb27961f493758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df539b6db9d38f8984513d47db45115759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e7a5fc6881feabf2bbfc3125f3079760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90913ee9d511fc0ac1562549c7185707761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c77dc6c1c8e2eef9540953dff36bb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0bdec047cd0b55bf54af0d00ab208763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff4abd957f7d788ab365e53551d64f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15487324a591f8a2a227c21eb03322b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389b80d6863e6e90649ea372d031c0f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948db86475dec50d2466f7df6f6b9be1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>