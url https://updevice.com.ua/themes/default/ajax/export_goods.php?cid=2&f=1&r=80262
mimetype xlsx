--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb7f08ebe8465a230312e42e2c8cc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447142ec51a3ffe90c289897a1c531272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d4782b010dd2f8ba40605e4ecee073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da41e83b58c61ab15811fde5774a8df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f37f7a5da6c6a0fecd41a4503ff265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e8f39160a87cbef3273d3fdb475166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed1caa25e7bd936cfc9c850a05eaa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2897fe3382a5119d3ea5af5c306398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474b0c6430a7aa5c44b78ec829e6c1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793622fa29707beb65ed1d2d985b62710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26b01822b9e935d75dd17678d594bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ce751184bec3dbf2fa9e284cd797212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52d204afaa80dba086f98366bd20cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e09fefde85ac49bcf470770fe4c28e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb8eab96d7f2fc71f57b7c8813cca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48a0f4d10ba5772854a9d017270d4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515edd96e752851769ecffbc8946082817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd7d9611f4d4ef300b521b06c8eeee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752125e8f26de0e1d3cf56b08460e8ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eb544c0503af1167d8072c5391a9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75e5ea7ef5e8c728be6ed02b45b14a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4780d0b2fd8dd420e693b6bf5968c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fbff3de736e57affc6708d275c12923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3bc6f8968dd5812747e5b5a77596424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d343e5bc30cbeb90fffaeaa68c38a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bb646808bfb32556717a9e1e091af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86cd3f91648fa77e0d4ce3965e47fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa57332bdde7bb918254680b8cab2a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a49c526cbf40632e49f032be183de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0601b5b91c6fb0dbf617a1672ca47bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd45d6d2f6f1531e161ccf65f87f6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649e4f881db6a9ae03e0d77a6550e2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3509b27336df255309508bb43331cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2b40623a23cec1329f727e3d4be5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dbf588dc6ee66048fc23e4e46ee1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcadb8e77e1777bf0f9f5d7413a69736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441969c9f85ab06e3a133bb7ba923f1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ddbf80962334dd0dccf6794479b2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e3a4cea88b18dfb20e7f0d1beda9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9bb996970e909f8d5e24fa690a8d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef5806ab67e0f58b10cafb4ce0d91441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da0b6f926ec1f5d27ccaf907687f6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba387a186321213522d381f54e34af3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977458221399607f1ee3953bff0fbfd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527248580a0851ba6b4dcac300dd60045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cb34052efa320573c0dd8f674ba0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fdab6d501f02095a12a26c97a3fa847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728342e8da80439c23b2db282f09d0db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fe4d0a424acd8321e1da7aaedb8c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e852df8bb20f1c070485a46dd049e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf534d4d32330db7f8d7277a70cfac751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c97635ecdcb60559930ada0bff70252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0c83180ccb0261f7653785401db0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dad77a6e385d96e2ff79aa276e398b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679ea068fd7b02efab11c9d1da9c78d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895a1c5eb3a7658010f33472d67ba356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d686a9d17835fb8881098508a03b7f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31f91d51b7e51120f3893bdcb183e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab12341743443f92632c033bac4fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688836938acd1815116273cf3a993cab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cebf224a23eb36b844a4ee889673be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9fa66aa0f108ca5a8d1d9bf5d48d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7304e2c938782062928c6583b2f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40f345083a140ab59cf2b39be8e0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075c158196b9992ae4bfa55891602e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123933d8674161b231cddba4ce5170c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4161a907f9f29a1f5ca52cc8468af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcccc8772f888e6bddc6b274839004968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ba7265fb8f0335dd3260226ef456a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b69b939c80e7a095b8d08cbccab2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72c9747b3cf200e79fadab3f80bd1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e474fc16c0695f4282ffd70d7051772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56769598c4a30c9c69f590d5261e876f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e26b4fdfdd4dfe1fb5f438fe90fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08cbed8280d23cbbe50352a81c1d0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffc0a30a5d643623da2f9cb6aef90776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e16690bcdcdcaf944aa8bb9833ad477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26092673da9bd1ccf8afb5226e4492cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962b7a87d286a2e662fc084f96dd45c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a9a83e44e8f27bb03afeb5736794180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51169a7f67bd8a1b581b8d27ba671f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6756b041cf89956879051d10c55fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090783649c0524cfea2dd03e77ffaf7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af06e46c75e1175e0933d8ce717f4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf375bc7f7723887cbb9db8d7fc153d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c90093389490ba4033d91b6125439e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9595c4ae414db8c5d9f734569806587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf678aa6f2eb6d13625a639c57178d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b000dc51d0b93e99e1c6529f7edaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a6adf20d98ff9217279f6addb894c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cd59deda66ec7810560d4d91759c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2986cc20ff2f0a1b417efb5f9f34992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e806799aba458f2a50234c4a165440493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3e215284f70884f84bd07135b781e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f2ee0862b2822e30f6cf05dd60f8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7ea1a658af4823dd21de7e8a566a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32928676df347641145c41eeec7b80b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563818d4d64db8c057f3b3a662afca1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347737c70329e1864e11b1c89ffa72aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec39a8af040d247361783dec71db1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834741050fbe7bcf66b7295ca1342ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3ccbdf6ca4c0f8184829b9a766854102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c0fdf4079b5202016e0ad3864e16d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c632fc668a6f6527573599de7527210104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03a3ad27c71b7aabadb2d62518e4dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b1d14a588498cf75c8a04d6622ee8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ee7bb85244033d60723d3fd8db20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a427ac5bcb51d137b1c579fe070c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c922cad9353d94769da4cb715e1179109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e294923dc4594e8bcbb6bb6ee613cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10e4223caf34ef71db3c0ffccf1f01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ea37f265caefb34d5d913e39ed3f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef090525ec3e7c3ce1c53e0b96c69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373dffc367feb810af7cc4b795b789114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0e7e475da09b31f4184c35a00f232115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f50d092f1ee449d6d535bf768ad6cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d83021e5e2a295d32aa6c5a0c72aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76578d30ca51258407f539ac680ffc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779a49c80db57ac48253df464437f0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0fc0d297d17c4d72dff8d51adbfc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e8a692bd3c83313c3a65185796b6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c0077941f8c28e49001320cce102f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e1133a2e31090b72a093f86e69b39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c901eb506b6e9b1f75924f1428295124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783ada4e6371895d7fa3c67bff89332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468263ab03576dc15095457ea6aa0f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953dc97509a63e53d98efaf0a7a6275127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa52e4ca60e9a1be96a690ed829e55b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595f3d00ca85f05666ddd90e553c9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc28da994740f26828e9d4e4404973130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07efd5d9575f064632430c6b8521a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87478a0d03364a0a67b1b62e3e9c8892132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7a43ef2e411aa23c72866522d487f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c949fb652d941ce9a42a257f53639c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591ce47cb6f726eefdd8504d95a7ff3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a6484a4768ebae2cf286a7bd74de5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177763b3579ebad4eefe73fbb0e50622137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208aa11f85dbe7e21ee22c039c551e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34097fcdb51778da4b48f16783d0c278139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9063b1095064b279a2b8b8c806b0371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb382fa8f0febba3c6e8da117878092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6094c20d7663cc89df66811a648d7f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d6b1739ca451f6d8894ea9cce6464143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d657f790f7d2a632d412cb0b44f39f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e345a835e258f1b33113b9ca115c214145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5544795b9d705b442031ba27651d43d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72363dca1e89d1eda35ae6747a6b4199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a286b0322d0ea3655b951e574ef5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140b5941f59ab3aacecf64ca6ce3bac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de261e6c9c942c37f8232190207262150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e950500c837eef45e15d7dbe8a554151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c415245c36ad28a61ec7dce5b4097152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b93c9f4a6efc8da11fab4c8b3f7c4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c571f80d672aca2a150ca8ee2229542154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8c3ed7b3893ec875514c7beecf69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a1169c1550cf0361b476e9c5fe308156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0070a4c7a700b3e38535822831c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76345bdb1ee9b961503f9d1b1d17d40f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13acb6dd40dcd9cbedff896f6b20040159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf174cd68256fc9f50ab672c4a024160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260404c5f882ece7f5b41880b78071d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d5be2b3a8e38c5be4b575a58d0a3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c794817dbc585b13ad242475da7c235163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82520c8caef38b800cf2e585c807068c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3810dbb19bf915cf17d8fccd085949165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356b421b815b89f43ebe98c9474a952166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8efc51dd7492b54f487c9d8c632279167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcffecc7c53eec27e3e4a614749c9d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f2726534a0017fdb75f7dd11c0721169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f507d79c9cddd02f20c9b93a37ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bcf846deebde9648858bbcfd67ce9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e8332a99a51468357386af019d3a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61d9d2a2b1f7cd0e321c6fc009b9c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6116211fad42af9ecbe50199688a3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb493e85b5293d3cb6ac3470f288a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de33cf58abf8048178487644dbef6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784f8800514a947bd1b22b35fcfcabb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9be43593ddffcb96db6495260f046e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9403af316614c6cc2527499731ccde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc66c0cf3b5b558feb4d7e85aea68e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc794746a0b50cf3303a76bf2c2cf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142e89e73aa5b27e867c2ae75f359f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0358475d3b5d03808ea3cf3a2c024e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fbb8360f5e4c6ad05177cb85356f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55aba68d4a55511b88a4a0eb3749b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4535b80ecaebffddd0f53e7ad7523186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a62d8c0a373c34e81060fa2f278a69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5fccbc69cc1da8d4712190cf79556188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243291e155d2eb1a81d662ade9a9d658189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282d4faa49ce16b2783c9736c1b219190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c1360373ec74db921b8d33941ce2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77fb052d13d82ee889e1277d43545c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824643e7890cdc07edab26f8c30d4c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7cc20a1b76d49dca8934a0c8b34fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775047a73bb5189c32885641d696f4ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87dfd7669e5e14008b8a6313a36182196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471add019977647ce752e84bbea10e24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398b64d8c8ef7030f041b028ed95bc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172318d929c35c6504f8a249a2ce22f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c0013d3464bd412b305c95a627514200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96f9376fe0fd3e228b5ce71cf13b58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab79e37f2d98fe0cc0a592da5ac509a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc791c9bfe6382fb099d9d5687c416203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58e8aa9211ac59dd8c722f0d3dfc64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59651ade8d3606f098ff416b2e5bb0b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eea900a421358d6b77631e6f5ce760206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59cfe1cb43c45c5b686a2ae1e95a7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996eb11126f9cd11997ecdf8515b4e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd607e9e611dbd4be9405bf86255a279209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf4a3ab9ba2fdc970a0613f5633840210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b737c494fa1c28876179196a4e4a7b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b49e3e85f69f67a96fcd0e88b4715212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25890cb7886270ff3345bde0363ea29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fec335d9174b14cbf4cb835aab5261214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1af2832784d13597f0e4d7273a3e47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f6585ccf85f77c0e0c3ff99ae1bf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5106dca722576238a2acaf9da4854a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823c4c3863f1fb40dc9453546657c58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c984777b43badd750dfdbeebbeb1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7cd6ae553e417df02aafada70864d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2983aca38d8e05173ca6bd9b11f3cf6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febbc082e62efab60374b91828f9fe8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7e4fb9c7603703a846275beab49e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525da98a6b38b13b7f91baef31bff10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383c0d080ce346077e531da7d459cae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5c10de521b181245b63227c752d95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecd98196a568491450c993eaa1abfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e845e9f037322a9c692d7393a309e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5777eeda2449408c1fd401e04fa2442229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98780e84c274fe42315c78a30a2b90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819e666030331d80fcbdbbc46ee4138231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c69ae9fcbf4517e8c96b0f1373f68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e72438c90733757c88a4764675bf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ab967468f1fa1fb28c698e769d19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb49bde5f4db78aca9322bba3e1d02d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1cfd272aba7d38feeb7305b654efc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fba097af66d737ad100e24b9ef4954237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7773e2a925caef4c5e1d4a9b74a7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573555a711542cf2551246bc3a9e685239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc579e31a6b5d263831ec8a074d74d02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca292630f7ff4a17a08b96f294e47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900ac9d1c4af058400550f4d4691fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfc6dbac3ff97cf481bc4300b948f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079a7f32827351551c7b9ceabd1a994244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137228c80da907bef603b61b8c1c4a27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be66ab29a2a314dcbda8f7083fe7a20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1baa97fb9631aae315ea297a8434e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f581918f0e0f4e10a0009b89a2d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207aae026992bddf1ce9f0f2470494f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe5d994ff7f86534c6f93b4507d944250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838014170e832c45dc112c8620fd5002251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b303ee2637ef6c60916968b947ed1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1228bf773869a9bbe0133102421b493253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f15dd179b8ff6998ad79101fc0600254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9271f095c96aaaa374445d04a8ee8d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d52e15dc37bb4f588c3de3b3a28b1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12357a4af9610de34aa7058cb42ec7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138a1ad675ef2bc920a23fff340f183258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1004cb6a055c2ced2802b86be31852259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01679f881f1d2cf66fc95ce68ceeb7a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4774b35f19677bb73d0002fcf7079261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fb2f2b3154fbed2b77d08f5796497262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0371c159496f269928d7564cc6a437263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc10d9c01ce3eba25cb0969f8e7904264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8983992730b208cbde02cb90844a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51242f8418d3fd0c227eba45bc871fc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7523ac6adf128ccb44e9b383062acb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7081d187a7ab1edaefaff456568d921268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3226b4c7fc8d995789c0f718d16b8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0ada0e5bc408f381c9b8b9baa2257270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96961011b15e73eb31a2cff5adb6e6a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08142959b7e15faf75cc2f73409cf75b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b424456fb5f0b041198f58d7d863f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df69d14f53cba607dc71f2c3fd43d20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f8147285ed9e946e7a49844e540c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb3da71ea001e06315eb85b556cc99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164919484d68d6548fe59f66babd65ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b99c9e213302615af5f12a959824278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf6d5cf552e3bdf8eab1c761e8fabd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198def05ab18686f47d6f39993df4a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276d75d5a686b4d289c47047e5647f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f53d59ee9c8c62711649d1dac57c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9bbc11c233c4e81de3cfdcb2a7046283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219bdf6ba0cabb2b21ac5e74aea8ecb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0745186f8b7f1eb57d4428ed23fedf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab21bf4f16e27a76a000b32f6d998286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cdc1fd7b12a8ae46b3ec15e6e68d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057de4669ac467b649e7129a6b8aa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b390fa8dd9ba2e3a7685a09d2b18f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e249f55b6d587e6d66531b9d32c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494db12f29dc2540b5581a0dce6904f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c2522832a87096d9d6c8e063dc44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29ee18a24592d80b6ebc1dec11c737293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd33fe514a2c67ecb86e4f148323f65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073f07c508f68405d262b167f827895295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37434a143c5d9f3bc6b484aa382fe20b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b5539ff069613208d9a31274b634297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e8848be2b0d2cf68a709ec15851e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290fac92bf6502727ef887868c7c9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7c07632b2b6e5253bb1c48c20bcfd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db383429143aa7b98af19ebb324cd97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de94f482d4033d46078ac859c4666d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8fce871f03988ad7f8f40bc24a3c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3a00de0c139c8f1d7b5aaa2faf872304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244987c2d3b6212689c47199fe9de83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba50d397e5b58156aa4c200d6b3c57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c83975b15a8975e6d1d8ac03fff6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a1148c849131c45749a184bd6bfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081d9e3a81bd2ffcda3723489286d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97280e2adb59232f146be78c6a7b86d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378f5e307c14f389c7c054c11d6782f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c44ac5aa0bb77c20e545ee3ef56cb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eadde93e5ee8177d96f6813375a817313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20b3bbe34a88c37b1678d978dc2f0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6dc0ae875a7d6ad25c5eaebe3fb9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b92010e867c6eb6dff6f01f021634a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d8081d9ef9d97ae49725f6367c088317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c025bdff70058f0431406037a838e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535938b55547ce8fb1d53b67f8650d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457d46259fbaa1d6f4a981b9a3e02f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdb85964d2d56d7034e2e8b4ab0c5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433212fe3f55dae4fb84494ac57c9ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c045121e5a4fac0e7666a8be60002323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43835da843f0734d283abae4f88279a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebddc64be7c2e8849b8c2ce0e842a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26412f5aa782df33e39fdef4662c16e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932634935dcd734faf97a0e55336d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f52623a0d169ab8065887f469d8a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ed4e807fd0ae4bde16ce62df30a73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963f56b526c48dfc8dd6fd9cac99b75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e354abe14b0a98251dd6f17a722e9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eec41adafe726627e4c12ec967fcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb7f662a50b3eae223e7bbd371c73c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040616c8d7d9e38c87f970f388a69639334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536c2b479f251d897ffb9821d5c984f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4ac1599a6ee9bfeff6d9d842a731336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017594225645a0f9c5ec51bed4b9f283337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ed97cf784bd3eb2bc15e8bde6978338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83609356ad9573f94b22c1d0821f5437339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7a35ceb6d0cd6f6e81101c2dd2286340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8230ceab7d7e87433428e2d7472a47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55efd84e91f15c5822201e801737944342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ebd53679ccc58b9b1b4d05bc504b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595be8d8c75e9b95109ae4801b3b340344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cf408773f2ad992526436249bf32d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb4914ef98d512333bae0e1698e1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273a8c96da24e74b858aad2e2345367347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da6575db787822d48f72c33ed887b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dbe1ed4c8901c0a0f3d51fae420af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a9218bd977ff57de2abc80402a435350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e83a6534bdd4681b137de36fd25316351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d092452b622f8405de1cb3704bbc90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755ad0446a2717a44f41824eebeeaf0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccc51c15f793cc425e091da36a1d11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b059deb5c52570aebac143bec5676e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec55678468f173d604c0fa6a5e6eff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff678c48f3808e56a5b739e7930f5b14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440055d700b48c26155f0160395cc4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b2d2fdc0c324b7db5dee56fd9372e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84f2485e157fb5c6f6a408290d7b54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817b0bc3dda50e538de183415f9834e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef58c526281bc9566e4b325f4725d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f93c89e72620380d180a2ff64d28f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf409e4476deece54f953311e97733364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601694bae4bf091ea224d4ee3020ea0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d69031f992dd04e6546849ba18f10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07207546ce988b67b70e371c356efcad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088c4ddfd9e078f018bef800761b626368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828258c39723792588cd3101cd04c322369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c122ccdb77183fa62e35d355dbb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271db6e7425c56ad84508c5ca355b89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e4f5ded8859acc7ac0f841ad38cdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7ad7450e90e5ccf4597bd3cbf3598373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98fe077d43a345c33531ad5eccd54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac0804d6ca8633a7edd6b91bb8882d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550ee665cca7881a5ea39fcd71b548e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433b48d117b41af7a655ab7490f17c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798b766e92441e9130d65974db36ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591478c38581c77a1c635088b30f9d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69888d1626701ac7da40ac126322314380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b02801c1ed96d56549bc3e8eca17eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56767c41c0d69cd2bdacb8741d5ab96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3e8eb5da5921a1a96c7a1c8a05ce6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dab608c4a11cbfe475a05e8ad08a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015ce38527f65253e94993ef53022b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654953597fef7de9942e684e232fbc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091c05db73c78e11ff1964882a86efe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341217066c7fdca6b9789a6a6045e68c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc2b7a26cb0d1f98ad8a187af20ff5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07401c52500adb8af7f71dcae1fe11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1038e7d004be9b1e77e5c56691e75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37eb6f94e3bacc362e6bf9a8f96dc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f29f3460aff318cfb4187e4dfff80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0f77520cd56e5c301193dc895f69f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b647b8cebd5d69f6e45e97e0685c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46790eff73a431f62f27b0e04af8e105396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7ea5931da03d01cf0dde28644431397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f199362740f4aabc332168ebac4ada1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93467992bdd008a9c8f7fef972d317399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2193ec1e7f3057337f8005a836ec4b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afded79a67441480649f3dc765bbb2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ae16d64d8699e73c065840e151620402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3965d8da1fdcce85e1a13d62f8617e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f5c6f53e608c73a4087336a63c4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b0f218e5f515cba0d541aa0e5d395405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21625cc35633047eb01dd60e7926d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c0e69f8e9170d3bb9c65ea9e95542407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cce354c27f606675badc45a9c0a0bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63670611ae074319576d2f1f35b5fe97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8d060a6c19acee50b459a41d62caa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f184dfb8ac2ae8894081a3d1814ebe2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d17ec10329b58396e8eee2741708412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef453178970924e347e4093da257fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b45576392cba38d57837d46c7163a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cd7f2e40525d98717e1010027751c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f09463a1ecb42d80c37cd26980d53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11982fb642d4f032b9327c1c9e755f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0051672afcbb8e426b2a958ff5e12f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e33565162a6bb0e0f8243c9f4371d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4e97a1534f41e2ebca2cddecbd50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b193fc065a44efaa7a5609487b01c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91173440911db1d752c62915fbb15102422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f211a8addb34cf0ed7cf96fb0262a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcdf2db9377b14aec0843ff68a975a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e57d93825fdf6974adbc9d485240425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4387a1161ab831276289aab12c2a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a05b9a7f6dda5624c51fbfb60f217427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd1ffe0a8b57a6baa43ff68cd2d89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b42f349d8b54cb717827f4f1e185a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09b201a83d2549509d3b482a3663df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efabf86e70ed51aa03cd662e3b66346431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dae9e8829b911c7287a256e9cefb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa4364ce1a3c899eee8e4fd6c05d9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7cf9cdc5bd263bf5393c453d702e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce24a91064574eea99b379eea26889f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814462f034a098b63e646ce1e6aaab0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb8bc18bceec17a3af5784d1a7a94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547783ba0c18de102c3dbeed120f1bfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca116c53239026bda7880119cc9793439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2fc2552e569fc7e307a7ab8687589440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825008714a96215664619941844a6a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d4d2103fb20ced9379b738eb43bcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3077ac85ffb096b581c866b5ae261b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d24f2eeb6cffc5f21b74094665db15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c82e939f4af3d5090c90ef1613af6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2acba0d51f63936de74c8c6f305ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364959ec9822b869cf323e3f83d0271447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38bb3ce4cf0d44bdece74589e47018448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a173abcbb852292578959cf829353449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb970c9d55a8fb5ce3fe011360b33a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91badd1e63753442659a560914109c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb37045342186df32813cc6a4e99c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ed2c6287dcdb7bec3d1bbe4b6c14d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1a33ed271b0c1cd5ffebe61ed586454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d8f534c5a6659c815d86d6e655689455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1d5aa0cfb6d89339ea8f7dd9166ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac99defd96fc4678f6b42bc6bff3ecd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8708ebb16739c1831d2a1ad6f5ff1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f07e93eeb0182d00289647ab1e744459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a6a2fd016cee7c67f8af89bd6d43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8700d44313d2957c9dcb564ccb3f663461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31562ee9dd4112583e3e4cac6c41c4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114c3b8ed22db5a79cc03c4073dd874463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43919751c41f215437756dd59453566e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea27c95b136054c04b8de49e8a4442465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a1dbc3f4ee0ae7062117d732532d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b75369ed2869c14a5fcbd7bfcaf2e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8b9e41e26cb7e270c96e59dc2fad0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229afb54af5df3f9ace1a949cf09f85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574e48e3c446298f12a131ad7ae6e09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf94022e0e2f293f72c25832b3689471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a4743945c42b392c786549151896d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3d026c57e875ffd1737273cb92bca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0470959419c380cf8e76cd63edf6d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9e25aef2a1361087855bc916ad9ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9e0f25535d3386e6215b24970a91c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a9141befb9e43a21e71b75924b6cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8de44001cbd2dcc447088db01c051e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669360ab45edb69540a17295e7f76958479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a5bab35fe3fd9c7851a1971621c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdf1784ac413fb6ebf7b2b37d067f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261d4953389dd24efb7af02e031ce1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af247c380920f59c0c7cfb27924663e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3fd6ae7196dce32710e7d0bafee13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2953ddec3bd0f459deace9449cd77a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf62df7a070b692cd4be91984f4ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd55db87c1deefdcc440a8bd68942487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c54b029105db2797ca6e2dacb83aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ae221ee87d31d01302f2771f97a3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cffe7548dd28b596bf96b9a942354490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4f8e34e2fdadaa06344481c485143491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa47fd31780899f804138afba655073492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd17d84ff937efb5401f9efd9ec050493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b54875b00f122797161304322191494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f561d315639b74550954b20b5de27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a6dc22d4e08338c82d39fd254fb76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a2ef1226faf3d7487c9146fa9a7e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477284d371d608ae704efcf87618e73b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78c6dfe66cba0d2bcbaf6b431d8493499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dac12ef04f6174fd476ad6babcf11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0ea6976ebeceab0764aa71d1827b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6159072dcc7efc8df2f9c1e6a303675502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38113c1d25b7a9f284796bfdea4de200503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a147fe52eff8c0ee6c9f29b80892c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3180d7d5af9d442dff5026ad6fc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61da066cb30361afc2a3713d46cdad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dc9056e28cfe23121d9445403d776507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8445d3de154d233cc9f1251c67e187508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c475d3e0401bcb2622d8776eda9d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719e3cbc0a91717e2d75642fc11e02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b6c324d870221e30aebeac08561c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31213b7be910aa6e794cdc0f47647fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae2f6ffa3589d47e2de279313a61c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5611635e20f72dc92b465e422706a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe05712787fd874dc4f1029b8022477515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c9bce1effa85e69eeee30014fe68f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a17ce6e11031a011b5bbe40a11ef00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d683ca160f5be30b68e63ce78518fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702a57bc4dd9f7f10a70a24284a72b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b42af2de90de22a835a8c9f76d9fe1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07892cde0c81e73781d8720bbad0e775521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f287f5c55d6c97343536ebd28642950522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b355cbe2d9b11824e43bbde8ff5c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779abea72ef772965c6765e5d077a9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e36983ea5c7c3f37b95390abd0bc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adc1497cbf2a45dfcad6141adbecc8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f85074fd4beffe2173584f5c98c04e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c7700afc5cb324006cca21b6cd2eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1f93adde6441d34bb0b87d618535529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0cb36494c5d3af52128356da64579530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768d153d4cd515978702668093791c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f0e629d8f96cfffb7d83f8779c23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d4d538f5ba3b858bfebdc59aae862533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e79b45bd30c5b3cdb36205e373591534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870481f82a64cfc458198781fa3b5f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0184761fdc6fc2f206a02718c71574536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bab3cc33edbf9f5557c34c51c4d45c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e07d07f85c61e47be674ab67ae9d46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddb9956f3a40ccd461f9db991d6a2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f357af91dfefe6418d9787dd79cd1f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc4bf83b79a1ae6aa31fadc30a378541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b9195bc15d5d343f304e5d40ec301542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1226b35f0c744a0f19e33d59675a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70522a50d9108a398eacd1e5e24be1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bab0691f92456a37cfc3f23e9a7875545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed6d8955cb8533b389b1537b01a84c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712562a07cdd12a6f079598d03fe655547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068d1fb9ae5682481623769d8b2e815548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50a9eda13e522f275927e5e6785fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af546f5487443b3f7ab7aceee89f8dad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ec2574510cf7e1a4a47a472e17d5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e618acf3e49caf0fa416ffe915c6351552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5bb40913c1b7f1d1613be9e37e83e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd29c97c3b20d266da4325b7a67422554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931c8fb8cc9fcaeb8a4dacb8659a87a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba745e989c333917af6b2238e5bd4c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba0bc5561e735f19172ed451e8b52c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bedbd883ef31f38ee9e5b51b24f48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51adf23e7ea4abc7dfec16f869910e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a6152b70eff916b680657931702b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e1d90ed179e1aa6e89123d176880d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82308f4d8cd03f0314e9fb85dde0ad5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f036b899dd20c80a700a7250cc5cb73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57a7dc82afc44be43ac35475d99f75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb745d9520ad236cc1fe957218ec9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833366e722842b50ba0b91fcefb227566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21650b64aabe80133d0472c8ff08d75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de1105919ce1e2887b6ffa5a3c9b93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb889c97089c2d28319868996432de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d33ce7bba66f9cac66af91ee55ab0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474826791a026f0155688cdcc9c5eaf8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf8415df3679c6acc0b670e32cbc5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada277c9a64131c7ab32af469eeaecc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fe329d1d3d07c0565ea1dc919c951574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b308f4e03483bdcce8bb29a1fa3b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d4b756d7abb366ee2e72c99c082bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c8e4c144e6a10a0a789d7ba38b16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad20f826e282bc37546f46f3324e32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7a4fd6a100f9e1b9218ec243af162579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf20ff03b76ef5808b0c80422cfdd07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2049d3d3434181e67af61bd26bf711581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7f55218951350166b90f7e06d8eea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecf18e55c3b7d57d7137a0b3319e09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f481f4789144574c128bf4a92156f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729a1dded3b83457a08f5caa9f2687585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa2c88e85346f896d033498c4e4d00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033f8efc12129ef68943b1a5949c5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861145e6219f1665d4d3594526d3e28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ccad0e22b7a4c73d589f91c1b0a8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dfbb92c07590ca32973ada4251855590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e6572ee344c1613c5bc2b4e8358fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47e8d9abf84858d4ec4d8bebf14ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69638b8251f6dd0892e2ec9cac3562c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1553eab7caffe08e7f58748ab6582594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8871a256dcf14257e39064aaa7c92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2129eb31a5ebd4b3680c91f587ccfa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafda97cd4aa65b4542f32b924b96b60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fa536ea20103840414bb06ecdba78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d63a9e9105ad016b66f356dbc386c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1dde27c967d125dce08975e3ce99c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189631b7cc8f6c582622c9675413a92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e567f8107676faefd8699f90b379e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869cbb59374918b5a4716035ab7cd73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6933638e582973cc7ab1ebe84629cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe93ee328c6cd5d13d1601fe7639624605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5b7635ad7ffc61f396e1db96abac0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffa58c93e2aaedeb02f16bce18e37b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf951e916ebf96cba582523521bcce8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7790d1f59be150c6ba1180e91f1056609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28cdc94f9038f12e08ed7f652e3217610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0a2e64731db97510b67fd4ddd4804611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0c9664c6f1ef094b585df1dbc23dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037076a6a3fd6790628c6dc3275906c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d641f5e1d6a947d28412addca85c4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f5a91a4d810d2a403f537189fa2db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a52b1159088424057ad37933c3b1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edccca93acb0ccd08ebd20d21861df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99c5e3a571aa5929d24e66bb3d6fe2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb7db8df6360fb67c1bb1490b0b75b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184a98c39a84fda450128cf23b24e21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e66b814f2fc75b6ad9c79fab701b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09eed15219d2cb3bbb257b96c7f798622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279335c3c20ea3370c6a2b2756a30ae9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7db6026ba8e9fa47b15c80baac3ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b38247e48b3fe34344a352c0424a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4936255c329fa6ae46fc03e683ab6ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac2714395bacc3737515bd22e4d3c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf199483db8b501fdbbe36d05b358a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07c19312611807f9b94bb07fb33dd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bb38013b3b55add157a5dbff0e0b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf70cf4d24baccbd2bb7e204cfc9079631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aa229517654e561b32a578ba8f680632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ab838311ea244cbadbc62ce3b8c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ad733e714a151cc16834ccc52d52d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cabc866ae1989daa2d84356dcdad42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8acfbdbc906a2961374bfffe6c9f68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64914acc3dafda465737cb3c612429c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430af9fca87ea1328aa453f1ae1add1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097b80f830e47492b8e04c44d6af91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cadbff7e45f381f93eb431acb2999640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134748fd7a15349b1cab6d1afbb7a11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183e8d556abab5612fdba8134474f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dac749eecba3636b5b97685fcb3848643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63f569c59c84caf1eb196f41264d3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e93ad08c9ca51aa0e4ad1f95eaff60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e597420eb6bddd1805e8761a5b162e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3216842163b38cf78de25c075a3cfc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2d1c9218b73e145ec7df6828590fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423da2bc8b1b252a2eb94ef8aa20b18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24462e115c75d469de8cfb45c3a91fb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a04fea77487faf3c34133d34480009651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1449a2e5b2c8ac82254997a12cf018652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0f684c2c163654b6540f2be015b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4ea79f26d093b71de0e8789796cb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81cb07b343819627a893bbb64f200c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559d5fa26b28eb0d611b0e2961caac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81536d3079c1a21bdff805aa87087657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe4a82b6427d14d6f939e764d06168658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9345ba8b2c99e780d2d28c3aa28ad45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac01bd0f84abe3ed31e14558c3a901660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c2150b90e4ba11c6e9456058595cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ca1256ea0c46040bb5241547ed80f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60502458ca6ec6820d01a67710cd45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464932f2971e69c60958a99b1be8a9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5abf610e42e24bb7cc3229ca081073665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fb4b8dcf14f7f04233a315a734632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1f80ebc06dc71c840e86031189572667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d391ee4254ee6fc6e102c12a44016b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee485d2a02c1623cdea4fe53d7093669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce37e801608f52798d0136616ec971670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6545c9f5aa92c45bc2923d080c5e27b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96d71d6b93aee7aea8bcaabd1973d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0d00a1cab8e2569062dbfe5dd60ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe115b32a3cf4ba8442c0c617399f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe405ebe23a7ff3b55b9b7d604341b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d63bff53b3a9d642a211b8f823e32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aa13c7a326d426e109aaf85d917ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da817a888404713f3734fb2219cc2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8da10ea8d80ed6cf686be3d153923679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b632398e43f58f59c14ac2af1f514680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fd021384d33e8c374d1511c895324681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c820473f52a247c8026201ee70fe6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1504b40bbe21713e7b32f77ba2e48c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ece4efcc0210fb3844d73097904e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258cf9ac72fda11b2149fc510662406685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf7dbe7beecad76b3858fb20d701c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934d51fdafce2980093488edb5ac844687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83fa043e6ce8d222ccc566a49fc872688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ae14876863941ed64da1ce9f3916689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aacbfa59e9864eaba19820b2ae971690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28d474eeb41e612ca1a31e744417f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab750886aa309f11f3d50ba676f83000692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451f23fdc249595eff882df0a9fa78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e3f2d9b28f54bb488ca877da35d7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7bc792d03a6abd380045359d11f3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768737d4cc6935a6c844b5ff370f7ed0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecaa0e810358a2a9458035900d9679697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787e5a88597f4c061fb03595fbfe64a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edefec767046433efffb50c7e48e30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3b3530f2a97ce2f777686bd89ee64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82674164fe65c76adfdcd65b85f56dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adba0d388df77ecebcfe9100f4057b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34633faaa466e0b33ff79cfb53d5ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de515ff99837114cff24b78d0c97baf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e9e39a0aaa99ca2064821fa1dfaa8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211825abe25a8c168f7437c4359a7194706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7c9189435606a0944014561f79377707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479a49e8b94fccfb1621b0d1438778c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76e4651f460b3f22979b7ec62e301e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a23e67878e7605e6aafa4a836fbb9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3c1ead84794bef859ff71937af311711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66888c0a0448739f9de8edec4c1b956d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a12bdb0202c26296b866dd1a5c3da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ccf639bd1b1ba625dd2736d4e8ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1274644c372c5bfc2e48e91f27369715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186727db7208b49a97a7eb8fcb7da4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d64268f0634dfcfb85420102004611717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f21f4e0cee77e9c02b7a5e48c9cca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01f2b227fd8a8d67681b9cee3b1501719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7f0917af3e084bc2a31b16369bfad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39687ed354e9e347313aeb29f12230ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e994963f99433d31ddb0097efe57425722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e7d3bece2068c4cd96b39de8cdd3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038073bc05e0f00a1aee2894a0cc5d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed899e3684c74a9b87ad2830df193b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a30bc82affad217f130badcde9163726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9b6e9f9d508dbb5c57dedd046e373727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f677bb99dc6d701058519805263a05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75098c9a684552c3fd551d0589527f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de26454b5cd7ab541123792b7dc941730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912cb312402ecbbd6690c3c0101f838731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2bce90d86cc0cef516d0fdce3dea9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda9a6d3606b8bafbe3dbdcfb0aa091733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016209d980b993248099dc96364f18e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec074ef3e011be58ffada8579e74881735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8f1b3a2a986e17248863357ee7f1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271296d7ba6e3dae586ae327916858d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904af6fd7fe20938be0e058c84ca61f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc935c0e0ffc1c7a38349f3c55d979739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f6bdaade17bfa3ca2b20b28db9704740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f06b5a926fb150f44465d18c88fe8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04c0a90b1c61f7d158c295f064ba85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e673c699e205107ef01454c374f911743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67ff53cae6fae05b3517c9d305e84f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417b68104df03289d4c0a3ddceebf4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b122c40d0e83d0e1abb4296e39e4c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de56065227e3faa4108c68ce1787f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44011a14f15136520012052779b6024d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cdb64486daef0b2033cacb0ee9d04749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c8a16c7738798e468a4b0d8b9d61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d941c740eff835c36f9df1339be08f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d7074caebe412fdc7a3ecf5ae1cdc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3156b0b0f03d7b7dcb90ab9718f62d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59b655e5705bfc22beb8d4d5601b05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e219ddb46e8a53f88d50a77f3410755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73930b4b1e2a801f5ccdb4f90f837f67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11533896ba2c7c9b59ac3ed95ed7125757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245f31c732dc0a012963732a102e9c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910a8d40cfae704b45af717cba4d924759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd88c13ac908764724e79b2a0230f25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a8c5c6cbd1f0bfa77b664077818f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00858656cca899aa089b818d2ed497f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c44f488671f9ea80221da0e0558f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d3b169ca0848cdbbff8c32623281764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c1fa4642ad00f1179f2d714f88b2f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625a90d8a110b6588a36763af8cafe7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ad53fa30208220a2d2c9af45f3a99767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42626d6a388137445c2c0f281e26780768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657c80f5e4d2ff0bf1d426cbb722ec2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd8f59ae58eaab42695d015697fbc1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae10ca1d876d2ba84ca6d2755714810771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f02efd47af9f1acd041dd64f16230a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6eb51329f0f79604f196b87fc7e7a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a58971202c7afa49c4269533cae5d5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af699c65bdf9ecd1d940337d85f4fc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ba2552aaf1e73892bafe1e2d3439f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad376e9bb2e976b5902e9182d9bea99777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa38218c2ba4d2d5222f580a932230778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e50e73383f3d30486acbec4776552b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc973a73640b9c0df53abc1ac239ad8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedddc64f2010dd1f189059c22950d8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cb8fb73ede2152c7e31fded2d4795782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3d24489b17347d10dfb7be63e0198783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a383676aaa521684c54ba0562a8a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc38d69892293aff6d8e27cc63ea951785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f662cf813ea5630c2305380636fc2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34b751da1e7d8b3a0482cdd73d6cbe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98732fcdafcccb38bc74c1572a3dc88788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae28a17dd46b0a0c3d36831088fe09789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5fed9bfc3b4ca8f7275e9b82d44f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee894190f01cc6b801ee24840ef60b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b4df7d2570182ea8c688bb8cf6bd9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66325889f01f83755004701a4b2899793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae3d16fd615cdd6c0127918fc594ff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ba1e58f5135ad5e4dd76e9b960891795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f97d199aa07ec69ce828ff587a170796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd35d486769f14ee6dd7c3b15bc03797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933991b42392a338ab2c33053e9a7d5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e904520ced41eeb51d2e97187c591e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09ac02db7f22849fbd95498fd995e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca611239343e0b46106076097385f597801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf5f880eff429fc1e816e68f9b7b68802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab91784352162cb01b993d21fb64d1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fef848847ec685822ab3644eb46ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144dc89b517ee4a1849526faec0f8c2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03131778d4df1234a5860f45ee55ff02806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3a1aa06e1a23762ab685d258d66b4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61230da04bd6160e9e2a49381667a2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43e552785a4f34b5cc2dd49e073cc0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb33b6237aca6f32e1cdad90f66b4f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7efb2b5026255715ddf2a36b52beea811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385257a3134c1bcaa803cb3bc0e239d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820b8bc898b8a9b4782d44270f5fe6c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21212925da8cd94f9c643b53ab4d7db4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a037ca3a05adc229674d961b762c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbccc252df76081022b8d72f76b5ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a20de92f17fc10f269f95ee8af41c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a218f93650b7553357203d2cb6def818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f9d0637b6f364d10b9cedfc068fcc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eba827d9835ae4bfb4b60bc455776d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117172e7856eef621e51a91b9b73e9d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16436eef94e28eeb746d400e0d0365822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baeed5cf988e91a1da882cefba6946823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f53935e69d077501e4faafb68de5bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf26750def706805c0f6cde93d4ed52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8e38cbc1aa9e1ca8947eafbfc335a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b0610eeefbe1be8c6936488be136a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca87c0203f266016a90f59ae6cd71d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984fe9a90b4f22f6378e22d261a4c926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e221460672a0772455f7c1a3d00eea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ce3e7bc69887b5c3cbc7571fdc5de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbc471486037668cd443322ce836579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b292b75e17dae9a680c3479648b7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e45c027d3d2f8c9527a4cf541249411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715615651e201dde791af8ca726e73f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca11aa3a924754723ca354aea428d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af8329645362bd831a91abf6b898c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf141545c58cc5f50c5579918e9a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07a7f6aded0ad254d9714c1e49866216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc02df0a36c54b6c44d6917e66e441017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31829d371194a88eb14ee0d0571f77ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca456150836f8caa081ddd890ec625419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62c3e556e67b6b52f4c46f6985a61f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2a3e7d44dc95c6c9188930c1d536321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0a9a93131d6ce0bd75b5d123b092622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36468bc9a807db3ff356ea85c52b0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e88cd046cde7e24df3b2ff5f350cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5085bf1be5314a4689d447b474d0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1db97acb732f9dd18f91e7464972226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047c228019e6ac294ded10845a00e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168267e9b734efdecc0524b8ba362f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3b4e6f0630d35f11491c64cc4ab7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256f6d236064d9ce32988cfb08f97be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a081eeb37b4450c494a439c85ddcbce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521143e2fe26c0b343c03480e196b8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b099a872ede6fb37f7d66008ce2f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e951cf755eb7fb3596126b0c2379634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692683bbfdb526f553f399dad8297e9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b687973efc80c4696117ab764844236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c954736c57e41803679029ae23c5c6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19335d1d6d93cc62dae97185de9372038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0446e5fa31a39ab4943b89897f7618539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b1550f1981b52548a0aa485e4187b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecd7a957479180f251af2f2112ddb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3286bc6612e3f42fed60b172307bfcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9cfbf43e00c99984fc49032ecb04a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a161f428a1372a095c461edac43f1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99cf069e33265827a7ca40fbe9c5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77769a6f6fba0a83739d887a769066f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a596f1152250949b78f83808b1dde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd04a200f5693fc2ecafe29e66910948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9c33c4a43d4864993847d22a04f8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16718c0cf78787ff4035f74c85939a4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f44114a03c0b3fc95363d55505769651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b64f49537b7970a5e91220c9140852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d59c210ee52835da10ebc9db7785b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b2fa31af6415019ee7887613c7c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278fcd34666ff951b7de3db1f84b7f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20031ff714879e2153a98e74ce1876256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afe68d0ef3bd5b62bbf7da53a6509c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2e32556ce81c2f4dce95ba0613b4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306017860eaec5ae63f34f9c03ad362259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e5c58b93d03c017ed25bd1fefac360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c31074d8c8b79f113d1f7a32090661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c851e3f3b63a7b6a345bc270eae50f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90590ba8e12d6a044225abb4a054cadd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4df30539373fc37bcb17764eb87c0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5bb2f0f1fcaa0a6a0a07ce0a7811d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a299243dddcde6f58b03d1220905e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d726e5c25e707879397898bcc799867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ac1783d1a01ef673f6e4674a822768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd25137acf8cf234c7d41a5c7383f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401efb8b63d5dde48f666655d7366efb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75342bb0d36ba3a70b5bb93f79eeb0a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d05ca0f5cf9be326a4c0cee2ef28f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe76ee74b8dfd02604c3733509b3c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8ac74cb2c08e07feeb52f1c56588474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d0cd12e8e0dae86514c8e9ea109b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdffb7210fce358b4f098070e63a3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de8f9ab92339babe96eb49f7d1e71177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5dab39ccd87a52d21d6d5b204924a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b9a90f916106ee19b4698f7f2bdb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37738402f5eba2549e15aae9cb8149f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93022a37905515f3f678618f0001bbdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19c481b5700decd4c4cd8dee92245882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45535caebf023b8613bb7d30019afe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049cfb13a1e80973fdae2e461d8b1e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19bd1e2ba52775e27555a3f9f5804285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994bd4a2476695ade257225f4f137bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8aae1bc22ce09631fc9f2b6ead03387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc781d21ba50b28db577f8603995dfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f17c639bf2072723f1d0b2c2b70cc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561553a3047109084f95b382df58e95390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315f944f32d5182af0fd5a760916d3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f864a656755064168393d39a89c829492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fa94076871a393c2c9733b8c9f95493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fead68dc12f275a9a8474b8a49af194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0db012db6755067cb2d796699365a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09bd097812284e1e8b724fca7a908696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d004011ad3d3365d9c81d6015983097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b626574c30338f43af063c16ec7abd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9255df215f14f35f8d50ab8d7c1d7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066516537d13c315662c1fd5fa7b7965100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff98ce49744ea5dc19fbd5608d8652101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375a6207bf52d00967fe099f4577f8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce37a2871f6b53983e10b42192abc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150babac8e688fdd14d4b0adf92f7ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d90824350d92b45c9d491c5b325950105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719008d571b86770ab832c26ea6b81ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb391c8d11b6faa30b04c1a0acaa31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361846b64c070aa4d25aa3f80d5d36e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345f618fe1baddd747669607c955b5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07b6c165acb697eb1a7bf62b2d5606110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f2b320328dc833659fbb6f944658111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3c79b5a31d726bb8233d4139bb3d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368218fde5052caac2ea28fcabf02d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a72121b6516df750f9a7b8fa04388114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102b30a593ac8e7dcbebb80aa4fc780115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91bd9b0e48a42fdc3aa716fd24088e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c8105f413d2e1cffae6663d0d4df8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1dcacc015fcf11fb134e6eb7dccca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175305d36fb7913db4909965a4f6b914119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfdb01bdbd2aea646ae9cc1a7a164a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ca479804e74b36d1620693386486e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76541d899cde9f403477b6452dfd08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47826421efbc4164d46e5884ea16b57c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881745b4a2c38a6640fbc78a91def84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d0c4fc7c7464febc510563c19b0b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4564c60c395445b403b03602f20681126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1dad9ecbbe75db125010b9c5d98e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543e4c0889e29bf51ceb1f97f49f52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b256769c30250c8a2cc6f343dc964a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa328db9a16e3ac45b4d9aba9cd835130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf91293b40f06849d0e9c74dfc9d75f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e64def8ae62390cba11bb677f07daf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be8aa9fc3867f0c3bb2c7480bb7fee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957fad4819618064fd4f146178598fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be89f8470244fa1f739b408229fe79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a98855e89424bc510ab252a6de738c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c1e12d387dd18b9399c1796822fcf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2256b0257f50b562d268e915b1530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1baafb4c282deba214281ce3ce312f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffeb545ca8e32e697f2bb9e3b95e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4b04ac677933a73224991bb671c74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38578cef282f0ca20a9615c06930b894142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3847699e23e728f6d80a152234d1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ff3762127a951438c48701117f7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a6893ec6aacd0796030562cbae0bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9ee03bdf1f3daf264109d21d7093f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f29a1251c469acfcceaf9cac90c194147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ebcf0fa90da0c26307d0d43a012da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965a2bdd9f6953db9a8959f90eaffab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1691daa64b1c5c531f82fb7ba0648150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f6b33b542986aed6741563921875e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249a1a34c5b064ec6bbd5fbead258a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54f0bb1cce1c70e77c49b3b6cc9cd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013257def9fba1a21629f83d6a4eac9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3169389e07b733cb2954ec6e3141e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638651f210b4a71bb61649402473297d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c1e6e800488829ca750c1a63622ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9a328f52138aef4f00a3a11a02e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ba268eebf4058374288449b3338ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597f6c60700fece36de176cba4bf19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67c1f43e71de4a4150474773efebb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b569e68d57c2c1b3d4e059b93999d1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748fe8c577cfc4e1a50376047d444df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738dd470389e6311705c2ce4a32d404164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ccb00f0d02ebd56b9565611406f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faccf3482b81e1d29287251f1d51165166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f2ee98e5d83307d106e67026deca4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf26c9aebcf1ff9d5a31f76cf785fb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358a7c15f0ecc0fd502e7b3e312f2dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c465d2f20a122f988fb98278e305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eddcfe5be7a6bc684028f8ad39ce62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f3c7e09e3629e7c7a406657a8aff2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349f798a227fe1ccdb070d5784d7b60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23898746bb2bc35450060bf4d5f56287174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa412e016ff94e1e9ba390a82429a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847a6f6565a2675020754def727c8c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62731fc2158249c02360ac7f0ad744c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16131bb3da46eee98189b3c0b33014e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d116e2889eebb5c707ac4953a97aa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb757d3bc4f045862c7ad7c1f7919a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ebfd9e8b3d55ded7b27c859eb0eb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f7dd6dddf9b8e8032c3f0bef4db77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d054da0babd648f5e343c1937360f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a854be29eb8c8e6f0bf0985f1b1f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b63697bceda2226e4284c722551593185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958606b97abb8212cae857dd0c44309186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e704291f9d0917a79d2789b7f162a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421905657dc56d81f3d7c54f8a0a13f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84681be20d95ab43a23f436b8a7f5549189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e5f9475030a1fe541d1b5a31efec1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610bf3fee778f47fee77558fa05a040191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746eda218b49ea2e721244805075c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba61bf2e4df544e4db2595b22e83690193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d979e50f10c75378536b4fb73c0509194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d03012c8ca07fbf3e2994605319f2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a41cdfee31f9116c60f1507835d06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eedde163598839767c31d3841f774197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d5c294730b26b8d429b0d647ea715198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f22e8319d7d1903cc0ee12e090d623199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42736b948730683308ab2b6adfd9435200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232ebf6511a18bcf0db48cb3e65385f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406287992b805fc50adaa3562700c953202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca3e54ab97f8f74277d1b8c59ad254203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70762afea3d1e878827b3cf84d17140b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb5dee3bf2b6de47a793cc8a1db8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d24e34a5d53d98c8774fdb1eff82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719732e884f66d150df6d7bdfdbcdac4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7b06cc189596ccd8b7acdf5ab5281208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f00b682d9bbd44c26e9e80a6db52d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b2092d420f53b732289a821c9c017210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884fc36ac3a3edc54c8d8957a6776a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524fb2300c638c35bbb7cbe8ec6c888212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfa08396c47d13400a452e4dbe56f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b651f96b14491e2c5279900400c1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc4e11dfbef464c269f8c39fb15c01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bddb813f4af332ec46863b5b259056216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaac739f423572f16325030bf69749217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6663ad644a44116a682d80f19704be1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daf5a1628b70a0221e9b9a9b361983219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28385852f6ec71aa0e95fed4a580da39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b30064c965a3ea5daa04272af97b6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe365b6e0628b0b78cd64b8fa92798222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d212313df57c145e32c68241ecc3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0d8a0c205f9016054b4d562c835df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb83546c7f1726f14d6bcbad8bf28e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e63a8fbe01b82a386e20142c4a15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786142795be3449d3190e57d8e91176227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca65ec54d982b047f8737e4edda27d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500a67330c86864070bdead97f435e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20660a93f07014667e2638d33531aa6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848c0732124b5c047bff32dc8d9b65e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125d4abebb475e4c914a9e855fa3c01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848af360893efad743c9819113d8f42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a886061e9cd7aa9a1e4219df6d56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7fe9a9510c89a089a5fbc3481a09b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4c01d1fb8d0df2b676b26436b1597236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5c8af9980ecaa7fca0eb636c2dec1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dcd5261c6a17f5bf1c5c7634a3fd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf3d252c87cf64ef299dfd9e217477239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b3cd83c5e20ffc8fbc10928e82c7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5a98fe64420ec7ad86104d6756d16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c7d614a394731a96ce6393b72d374242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c62eeb7257e185bae47d1bd7531a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27464e426278ebc39a8683a9b9a208244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257318643add405384ead239cf407390245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de217a7cdf2a42e74f17bbb404474ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394605e70db9d08b6b923485c599bb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230f3665c9653469bafe8ebc0ef4ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a596a1e88cc5a5654308919a2b09504249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000b8b7afe69da8431211e95fe6e9e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff6c52fb4d7838e3abc4587243d64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2e3159f95d286df5a0b36c675043b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e48e0ee02e764cd21406069eeb088a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded73596b2350c5f790cfb1c597bdd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060425cc31a2128be44f9a162ded9a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806ec07a25b26ee0ae90e27ec16276256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6b14683b3a63769c25defb5a51171257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33365e205a564f72967ae62f813a7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9b6be2c1ff20f0ae281d36c8cb649259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413d65264d70d86aa8a29122531a3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b566262bb5ad3409b909de265baf40c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dda29f929ed0dd334e8731fde81357262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076c2b8083793cf644c3b463714964c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8909d05538b2f49b67a23e57c7bb84a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082202e213aa50130018648803320ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5959e43dee2952495d71703cff30e75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af3b20c131379bb133a57482bd7ca6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28b96e327da47ce0d124f531eadeb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6524dbb372e8c5025bcff9a981dc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c52a14ea46a48d3e80c21d471d7f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae8fad763c203a2be35935a7937896271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad07a0294148fc94c0fd04e68c9578272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af74f5b8ec62d7f1a49f1dfd833a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca90afad5232bd943fbf732400a0dbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88477d430717cc02a6a37fa9e97e3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968fd6b241c7d276542b33fc255548276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5da494e46c2f3473ad72954cf4c08b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c42000e80a629a35c6bd01f648cdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d053e1d0f660cd5022d0aa8c79f6d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa80b20a52300514692f9ec1cb2d13f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee4ef587190e8f1f173633074a383c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333e9bc50a964d22c06f629c33877b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe73f0eafc02f559debabff73c37a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cde8dbfd3e9448ad4c19c3be3ed594284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7e8b6aa8a084cc6d84522b983eb62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e503661189f013a4074b072ade26275286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae06c4cda5e04b2503c28c11213917287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcff1ffdbac01c55cb2612e45323493288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e384cbbfd69eefa5066b26d185e524289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd2a7ea404879fd4bfff99e7c4f49d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb7f87e5ccaa96a4f2d678b3c4e598291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376ff1cc391a98fdcf40a4db23fa7cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb2751a3842f0629ee791e7a87e97b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc9f8161550c722014e6e6cec1df8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330728e1ba3bfaa9a829cce556a4b2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ce17d38f6ed2b14e50cd33a62786296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832cf9c89243bdee66e0739ec4ab7fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44f8ffa0bcb4f3c0e975f12b0d2623298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cac7dbe0ff5acfbde64681199abfec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc4c33dbab3f001ebb4d0bff85395300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244aa70ccb9bb77391c0abd7f1ee9ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f6e0df1265ab4a49d0093e5f30084302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee608bfbc09dd19aab14574d47f6e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f1a4d96f46806ea0b85357eacba23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ca8bfcb9e9e8a51c0411e3be7e5f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bfea6965a2de2f52d57ce381271c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6749aae95145c396361ae5303594d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90041d88c015d5c275b769c97c104a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bd2b786ea75cc498c0f274ceb12e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d914142ae10a151380464a6d70ebf1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f7c4a3eab1b4f43e1ecbd5c58b55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dc3a421ff544328e6b5e78abcd27f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a31aea62da0f235cc55397517af8ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0ee768045ea215d0856df4b0442d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d6e4e3b8c96e1405ec28ae86d86b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ce1f84cb5877f29fcd84b65680d07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b7336aba82e5239319be899312372317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac50b46a5c744e61efcb81f6b197cfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e925d00201b91e0f904bc669d60ba45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc6d531f1332c199a77b79e6126d52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9b8a10760fcb23f8fc109106b2f71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee4f29942087ca097e4dcc54108288322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c170a53f012506e923db911970c03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81ed2ad1303308b665e526cf46b07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac63a8d5b8211189bd507a329ba4c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de63f7c69e2b47aca9007d0b471a32f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e3b44a1f7b7b102c7caaddf2b991327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019266db35b992adb2b5e00e73532fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81fdd74f3cff3fb48d2655995c5fbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11730aee17698a0115487799a97e97da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de884ffa7cfe62b2c3f95bc258d36f29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280cde812f09a29dd606c9def26876332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8e4fb5b785aa10f315a8efeb515a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4855b37c0a293ff2d0d2afcad0a84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fbfcb79173f563fe2340595267a71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23deb1bf10a326fc9aef80e41e6fcee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efe05e577b09d1eca7e2a8cdbe472a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e156103631159e45e064548366a18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f47e0451320ce4e84d1880b15049d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56737a58b89b31c988e1ca5e6bee9c4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b2149f1c651b399bb11d6ff8eed3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550ff2a3f4e734672a1622ba784f312342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f7f408a991fab00a8327564f41cf8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a28038e42e76e1ce489ebb7ebd290344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0689f2c1e99c5881794c44e146c1d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff43e701b49a95a02f51519ef1b7688346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687f94fda3d6b616c28fa3e97e9b499347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cec2b455ecbb1d7209e83c24879749348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb94109c6deb9d4093ea63b2ede189349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781689bfeb1abab35568e4dfdd31ea2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e762b8702c1c8792c4e6d69f8506aa6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9f76e4a38e5e696965f318294a820352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f870b6a9bda11e12500723837505c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cac211c6e476ac05bc65d9dcdb5846354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c695edea12c7e468abc65cc05af6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b41977c84de725993f38841cac533356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277e781f96aa205ab81a3d3d997cc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813c38e016a4f1b9ccbb50d39225bdb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5dc2d99914f4456a1ddfbc9472e8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cec1f5564166dfe6dc8ee4c8439d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900afdbb072e7ab564556ee6819d051361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b27f6161cfeca5550444baefd9a962362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df5dd308004e6616bf06a2ce5f159b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac5fe24c1a75c32c989e0bd3e9d908364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc347f3d5a7cd77b818d9f4975788c24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee92fda1ca8d474b8e46da400f5c392366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566123f3f830c1e818176bba1da5050367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c3c4c88955fd9ad81df23768a6d6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a72eccc03b52a0f3ca4462f129405369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326054ba81c7141755984e9ee7b9830f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbef59039f38aea1019297375886e50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403f58d11939e79674449f35806ecc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d69080400e737eb8a34143e414ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58269e6bf54f8932cbed8e7b8a289ee1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321ddffdec6d20cda9c7195308730e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a368d71f1166c60c70b184e89078cdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11071dca4d361941af7bfd9cd9959e5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63489dfddb57308ebc990646e0d5b75b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0edc67a2d49c2c03f99d8c3af40b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4986c84514d4aa609a234becd584e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa9b9c055d6b2e85f43c3e59d44bc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7e1baddd2fbed930c74fa2c8a8007382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dceea759a4dd6316ac7937cba96abb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c1782f684b26bfb46446271b68ddf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29206e65da5c204d52497bf17ed2e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3463ff0afe2064e5f28348a96c5fb00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48e64b703db0ceedac277b2c297b74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c0a8ca4b3c3c04daa2435bcc2c83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909f01a2342757054e6f04cbc428645389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116da8e80dfa7bd0341f00b75b7f31d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69038dea510af23345386d20a89ea4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3519a9068655a7936f52844503d2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083cb602899b7c252f171e8d8171f18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c0c7f9272bc698d3928e58ca50401394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c622c36e2b43a225e2fcd46b5d3827395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67243f6681d2b0d664de0a5eb9f624dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46148aa8c3dae28306956916dd0c1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07ccc3571c08b1181863ba5f08b370398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d88cb99fdf2fe9235147553680c89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bfcb5581927c96ea143ed9dafb006400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f0d725dcf5db519c90de86582da3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a55d5f8eba6132be2ce8bde3b7a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c1aa5e3fae8762f29f17d0fcce3c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e4037241d54691204b12c2a93e617404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67206f317237edb37b90ae2456e6e24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87959731711594be09d503dc9be9dbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb47fefc17a5328f8fbeb89226f2e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e08f66f526281ccb2a40740623c82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b23314e8851d0c48a302921b8ec6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d5bfc4a50ab27f0e9446511c11226410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5f38dac0940fdc9b634ebf93690d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b924ea3fd2821127b0b8013c25029412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bef678f7d9679aacca4d74ab731d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff26c791bd0c3fc9ac96e2f7ff5263414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba02d5e03b2986f8c99647e46a2702415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5b6216501ab76f29ddbac3d2965b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed6acbd3b1e59e6404eb67e3ec4a50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22003730ba0cd3732126034ab723487418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e27fcfff28c34f6326fbb6d75f25dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef67c6bdcebc684e783f790ecf7604420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e03a138e34246a8b574d9a75b34e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a228d9e3a022381e2b47f422ded7ea2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fda5abaefd5d1254b96eca758f764423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a68535cb122359cb0181a686d885424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106ac0269477a006f767f308dc7c2bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d630813e41fd4956354f7761972a2e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d335a536599b6d2059c08a6e65e731a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5bb9270dc75808ba8d3438750d8fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd330c9745d62577c32fab39ecd8778429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb8cada651be6f68ec264cd183192430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624accfcc58cbda0d3995cfbba818f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e641fe4024cd5dc74350fa831fe46b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c989f052ef4b9d212408854a6683b10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91344e65ac5daad45d4bee4cb897ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888519f7d517a1da3cd19b0105b1e0d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73877707f8175667a41025aa9a67373436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92e4fffd47cc971477a185edf136e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba32fc77d81b6a0fcb9c4ff19c3646438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98337aac8fdb747df5b87a02e30a5fd3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ba51358260bc21d7c129b0f22e5fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a69d933ee627ad2d7145b2d4bfce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa97425074bd1514165279130cfbdab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e92de43efc3d281a967eebbe43996443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7687d8479cee81485f29fdeb93e8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411ab7ff3e665681eeeb711e504e52f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddbd3cda272286a2904af6763b858f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443d2aa6eb1ee2a8436bedc10c7380f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5cb3ffd10c6a16fb5199e75ebe9bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275c6a0b410caf5f3716b9615f969b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e88ae4e801f50c656408ad0f6ef11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1954c3bca74e423b784f2804719129451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde422237acfb9029f048a27ea196582452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed092eab74205046a92fce4c984b4a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f506b49c726a83cb109461bf8c4b66c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c31ca7ef1d2a1f06b591e7c3e25c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda74709dbe718cb267fa9d2be118ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077d894f5c4d39c96b61d2c6b0e2442457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566914399fd2b7087579d9c6b7309c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330be6f383cec34558404318f54aa47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845ca49d1025e5af1261581eeb994be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f397508112066666bfbfd2166d25b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7216b76955f4a9431d83c3051f9c5bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28166460066ea707d0ccbd8221773e4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2b231f7b7d5034562bf437ae6323c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df224961a4661a03f5eb3dc843b2533d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aef45576a871d8e8cb1eb04e74821466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394493991914f5fbb4b24c54f695f66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb669daf56c9a95107f3d4776db9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e32185b3e0bd0ce1133752f7d45698469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212372af67b0b3a71c47abfd0c5717c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a581bf82753bfc33105d51d731041471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba5959605f63eee789664d52b34c28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647887a885d15fcee13677672ce7043c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0106630cac179ea1edff4c78bc93ac6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eff5eaad737216501ac0c188469af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f593aa13e0a7726f00d517a72446476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49031a12abb918b8e4b5984ffbe9691477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9af22d2b614df8e313431b501fbdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172b46baa025b2f4f37d3e113d1c90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ece34f26d90afcd85a2de08f4bd75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ccf119df7a8fc89a8fb890f886ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22903f5c3dc394aafbda653f472f5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7ea6decd0d983d86f9f6ef74e20c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f8dcfe4c9cdcb70a82b3eece9301484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78645e70a330313c27c59df3808ab56a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3013043f16651b42dc68d69a4b04d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8653e3a3fa82830dcab020cc68fed51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035010d82a8aafacfb5ebd15c77d0167488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625134a444fde04db8462206046bcc44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bed76cfa335cd71b29836a514213a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c116bcde39f7dd89d81c7aeaaf0b0bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff953d29f0fc53837043f08d4275ddc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5802c7b279596e84275cf4015e81a25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8f887d5c107565952d5286216319a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383a2d55b1e6375728be84a4c75fdd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852e9b26b34a42f4352c29ea984d20b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554fcf87012c671e48d30003c308633497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c466724bf26f21c61221f7fb3e13d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f3cada1c10ccaa0d407b9625666ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24eadf48641d192e06850493c5e1b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f5ba40ed722e569d9e35eb12d9bbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1cf7dffb163553638ac3e459af7ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5997076807b5a26b7231a96be768e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e45de6df695aa8016ce28453f64376504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57c6875e5a0259e333713685b662b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b6955c928219fc1dccecad1e164b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d935c52bbe20dad642f723a07719d5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969394977cf404a49924277dae57a9ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73e9742aa3aa9833433c4bbb72847b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bc2dbd1de287d7c655252673df707510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb41406be082ce0e6edd8ee8b3a5763511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e44cd6b38ddb64bddfeef035fe11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1406001ce5bc49fbe048de47178c6bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4a0f97e29b2f5a842515313ce9ca3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87d122cc1992ef90369d63c488b81c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495359346d37b9de93c695cbf3c77bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811617361f869a35dec6198f1eac06e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbe360104946dc14a38b0dab8f34fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d877a5b70f77dd7372535f6dd835e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e2c94323eadf80a4abe2324451787520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfd1b102ab3b3be1e6ec662e6d2d30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdaf4e2316b515c4f3322b248a4557522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878b45a123cdfa80c25e5a80d92660a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac901506d8d2989778b433fc80ced524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac6d53aa2bc9e514b8d56c3ae894c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d50a04d804ad25b86adaf4c4e3176526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ee9da913c081d6ab3c65231033b69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c904ce81f4514dd9b1d8dd91613039528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9828223761df54b8f2d7a497bf4c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f365ea4d53c00b6673e466659037dac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad5ea4d5fee137f7bff8f1149fbdc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797967e49eecb3db4d67b15ef381d61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c257ac4d4eb33c9d144504224401aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283238f4f7203edb68c6e33911ea01da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee706fb85e3054d3373249440b4b8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d0acce4ad0c8999072895aa871764536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4c5a376373ff7c6ee59eb0e0f547b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e724541a61e039b80b06d8e93d920538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145c7f8f161a2cbd0e181be5be054da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358f49be37f6aeb4d1792f245a4c1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce185cecf5d579ed7702b242f3c370e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae01f7d0f0187d735fd1991faebb2c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259187a8dac2956eee34eb53917a036e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd828cb799bf258258481f433cc1b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee4cdbbad17625c3f9b20caec390fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe1479762d698086d5f15834af799546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769ccda05eae5f9df44f8114a882379547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87cb0aaadbbe2fe63dcf68b26ad51c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc2b85eb3ecace0b86232eda124afd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fb47f7ea1ec3ca68e1ff32a498917550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae4c411ee2a95ba87e204738645ad2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2e987a5c329c551b6abf9bfbc556552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3d2759235e86dfa0e0f376e1dca5a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee06b9ff5bc5eab92df2acf76a6d649554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143b50bdf248093dfe6c306edb2ab7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f28ce03b9959315f53f59021fcd15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526091535b126a30d9d001d2b3281e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61204e1934c92e93d0de59ca7c44e8fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b82ca337df1e16953c10277f33aeb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6681e36a0307c2f925e2f9ebc98dbb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e3ef436858af5891de4ae8fe4b69e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92eb538b18799abacfc56241516b0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238249a1376fa57906784bf3074da91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eece5b800ea15ff533bca686bb0576564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195e4e86bed020d10ad711e27de9fbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafed45e33f027a5e5780f580b6ddea7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cc65d58e0b0691a638989d0d44707567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4412561497bb6fcfeaa8ff23b12cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aa9afcfc50011f1c73396bda0f948569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffdb666e0c66c1dc77a09a679d36df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48312d78be7e9d32b11f13b62608dd17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e44cda8e5e7bd0776de19d5fd1cbc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8390d164fd1e1e005da434c467b3e51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c849433dd40369b805d23698f646dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f14b2072d97d3309c51447abcd83c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d281966a51fd1e178b383a4ef4635c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa16d0bd0c5197812ea282911aa8794577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a79108c477801440a0f43891da6286578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3dff66372096740779193d70b134b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132421d6d4bd10b2a0c003ab52313fd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8756b47fd57f645dedcede42fb56f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa6dee204af82bb0187e3160acd37e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727fac0016787cb2b3ff9b8247313e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b66683ec21cc007e2b4c541dc7942584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbe73139df6291501114629f273886585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b0d5e3597be87f7f8c674296ba28b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82506e72ba8549dadb984db86cd8ee0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7bc034004a0b5b8dfc8efdec300df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a0373c3c91c10eac01ee2dd56af82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24081c0a67dee663cf11d76dd28fe2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cb4b1fe359eb7607aa7d0bcf7f00c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c888b9044f4c3be9ddc0158a233c257592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d5624af00333f0176413b199bab09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed533fb7ff041a746f82e5417c77fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec25a269ca66533e42d63c10ed3579595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af3868eddd7f74900396ba00428ffa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cfe1944c105f5271b9b5c268bc2b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a50392ed4681d4d722b20078d351598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a8c988c545932366df08e1a5ba88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1397ef4f3d46bb53580da7b301a98e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2c534d522d1fe4753b1490ab53423601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd36e3020802e9ebf4644f1c0bf9048602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922860b4043de8ba423e2024edc49e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dab23c7be4c41924bdd8e5e124f82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba789c832d2fae6f2a67418bf8f1ad4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6351fd55aae10010c77af4f5cafdf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a54f07b65b83a0b32b578f8366a15e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9458a40b850fc1913090c430fa7e92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9969e7c0bda5195468598666dc63e9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a8d9b1c281e4216dbd3e3cbc0fb85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d83cc95e30f309d29661fef2a34230611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eaf1a34826b7cc25589fa660a0ce3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ddbe4dfe6bc7939de0fe77c8c4d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feb7c4335d47bfcfc760f490066b95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b776183579adbe8682001ef6a9b41d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd7663df1a8176ffda297f19eb070b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5af6b8ea8000778e6537494c49f1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e92c042b1157b76033e7f2d104346618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb574da9a6bf614e5d954d5a9e8b97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce9fcbbcafec064efa6601ae050833620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d2da6d17506b302b2496837275a6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fb2db4b89c8007042983926485868622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b61b0b0086a4b6895ba66410f493f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f1407ccb1d916562a65798e63ba36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce292f7d265e8c0750e5d350df383c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d304137fc3be106ebf2d3a00b52f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b0e74c43be7a8424631290d67b892627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434ac02e144d9a818f7725fded7028a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591668b3190b8bc5ce92c4ff5b87a5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0c88ee286e4c8f181a2eafb77e925630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca4cd2722f7ff1c0bc6864a71fc02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd119bf15c32fef2a0cec664c19e37f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ca7f8b1aeab1c401317a4204db65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d65a63b08c43a4282468c8dd72dc3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed6a674dd8dbb821b0342b65372e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0827e295de066683764a3d9df03be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c721dab827f6576a194f94800a034637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be757105812eb21a5d1a5dc6f0e9d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12448be24644c037bc9a46ef9c01f83a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d005e6c663ac939c21d536eb55e2f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c2a657637a2d72db6394bb68c839641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe48714bd2cb91bfa32e707164c34f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c58c04dbe5250343a3c26c8da844ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae06a9428a086d6bafa0535164c9642644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c416798970ebff9a1078526563a623645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f023f733609cceb9a6bfbd1a4fd58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9551c4c6ab774882e637002ec36fdda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd5b4baccd37b374752b87a3f27bdb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc08a794cf019b0222b8f8e59d9967d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec032855ef196f283550f74900fcf3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869601a497d27d5d4a1e8870cc56f2b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbeb9d6060ae3bcef4af0c02c949c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f8360ec37a386a582963168ff444653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d5395a187fa28b5c1c8fda9657048654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ec9ba463a33efca130a744921ba70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd0f640bdd70ec0c3a71f950bfc2a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57839889f2a57bc992c159cea7268be9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31074e83307a2a0d36e42d544e10b33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d0ea4ddc7a100e0a69e9d44220916659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad35af0dfbe7fab437220f94f55fe47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa7533babebc2db96adeb56c78a746661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aeb7f40d51cb2e0a0664294a4581d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef0f53b7e287747ce29cdf4685e3a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558240bd507024f7a3a1173b492bce2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20c4e4a0a44811bbf77e376ad89857665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467c3d35182045734bdaad469b202b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaced00a95c661be20cc00ead827d9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc596b4b584798c71ccf59db829dbdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab4bd8d87970c774d7ef601e35c990669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ce20b5b96ac3e02e6b2387ecbf609670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cf4c680b5b4d0e935b3db6a412c9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d24ce885e05765132c15adb619b5b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75f3e768d9c982970cceca3652367e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fac458c42ad9d8b636c93aaab41902674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b1e4b2113e1b564d9b596b530afa9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cba52edb8aaae10067fa7c66b6829a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719cf6233e5d9509292f8b2fdab86f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2a646c9a4a18c117f585db1d646f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e387102c6add14cfaf3657689b04ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0c52516f226bab382240583011de0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e34811913bbb260e479c9c6cf38438681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1943b89705e46dcaeb192062db913d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d5a92410df7f939de0e46f2b5a7db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70da9727432d69197a8918618127984684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626546e3f1fdccba98521dc6452306f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4652833ae2de287507b7fc8555ca94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532112bb1830bb59189fb42f7fbdbdd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e43d8a1170a996201655183f03963688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38660eb678395a081f4fd1b6fc0c1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b343a0d0d6646801667e4e7b1ec5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcdede94d37b89bf5e3c8e53d1e4c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d87bb3320337b5d59b535aeeb36d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbfd922c7fa662e3a839a1d88f4e37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ce3f533ddb37930ad59c090f0c6db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f5c23e133dc75783639b1e0ba4241695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92102fda278cc01e8f7883aa5db47274696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b41d718036d69506a00183a62c2ba0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc75507a1dfb8426a05b6b06fecd2cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01528e0a99f1c5a22b5d60280dd7ca3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cfa947323299769aad6f2579f2f2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c0824c3f948672902897457e9cd4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e3505758c0272afd3fb6a5cd0ccf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e912d7b1e20f01336d8fe36d69480703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab15f8ded3c0eb4d9f44373be04a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34403065e83107e30201c9842cd23bdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b04c4d61b5138bb0dbf35dbf925bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d85aa92ca02c83f9035d44d3aca5f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f5466581151f08f89622a155b3ec8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540c5c3303e887e9e6f73ed5de3e6ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697a36272da65eb7eb00940ed2e8fbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9215845d6bcc083a1d8c76b3bce76be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2d8c0fd0a13980abb765cbe10eb68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e05f63141c4db607ea210fe05d6df8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08049f8fa1cbac6c1473275588ec0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ae2130367685b25f19930092654f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151de2ca2e1b8b2d4cb424f1cd8105c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e240f9d0d20c75780fce07ff50b53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15781d3e95b725d75bf779427877a1c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc17bb3ab631b6fb514ee275404a4b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c8068d8fa7ad112bc71a2752af913720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee745815fafa2a2d638d48a1acddb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c59e8d1279806ad778a9676a06b09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756b5dfc3a28e933653828ee851c79a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89d29c98f50b0d32507f0435d935e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d846f39bcc150b266d25b7a48c14e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fc683215006f8d7fc59079847dcf9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4db5dff7db08ce92113aeb894b538727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281a6dc94b46a66eecad0258d4041a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6789f3f2f51d4fe7ed497e390703d21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f39de24866e06b3e349f76ba34780730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d20f77da1d298f73749370de697f62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3389cb7409f824dd11311c74ca182c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77db7c1dcb73028a2e5133180ff29b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4bfeb070a6d6815c711633ddec489734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff92ec6b088934b9b503ef7537b1d38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74799e457437bf4cd63b63f863f936f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1164f684a44eeff6615809df762e6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384130b64a91c4e2d1280ac083bd143a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08573073a26388bc7eedeb56c77a6cdb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53ecf3ac064659c362b44ebc894565740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe512183dc283a561ab14d785c53a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b38657b5e81c22dc8d10538cf41cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977c1bff0d6733b699fca14de71e066743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202fcc83a1e207fbf46c5a99fd8a0f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc42d994a64ba42d29a0dff43569d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa458a30d55b6b94c88d8e8442f0f04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc98b86b049d169eff2a10917edca2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806be9e33a4a4800c8c7557f72bd4d89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf53dec70fe6df12da0938c6aee5d4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9402be0e06387f3bf35058d057863750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06538612ea4c4dd16699a34c9ef42552751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5cfa8a5f491eee058ac1be69331b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1076e25064ece8c5f47f7a392c39f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ada8f22807cd442f2ea2e519caa0df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fa6bebebb3a1d96a4553be680ce5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d31738665fe7296256d64d0eef94e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa1ded257d4722081a64d8d096a47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90593824d9d7628562731ad9d7cb41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d4563512b2c52082728be0f5cca8e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2afc783ee5074d621f4a1ee0b65e9d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c314b7d6d5e0039410efee281e7cf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7ee32b5739ab11a07044824e384b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fda5c4af31f7300bece09b16846a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9876180053cea583ca1ddb94c84a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8382c436b4a19aed23f7151181e21765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90bf2b8fbed33d6d9a713934e72166766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac9bb1461145c0aea5ce60a5f20abb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>