--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe844583182d9b6fb75be7a6c05ae921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746781ecc250ec2afd75d340fba0b402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477212bee44eee8b1f3a54d7b4204673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee874fbb66fbd77e1ad404d22a92354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479af4ae864f3a3aa1c9a9df32549d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e763d795e181994bc6bf393a397416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce7057a3151f2c1e4a45ed235819e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42061f2830014540692f3c4148e7ce78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb0e601a25023a81dd829902f6f7c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77473e5babad834d1cd145f547610c0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0860cb8a337c8962221f6fc4732ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774285d10a63efaaec440ffc7715539012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de4654396fd9038e232089bff530d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa76a0ebb122767feb7311845118014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab133c553eca75dd384a8f47a25ad515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d359f5c88453b30f09858de515349416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1505084d5519d34927790555515877e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90a445be43314cc739264ec37fd8be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c54b2da2f58671bf8768ea3f6fbc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8091b28c06c913dd904135987c6f31920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17f17cbaf211fc1857acf0b77af3d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfb289bd47cc21e69c9d7d3ba619aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0b48d25dac7aedc37192549e2b8ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65ec1a222465874cd37d553c0ddc9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62048ffd949a0fd4f1111a9879658eed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067e397a708f5b5a30d1c1ec15d70b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8e9adff5a90cf59e4dc2aa348b0e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520b076f28306dca6ffc15548280b5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1b93fc5993f62e6669bfbd4fabfa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e059cf74be72149ed5d1a9db83df2e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38ce3f1bef3c902f98cf59f0aec26931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886b0676acfec92ae3413cdbeb7a1ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872df71ed1c3d4d87cd4d9eb4b9ea6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a5ab161c811f8b1dd1de9d0dd469334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5df5ab735c2ff0a24363e8f63701935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164fa70349f88a0f0b72bce3006258136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b20c998e4fe831aaf9e7aed745c01337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92879b4a9cd30f5628485aa5315f681838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426dcf2f1bf300be6647024b5d4783939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d278e5c8fdd4af1d9d416137856dcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cf23f68ddd2d7b72d4f863e46081941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621383c1ec69fcaf1fc9cce7ecda6ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e76ca90f34cd929e2affa10550344543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edc8c29c1cf8651e1e793998a66a5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93e9802bb7fab9416058e574c189b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd78d5f1c9444cfed04cc5dae304d0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cbb69f63a47ef661edc7a3dd75e3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6344a09e9edfffe23e121ce6383919248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e70246b940557c44db59146171c1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c6a0bcb399d258ec36816b5b62ab950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45f47cf24607fdf8850350df83046c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084542ead1de18b0c399e19f573b16652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a8e7484e3df005433d37dbddcbd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4555fbe1fdf0a0149a172994f800f0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1106aa2ddba8f21f3bfc88d3ce5ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece138f97d6af8fe94a58f9466c85b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0fb817d625a5dbd8bce142ffa165c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3f525fc506ff6ff8c68b7357cf1ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dc8c6e6b46ddf7e675331966706cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8acdfcca5e5ca9c56c2edef2e63a8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c852aea8897f5410d6f1576a9f56f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac7129759c0e5068af1ea60234c53762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a286d06d8f60ec42642522c0a40abff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c40272c09465eca9f017b8e78c11664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac2a6159ca9298a5923d990a23ab6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45284c420b06f0fb003eecda6729cab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f26d59f72065f5ae4a119734f38e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4634ee7d191c6c6ca75ba5b17c83b5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f8d972b3e416c710cd2895755c3c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1717a267ab7ec783d5f204bc8c0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f2eca38dc07bc30904e9940884e7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a033cccf240995185162e403b9e01872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe10072db183bd96bfe812e967ad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17d0adf3c9709e52636a3745ba8e0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833fea34766b43239c5adcda95761d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30c4095f80967160a045359454457476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91272cfc21d31f50a20e5d11f366cab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9855fe962560563cb4293f72a501ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bea4c306eb72f352ffe1f47cc34d2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230808db970f9ed4e942f21d0bd4f0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b37498189bca0e08afc11bed3a251681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d045be8b0081a04c1edf3719e534a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d254c50e4a179da5c6fce0aa9a55883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b05c2ff11181aee7b169bf259e99e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e5ccc63e06529a4c3b1c9d5f870585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaee467ae47286c104fd28e8a138e9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9ed53c681e7fc48715cc2ecebe2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee94b147954dc274cee7e6b8e9de3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf70102d3f06bdc8d8f0f1efdb4bd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009c57a4ff24aaebf6db4a7aa387ca790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb3171b474032e19efffbc26357ddc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f8b2704924ea33459b4c310e3230c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15796b17b50f1ebaf032e5c8c97af693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e8bd7802e462929cf42c5525ac8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f84261795dd6e5dab8bdfd41d43a0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0cfdfca51fab14fea2b6a56a87b3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c1f55ada8776e70efce57b53c97597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bebe10825ee2091bfa1347f3c032d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e68d16bd051462472f67838906bf299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621785690b498d33f4f25ee7af965cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6664ff160d047db2a8d02dc9b82d4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f115dabb05ce4c7fd9196e47bd1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c55058cd5227046dfbb36c027116f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1ec4953cebcbac97d19e946edcb28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863b8d70c45d5c34baf69c0c404b1a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e878ed01b4d4d9c2985163f87455106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d1b3ae8426a3b9f458658fc459dfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08ec10becf79fc7cb6b1b23ed6cd9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf50e10e1ca75a4f97cbc48000dea5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5877a089e4996fd3e4ec58b4105e0a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74751a847a67c8d0936affb9db3362aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331da0585a79b2253fdd54397f691e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4838f93e422c3cbfb2a4435873302113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7023ec4e22b4cc97e34e95cdf4cf44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8a9da737dec9ed4a16c03c3062da5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d607523553a276907c0543636e82223116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7267ce74982fa356b135c27543056117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198b6d700b9f6f0c07034e4fc0b5a34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf7fd129998c25762ebc029ed779a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e7703c95bc951154051d582102e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f70a4efe60d735a4a61fa58ee085d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf60e84c24ae8530cfb9a2e8e8c19e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00303e3f56fa731c2d0eb03421b76f1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809fc43100ed8c8ef0300b6ee1c4ba5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dad6c9bf08c589d08271e72f48ef44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e378654a5efd049f1a59a9e5760f73a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d44c0cd8fce4a74fc77ddd64ff7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a83f6f2946d3ef3bc840a289c1649128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d79139d400e6f0cfb8517e21bc9b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a42e4ed52031065fa194d4f898624130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638725e0e5a44305e489b784a3cd2dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1f9878373d5c1b101c7bd98c54429132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f551e9797f07e7514022b448a6b416133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05c476cb9f35fc32fa6bcd483d13e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab696bed9e64474fdbad09821ce99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d63253ac0c63335d124c3e72e22fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2936418004685f3c6a91732e048e17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e23b12a8fa6f2a9e774494017ada6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306c5fd3eaf3fff7d21d844c78bedc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de158cea83bf80f9eccf42b87340dcd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae78251c7532c2e0b1483b28293f037141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccfe78a3eeb1f0ac01f623680900e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e80619957fc9b4a34371729704fb42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce62ea6d0c4f06eb3fb95714e949c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd55e1214aeb5d879f87a1b5387c67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386b1577ba79986315cece4daa888e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3343070c32c855a30c5eabbd561a015147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17026163648188f45b61ba46a5605e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397827e9c24b27c5ffb6f394236b117149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0279da7ec8b0f88b89bad61264d2ad4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85595e460ed470128c168218beae32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7269a46fc452b70c1f8282869a5b5b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6043197bbfbb8be37afd841b59cc604153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c43724a6b9640bab2e9998a944b472154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefccb5d43b1436ee1bf99d29a70942155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633213474a3d444e1e7e04f14e2c4b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bde9e8137c80e4976cb2f4efafda9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786de35ed3d95d1a0c7a6fc297ecd971158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb521111e9d0aa232ef882cdcf65605159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7b4fd4f93750c9fb28756accb75d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ae16046b1888c38664056a2009313161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d3dad03adc8c77dd310b47820e3c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aee0498f14713e036c6dd838186c21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db756d61302a8af9230a99e7ab54639164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc404a956dd5b6246c7f1e25b41770165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b192209e8a55652ae62dcbab482e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e9e26b8ae07fc3c3042e28d898956167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac11302ddc18138d88366a076d343a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b4c2b7c174bd7f5e7392d5bc2f01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6517cd1278a2de6193d3d2d93326138170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b15c17ba487fe51aa237c33027136171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fa28bab75e9d91313d95011b657c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69f87ab0c23aa740571fa5e0296e94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1a4b56b7be366b071ea6d5f533326174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1e82c62d8c52d02ff53ac3d1d2baa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6164aeb90a3e5434794bf07358a80ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe27a185df35e094f422a82b5665b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89516f689aab49f330e751a494952238178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23055c8cc2a9d33b8b0194c2c9d9458e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357475338dbeb238c6c08addcdcb8166180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde94606b45eea2fa3af857dc972a91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9fcc8b0581f18df6fa84d84ae137a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513702513af4412a2895ba07c4be1fba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea24e91a9edd9d3424f13dab2d613dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a68328b8d076794d1f9b28917b2dde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83198db5fbc7818519f824a69be3809186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f65bc85d105c2f76e302815690d82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4890124bf4daf970602eedbac73a685188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ad5d4c2d0c6b1493d263e2af88a2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3422c30e2dc845b67dc6fc93cb1d77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e001fc9bdb47a3771c6099ed1a20c17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cdf696625a74b470253ca2d53cc78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9c7c8adc073aa417018ac3f60c054193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2cbf4b67b90d29b627e5834d11317194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e48bf2779d5e1dd79ca392b5b1d99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8e1a401edddf5638cbd003d644bc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda2eb44ba6d7f1c3b10fe99e7fd6c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389c6f17e4b7e6f2f4d1e7dadd198e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91173f5a297dd55c9d0aebc3dd77e08f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f7bd0427288dc2d327cc07033b41e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81d4615cb3b1bb8019b109571ae85f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d593979656b6ad654d1e4e95b48338202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c4f26f366e4ab4d24c0297d84aefb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2888a26f2f875f8360bb52f6d30bd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1161fc1d953ca7cc98fd1d08690bc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48817ae360b0d7ebde30750294d16f5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33099f53d3153166a3b547c6f806419207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e550b749f083d81d8918b8a16305820208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bacf99ac62f9bc4b6eebace6386b9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fd8466f93be825da9d7405ed7e6d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec26c88eefad05d774f08ed658cb11f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082cb615dc4fd8619e9880667c4de0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92681e51d25353b7e8cb1926501448213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59914b874df6a7801e1248ae91412f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633428603e60a6ccd1b612568e71ff81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b6507a65683d79a86242f4fbbfce3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054ffc0a7849339da8d68932d82b1c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a41fb80f9bb5ace5f74d1c9733a3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a9431f2aceb3577be87ad1c46ce1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395475be88891f7cfe791393bb0868f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82275a34b23cb3ce08a2bd715fd8f1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52dcd5af8461e129aa137ffb1e14d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae88c12ca4c70daafa2976016f06a2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd1df7ff077c5780f5dede66a28937224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c134c5df27c442be94567bca4f3a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed791ee49214317eda80511effa71c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04b67ca12f08098c9c91fc5666312d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce22ec48b5a6f7c28c4cd8931e3747228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9156e6cd7b63aef4ba7ae625b14b76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50072dc420e7eac7827dd74535746c09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a205853c49622b724c654954f9d3dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f158e8ea282734d97e8ab58de0a871232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed38a909d53b4af8a0731454c9f9707233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec56024f8a8579310763a943d9a63bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6ba7f9cc67d56f03f165f09196b4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735eb51ffe40ed819c0cf0a12f0b9e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509e62285ed15a012d15e22499528f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc92dba0ceda35b2c6cb7697348769238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063b07710251c28827e8a0d3a2c485239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878234c807fcac6e13aee4e6baf84495240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6e64a621207b67a3c7eba86de8d3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f83a28a0f296f06bdeeea1bccc345242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd7db3e68ea986e31b197a8109cf3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f5175590d086b0a3563931a91a9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b2ef87c19f0834d40b3ba817af077245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab44fbae336b3001e0a1d897de6c3cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e8a9e6eca6f418c3aef0f75bbc4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b64503bc15d68788d5f400ebfb94f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae07c98fa53d82c97895b51b19549249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0548abd1bdb08463e4190cf6ff889250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36995c52c15e3fda609981af3d92381f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b10a34fffcd783b98698f6bd1c450252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84173ae488afb6a951cb9381492a146253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4731e56f901b00c494a49165b5b29d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56da583eb2f5fe13d7bdfe38775b10c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef822908278053bd15e8c10898d702c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b7a48694c5c1478b05e0b4cf50f05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526142440d902d30b201dcbda97f460258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8b8c32bbbf9d1e2fe66ae773c41be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d563410e78fa924e11c2648496439ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b821090ccb1f6551c5f211ed2d2e1a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c22724ccd33938f3d7ed59c2015993262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12829a66785630bf5a86b68dad36afb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704cfbfdf458efe95771bc62a8021bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958f57c6cd18daf6797c5c3af374e34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03437221a96866a91d851a8bc3392e9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b3f4d20337aad0cc139cc38eccffe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5040243b9bc0694c5efd4fddd70ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213daee0333f371396c1c4aa9435f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf61c1ca9cd79601b2300cdc0d64c58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bc15a59e785e05cf07b33455c6789271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92147022dcff7bacd4dce72933676a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7042b03f46796cb06e0ff7e1f9a3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d746f142d210d80f8ccd7ccc7d1375274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5abb157a848f0e444639c5f64d195275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c8dfe40be7433216e2a53a963612b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3b765ffa5858b7a9ade1dc2ad3b2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bf60dc21d27f37dc259ca0d375fb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f48e941bcd41010edad734c339dc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e782afd22fa8f0bb1757ce2f81525280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d49fa127790c2356614f524f843d2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31a94d312a36e298be53bd35f3f81d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d69021f88ca939c8a43a5a4bc8e27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d550623ddb1a92b31138ce461b635e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2916f9106ab21b81884692b75d7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7919310e5b980e06624d0f31cd3cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2e2526e541b0a907c4d8fe9df5a0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa51181d970e8f30a647b1656dbeb87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e277bbe3dc3dff9d39706531f802dab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0d69add018c6b129ed019c348f6dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a684fa80e8b3b79fee8b66d9e2e549b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c7d6d7f1003303902628235705321292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70371cb38fb9deab005807908d99c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308baa486d9ebe3718614fe28d8a5be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976fd5a5acd07f4fd56c5a17a06edc0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61f82899e994e692a002f526771f04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05967109f7121aa539aae6e3ab9503297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f07043da2353abd03f0c3e9606ac14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546c3fe5869fbdae36bc289fbcda094299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f72d242c8a1da9298c408b9385cb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cdbe87a1d4de01131b3b291a61bb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36d94163e8294bfe49da591878331f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77388dd59b93452553520ffd63d824a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc001d779c30bf1c44708cf59e76f87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8845bb38b597db244621cceff9e0bc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499335b0c994e32c38821db920ddd27f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55897ffe44e8473a179a15b8fd568b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be790c96263593cf35416486d20b8d9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ad9e64d099ed6a9cfef5447eb6cc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd960bb0c4aabd3311db4a4046a5c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f15d7a428a35ba6c860304c14cd94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d6b7188dac6d4871b2c3bdf1c692312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32986f017ca8316266444209ae4c0709313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d82deb1671e998b0c08669ea4b9ba2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec66c0eca89f42e084377f66ec4144315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998c86409f02e59ba165e84a7632998316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a994526142816e160beb34dc54de1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b552fc0b54a7f07d4c23cf004eab2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61172dc399b25f7a7c1fe1b18dbaa7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64a0e81845e324f53d85a247ec1e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d6f6c51a63126b2e55bd1597d861321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138cb059b24784b3bf36d849409f025322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc86022e281dc62cf86d00810803f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395d066853d85b68fe09bb302f44561324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b96a79eea6a9e40500eb50ce11c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675d013b4bdacddae4847fc4ce73e61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b35124ee43593bb4848d41521a35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ffd505f547af64616f64f44ec2a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced9666bb16e41623ea10c28cd0411329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ea03ed93c765857019decd987f97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b706b9b1314174c9f353cfd0bb0813c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e69b06366dcced2ab7188e4566682b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52439c075adf72280cb171ef313fcdd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0efb2ee371e9b6d76b7a518f730326334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c49a84d973e1f48cd97d4a6394eb6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579fc5866f48aced1095b1383e7d0ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce4bccda285626e4a5794e94c1a49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e894e0763f791728475de548a2ccde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681fe932afc58d0788a9d2930d64f2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ba6031aa046e8f1ed3ce5df9440e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1abc6f21d116b1292b8238bd124f7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98237c5f2d280954d8281e98193e425342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32a7397b44d60386286c6c274e5e94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd59fadf1a9ea9d1927a372c5f836a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab706d71c156f24c01803c4647bfca5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b41e2f8680a08c8fe23d6760bb53c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ce0dc634298d369dd6b30ea4db61c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5ab1f522f498281fb5c3bc28301ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e157cf960c5795f06a7868a146d315349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60406e6c3f66d2e8743d9520a79c4bb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7363f9d280a927cc299851bc2bee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ce0f74535bf470dcbdbb069fa1f06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09ad6385d593ed44f4248a4958ed87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d90b1741c8ea3a62b05a1e2eba605354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1a717eced92d6a07b7fe0a03df315355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41350a58ca48ece787094bb18d425431356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad30769d4418c49537d3cf47a40057357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e75fe7b058325b01f26198b97157358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218645765471f95aa132a473ec39792359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d9753ffff7cddbd5eaef7fb86fc75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3edb68c338af306ab78b1a89edc95a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49edb7ab687ce9afc45aefc8a3ac77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584e481b2590caf3c28bda521de1ef9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5a1ad644c455897a1dba255513eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e0016b5068bfb3b832902e5ca2c38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9be7e788e4e5e1f5c60a5032ecded366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c07c5182c435e644e34da90975bfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b590dbb0218de84412e85e2c79225368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833e8003054d5e5466b79588d1280f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9b884e4d347f24a38110b44493e2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59138463c9683d0eeb60f0f78ae577371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a2c7b62cb08cf02993de33886be25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dffdee893f154c8eec40b2dc7e11b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5851f87cf02f017df7391367c5769374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06693e7878ca9d6f0859c831c1d793e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad62f4cd5f3ef87943edd459343caca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc78b44f2107da91124efafcf8eeff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f12229c0bee82b7dd6121b4cc5ca3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bed9f602adb18cb20119c1f7458baa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affd2a71f5414ca0cefff512606230b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083b90603d758bd401e8815aff404c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba26dabcc77f2fac08b01b7039b5023382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81631a3864fbc2280e1a81ae928a3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacddab81a242926338470aef81de426384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b109de974e20098174af9dd0f425f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f7183515acca9e8144c8862c5274386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19cdf1b7cdceb1cc6fd72d84c60089387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea4e3cc26d77891e468d407ffc97ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ad1100fe0d53833912cc122d69231389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5404bc06bf66ae2190af9055a63189e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8842eec0499096bdee27e447fa35299391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852794aed40989891b7629407748cf30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dc4b37cd4bebf929d5b2d4914d8be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1342f4d6338ee501cdea79fb5dd2ddf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57d4295a19f70cdfebb6d3a2f089e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15924ba978b1b3cfd948515e667b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b0be40a26c4fa6b7485eb0fd709d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdf0937183c2f39a9a6134b237bba0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447737474a348b88edc482fb6dde23c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e7c26ac070ebb459f2367291521ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10ca7db687f5785aced30a89844269401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626dba66f9f9ff89d7e6ddae6f29a77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaee54ad7c3fa341b7dad47fd1f7fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8f0fc0b19f7fbe652765b24d93c12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c3823dd7a2e4aad752fcdc08dfc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9393b87a4b816d4eb7f0f5f77231c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f12565b169495f3eb30edf0b34766407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de58e43b23c7e8d95e4eb0207b5bd02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293b2b64d863559aa82da446acc294b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f372805a81ef6afca95037eea2cdf78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d31d930bf14b173c0047ac80a193ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349b1ecc689b0247d3c52b2a6f979d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46303130e0d4dc7c71be7ce2216ae891413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c239862b6d0fb1e23d3565d13a3e27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1990aa3c714b21c956030872beede5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe2d90ea16ad4b1a005328e5476ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25974bb3351e7a06f6df2d64cc046cd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159658165287dce7c051a33ed2196644418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcb6c53e8b852fe495d42dd98cd7af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12cc29cb477f70ec6b3e4b463f4cd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975151c32d22693cac7426c85f8dfad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515e8779597caea0d8ff60e05af9e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778dc05f081b37032bc932608e69cda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49059d36ad0a5462556fe0af1fb2caa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf7437df1916ec94d6546cae3bb00d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e46dea0ab187d954c49bc3b085abcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc7d45d3cf6bc28ca25e2f0e01910427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7069af46f2d355991595602a06905428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3f70a7b5a71bcac7ab930a13903e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e987d161e3fe94ae62cee7e559bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe3a2c80a4896b85d1d0224fcb0ea3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd3064f1aaf8daecf0e767af8f5af8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22334d98adadfaa26e5ddb561e9fc27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2c5ccdf21dab06fe0b5e49399f4a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f567d71493b6fd2f4ffce91b2e1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef250e4025fc0d1ffedb24caa59eb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b15e33aca01ec1cf36d34c4de588f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea2b5242059207e89df6511b855a69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66c017489be0a0008f1ae30a439e11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39617be3dca60d1825c10c91d5956ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e33e5174764ef43576d8f51070122441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd1948000d9379ee812c40e135f05b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e44fc0942e123a23e0191266c89079443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b4d532d9f0e3f417f88247e4ab356444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d1ee2bdca416ea5eedf8a2fbe11be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe43513e61643d7cd093d5ae52e5ad4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e34d604ccd0ff68f3aa9ccbd440d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed4456eb65987a358ed34129f54ec0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b95e6d518c63f5a976257f6fe4dfc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb67108dec1b2748fb7ca749bba6a0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8e61daa6f2593ed52f806e86a9b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b62c2eea1f408e42e26c1c0cbf3b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42433fa0ea1f05d8ab24da188bd654453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47072d276fc9b171cad2165e2d62f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d3778636b4851f13b1b79f66eec9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2abfda024b0b17c92bc94bdf28611456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c134e0846d0d02eebc2fa668901d21b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c2fac87f9c282cc6e7a9df5b2482458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ace8673638746c122385954e146326459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6491a27a8827e8a23db405d0ba16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f178eae2be8da489643492c066a1a18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70e0c6da51027fd8752b055f55950f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89ac1174985b17343fdac8288a39a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e169790d7e99b5485f2face8b98efe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d5fe680335fa5bdf72d896c35b525465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e18551a228549a2af1e8f5dec1a78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b596cee5581def6adc561768a38a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c05c5359d6cda1c2c84806b387d70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70f1d2dcb0992ee9e3bf15095e1059469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002d7581d30b3c7f982d8bee1cba04f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10353b5d0c65ba2f7af92fd39eb88e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad482a8dafc0be56a79e81d07d5091d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66269575fb6c4e6b10fb98b17b538135473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc6bc6680c8ba49cda86a57ea413cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c4a00c1cdf710d3e16c20dbe82786475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921e97d519ad5619f1ada605e7d94a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16968f1eaa9f7eb18d9393335fa736d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89ffce9aff08ddaee5e6d017becc19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0c5f4a5a6ce596d71c5ca7b0a1120479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859105b1177d07abdb27294e71f2071480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b5e8f2b346573c4346158d785d6e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c539f5ffed590f2606bc5d7257fc4fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdb445e170279ddcfbcca6d4dea603483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb212e05ac306b608ec82a26e90faa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdafe8812d19c3e559c6b4be65d4fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f3af394f018fb5b71e29bc84daeb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0332198d448abb5e2889e4ae7241185487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb39a3277af8177e1657a75aaa3c99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a2c41e39dad5d1b66b994ccab5708489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69647e20bf07a2e6bb8f544c42656e10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846648a0cd36ab3dabf8b999f480bd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61409e12362e7aa3508df385b3e04c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668599871f6a699fa0cb0d8c58ffc1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45808e905af4139634c1fc79f07efaca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052df18d59d2ca5a5747d5317d41ac3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9fca47ccf1714a3c898628585c496496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bee0edd9494b91aa371220fddf23f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee50f82328e1c8780c2e8130a64e79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffee6a854df41f7dae872d738ffff27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f11d6ed9df834a03933cf144a85b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c48f10e7ea52ea51f8a1320777a65a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd1e4730041016567dd9f734c74f36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443f07970cd9ae9e5277de3e7e2bb0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fad27928712926aa2b7bdf1b31ee8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2033ff97b2c08f4b73329b69cbd9ebc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c2e3ffabc52e2f7ae506097c56020506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1e6b93175e0cf96a73bb58d20184507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d1abe8ad96f588bdaafe78602384c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c44b52f7338f08baff7e6d977b143509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82c2a7f0dff0ce2bd1dd979e945c99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613babe4fcec1c23d7cb4617bcbb3364511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68e88ae020442baca9df88d3bb3dc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ee429437667a87b74e940a8bca829513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564706a08b8301efb48339bd9068c8df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d458ec04b9a9dc0f8a23ca26070aa72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a6166e38a4013b62d477e8efb6f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbf70948c62b3ba1e3d74d94980b8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c6783ecd705f71e634d12fe5d2ba5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f839f92046318073ea8c07ece8f95c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0ef1ff6bcf5334137e854415e83ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcf57fc0379089a8ad96efb310b24a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32623acdb248fe485ce5503947eb4934522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cef45bc5021c091888ef43e789141523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a23bf9adfda80b6eb9e99a3cd84cf2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b5fff8d7ed1526dc77ff4984a3f35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c11ef99bf21073554f5d61c47db1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752d8ebf8efd403f5e74d94c3862cac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8dba323b83fb4f2fb3a9e75da7180528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f94b1e927e5d6918ec80cc525965c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9c415bfe7b8e06f223440c67a92d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184af653fa529665b946c0ff345584f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a37244a70701b20b040925578468532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db746880274e3f864f2a61c3f697a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d23562fff282a5a30455297b688ac5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d45faa705dcc9c691206fe63865f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496535c5bcf880f56e20db5936685290536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75d776c1b141c712fbacf7d70d3b85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5e6d08290f8530f07cd6668d02dca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4896fd01ff74f8ed3a92dd7bf6c01d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c806cbb159224e6588e3cb7d6cd1b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c578ec7af133eb86f320e298c2e77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883949572892594ec6390d4c4c0614f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af32b15a7ebe7fcfc0d4ab87c079d30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4787ff2575440df2b51df4103ecdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4486361fd09df9865995e5380485e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8153ace4fbd38199d347ae69e1cb25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a5391ef0a51b7acda771d4e042c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0482282c86b67e4925957125fb5c6b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6277f0a23f06edb81a68ead91af64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea023c58421bb534dac7f52c512b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea49822c73d247a699479e24d0ee0dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748ea2fe6692c6464922a19d2ced088552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8514414596fe4cdf37f32aad1ee3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a93aac4ec32eede03f153538679c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98aaef60bf456759434cb72f9ec112555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbff6baeefe83b3b053ca677fe88a22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae785501e687a493da006395d3bfb175557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a345c28cacce25e33a5d8185744006558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a2abc4eb0d4e105066f9c36aaba68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923c94f6b5b2495fd89f8f98d99b37e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f328974be861961a32cf30cbb23ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064be0f7170925c7c46006f7bf9547a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5089a4d9a07ef100ebc41336701915563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cadbab60ef4c319779378ca59f6ddb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562f5cc168a5e853cd3a26fc646eefb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5521c9ad15d35ffa07a3b20f82a57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746049a0864da1c92603fb168dc5c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d2ca0c3326945de6d492a16fd6416568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66b8a37d03c4662d2dd54b0c6f69cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0fa2946aec8cedc9d9d64fa03d622570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3d40a511ead205d7a6c1c4428c7da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e909fce2cae986164b82a727bdb47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf76a68814273c9dc35d7b82bfd1a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8eacc161d18dbcef6e6b13a476b0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e814fc51db0a1805a68af3d827ed5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b7f641274ade50cc3aaeb75dcad5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e402212dd6c87694264b0e89635c3a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d154c615a8faaa9322c4522fccdc4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015c439bad9aa87317e82fd996e88a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb38ea9c036ca8efef74a926414f1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d2ef05a4e8577521af371c3b4b066581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f65b8dac316fec77b728bf067234a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f616d39a999b002d6895eb05e08d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e82979f7a881a4d84261402a626915584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6611e4a8fb5e49151a9ba9c3b3ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df508f4cfb1bd7b815bafddeecae79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c7427f310586082ec9f81d4bd819587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e83ccaa166111489c0f91ecd53b242588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b009fa0ca441ed1840b5590d51ed6bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fc56c11215062df0c1baedffb7eba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ef869ff90ab55014295b014d21b25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffcc064fa98198e8316bd29b56b8b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610c841333a594d771ed656cb5853fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98056a0c493a69566e2ac7fc9185c596594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa42a490a16dc6eaa8a2e756bb11c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831b1972f426a7901d335f085d02791596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d35884cd5a249ebf1a89729874ba4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcd31843a79cc0137fc0c266e9e7a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f7c21bc594e2e61130056bfd31afe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce409bcce3d8b05fde72d855d57ad2da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9b0af5831b9c9ac15bab17879b661601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f83e83c1ff975e1e8b64409818e11e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d7169c2365c1c04e0f746e456fa9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e35a9dec19f64058d958f7424986604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3281209e8bb931201c01366e999e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fe64f0a39719025f5570c2308c521606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5822d2dc1108f53c92088df49f8e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aa47b0f9769737e7d836a1da06e48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b79b584c8bbb36da058f846a6bda5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1ceb6ccd68960a18da2a1ccc8b716610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db43d55481cabe4269c1cde5c38f37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47895df3c113e6f0abaab56d054008c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1d9159fcc18b22f23bdee82a3626613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a26a246119e7b6f15d38d54b501428614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfed7724508f3ac4c03dfcc1c5c37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa2f3ec1563dbb134cebb8fc23a35c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8619305730aca6c5a044649334460bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39280767ce9f63e7c973a6178cb9fe7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f751a8cdeb69a925f184666c3fb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8414a78781f048be4f840d6a2cfa2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856f05dfbfeed4bd80ec4095c29c5d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f85a4c0438bc2720b36202c4fa0baa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b8156a292d3729e5c96c19099c3b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb55dbf69a3705c742386c707f58233624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9083d21e44dcf224656e5c4180873625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fd908d312bdd757d155f63a54acc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6ec206df2ce645b9a509e3c83e8ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e332c8942cef8e43ddaeae909edc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fdd9095e7ec471187e8f1f1266910629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b298e115357e7975d23cc8687963c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23330d49cc3c645f478f269eb2c7c7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb5302375acb032f38e2d36d4debb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d040cd70628afa7e1ace55964329c2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e585725d80842ab5149cdabb83c25e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0171270855b2bc5f6f8d27a7a8e04f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aeb605b5f44791a029b320b450cb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08529781319755aead017f6916137d77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84982e5f7fe79b2f299579ea0b0ae42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32871a8fb8d5206a9eab66c8416d3c48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd58a78b4e663df8232217581a1ce1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db76aa0bbba2398ae7f8fcddff1981641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98838f83a801a0b2649376128dcf7ecf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd744b1fce269a4b03eedd92d09d34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e06d4e56d2c90849f73943ef3bc85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d97562b7e9992e9eeb9b33dfca60c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4894979839a378a7ae0e81ac8fd2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5eb2b7ffa0e572e3c212f97b40ceb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b918e408bb99f6ef25167beca5de588648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb57456d4a20ec8d1f2649d209c090649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2725c6368ff18aa075e2ef6b0bd6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfb30c4fa4cf9f1db60b2258456f0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842d8e39548747662018b9aa4c3142c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f493e2ddad944b8e60e4741e38daf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ec850175927939a489f4626a28d96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56442517f685b7df752435b3a6288655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0856659f23f0ef1c91fd1bf1c359c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d64048aaab85c0aeb06332df2b2cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0953bbc0a4265060f80195cb0ee9ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afba1bd7e054ad167ecf83a8af317e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e94ac5b60bc1430f6542f76c488d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc49a59c443b469bfeaee32e51f145661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf29fd17a725547144f4772cf66ca44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4640d1998ca94abf2d3abbf6a4889663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a5dde32729a822020c0619bfdbc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96750562a1a17fc01bb02051f99e8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b360c1cc03fc09ecae16defe4bf176666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a896376179be21412363f96249b2936667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc2314973a4f2b0e76435485dcfe1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7253f6a3c892358a7e1e7f4d1b9681a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd1fa8cad1ebcc0e0821508d474839670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3c6d50b01f11b4c8f5565a11c1532671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836064e5ef58d9b0099709a0c3025306672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3e875baa193c011d75fe7d93726a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80a22d9299e3a2eea813e65c2d3a82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccedaefbd96814b5575f5b71dcc7a9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259f92b184200b45437e93438760ed3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db781e1cc29085095ab881ae81040677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb816fcb7770f7ac9670ae4127c8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464af020a9ce1fd64ac0c4bce48cce4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8edebf36de04a1b62fdd5b7c3aaff5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bc4d64e6d942c988203f2c869e277681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdc45763821f3439356e78d8a292cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361c70ab5d64b72b0cd773b66f62540683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e49c5fa7763509134dea55ff7e450f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c80383d788ef6cb4b5ead00f7f725685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461a41b7fc14eddfa8c27b19cbb3b5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8d079a1d1178e9402b3a7c722060d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0e6e5829d35fd4f1683c5ee2ada0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b73db0df6eb21fbc6776873965174689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483130248bf26cc6bc1c6827b8de3a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6122906f3748922af11b9bb7f5a549b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032198bd7af77701fb5e251ca5abc9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b16ece23dd3a3a65d58df8da46788693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef78bd74e8a27957d7bdda52c81550694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312401f88f73ea7d4860e8489b982aff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0699a4d2a4c55c084d4f0e7d1d5d7fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b998b8c428f108cd56458c62588b98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c8da71f9db9300a898d79bdc58665698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde171147c448acf578c9421e1cf2ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaf360d45778f228510db2239c29a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2263017d8ca2646796315343f4be1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f27741e136b21802459613f93d641702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2d9f9d7ad2e88dafe1672b4bd1a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f87469933d980427ec4b604a464355704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd1187c55f4bef4ea7119235f4e97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b248e6cb491fdac65277dc55ef78682706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bacf96e20048407e1e000ecee83877707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d6250461f6a34d31050bd8242dbd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97161ad87da65fef3116102bfb768709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532cac24ccc63bc1e88081b38f1703710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b1c91b0d8ad65ab61f60fb912a698711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a269ff9301fa7a8df4ba87273b6e16d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c3c4e9b3679cee2db829ca615e51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271c028662669d9c1aae710f7b7f661714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e372d8974eb85186af1c73f98f19d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017737db505870e2f09c26ff7492443a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d42096ca5b77e571534804ea7c1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d2f1936f4d86672d2c2f119c80171718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878be09f571299e1b2327ae1376cb4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbcf3db35402d8d436214ffba70e46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45c6f6c66f73e6dc870449ed9ffd8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c7cfa9507dcfd3f6a7cca2a6406b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dd4799c9e0833192a98cc283c06cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b09cba37e6dad61a68777d1898060724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb1ce7b4986ca2b775bcf427139e5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28772b5df28bbfc2ba41e1b32d5908fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee335a90aad4202b450fbb70616d7441727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37bfe95f97fcf52af4a576e980f323728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009d175b41fe7c381df4d1a1650eff6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38c512ddcff83314a69bb2e616e66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b0b05c7ec0f6ba6d559a8570031fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8452cccb69c6c2ad0c442273a9cfa0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e898122f9915b261c2806dcd4b9e441733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1096f9d33af7c1c97f499cee514d11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39d883911373c28adf9b9511a16046735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2aaca382a921e209d36389228bc51736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808d586a684064209810823dece5e05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d10afb823a48241b2ea764d1178b7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4865cc55a5a440d976cce3a36b90a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9645a1748ea566fac891fc0a7d834ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b219d07a995a71627116c49e0d00a17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8eeef641119bdb0170b040ab990a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043764f828e3793eb41735e2941629743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c896a1af1d50ac9bf713f29ca731d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e6a5699dd54cb1c69c52820f0338b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb670e44cee8c92dc5cfa411896140e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd906499fc965d001d50b0c50f6365747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d4799441d03a894938adfe5bbc5ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370578c5248a2c701666560ae298803749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49f64582cbf53c4bcc0523c5ba072b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b39e7ea50b2a3d0f582f8a722138f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e2dd919a8a63333094e9d128799d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89339ec89f3e4b8d73c9feb83266b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810656c7093c1a5ce71f9d35eff8949754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bdff5998ab61b2d732f593857b232755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7830632c601698c7799917b1f721b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c82534bdc9b63f76e474bdcbd4ea7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf87e3ef473060b7431e547ad44fcda758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70dbc845cfd4931f43dd1fb36348e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcbd77863c60ba96066faee1ec2406760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785af3a4d276bc8b887e1ffb3da439e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55dcb21c91e8047ae2bb7956d953ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa2b6d16750c9a644f3748fba54538763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1e8e8f7751593d10eda0e414cdc90764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a68cd41a05e87cf695d48a307a368765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4adc345f9d5e899d234958eaf3d34766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea3f91fc9d1c911da770a5d1ea90b0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f063909b9e9e126631db0872a293523768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2d63fccdc6f551c7521fbdc228f7c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963d8da2b8909fe7dfcb4e97ccae874770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fbc9327f61d16da5a0cf6e97bf409771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dac7f5de90b7b20bbaaa98a1562b6f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187bc3ee518cf898541f90c0784a4a4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a24ec050530720e5f27aa1b8dfbce5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d0d0f07034f9faeb925b6e245f4fb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d5a776ecba6099c334cda023d5d5c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f0cc464144eb71069d363eb22320777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac48a2625719db0d5b725b91d7b8441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611856397473ecf0357ad46837b717f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49554aa5f942a9a823ac3c525d2d6213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6ae4d67a94151ba4ea1c3835745854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e8f70aef535239de81761d2eac8b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc9dbd1962c1e459f5fb6d3b6e59b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578de29376891a4558097a534f9dcbf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ae217d36e4f3bb481f91713ead26f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a82ed2df89b40d1e7f56816f711b6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8584d44e038c9f3b14250ac98752210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937dc64495b7eeadc4b4135ffa6d7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39226d23b4070208b77eaa682e79112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98182ac02fdc1f955b756cee3fb490813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c77de20a6fd73ee4cb322655e53c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ce272aac9c49c9ab5714e005d87c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692d8fec560b352b40454c3cc5ef4ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89112e13f450d04534d994d4631e009f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63b1101357a8471b92eed322c5b81a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc43de7b0b93ee03c811f5dbefa9f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128381688bf13c26b7947eb0e8af8f0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb9fdfabb3ad492231a13e9079967421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3b30efe2ae7aaeb8e0f74ea071f4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153522cb7e084c5569a8735eee4254023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e251ef04b406dca3dd06247492b5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418baba39f22fe91e1872d68b766b08625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a0a6c08cfda27da692bc8802e893c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b502e09865f3a44f822daf232f14ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc844c62dd5b5d010e224a4c12b5dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254236f0a16f904bacc224c0967f3fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c203b04db702b365c6dfb62cf3d3c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee651935a390302b8a747f2297bd7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704fbc296861d7d170f7c7a19b6d3c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9fb95c5dd96799450d60bb6ac206c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78c4dba8c938722c5d1d0d60d2e6a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230129ae4409854eae13bdbcc869c9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb243dfb06d73b80765a105e13d74936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ff3310ded0aedcf8bf678e0a7857137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cff3ab1a71c8b0476ce66dbfd4ca5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ef73168a46435a040552e451fa7ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3841470ec655eb2f748e5bc1e553b2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e92f5f74b1b0fe8951ddd0fa16e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008577a06a20b29669c0866bbb90e75742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c97092d3c9c22992c1fd59f9051a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776a32a8d886163479968cb3061568744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63cd6e4ee1a2a04c1ba7993e0a954b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24c8089ff238429dd3ff2ac6057aec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4d2e6df2724a2ae1d6e50244143c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7791339cc2c040b9b46ad13f33301d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d785d6dc24c19a005bd9f0052e39449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046ab33be1dd108fab92b0aec439c6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335da2fb4a40e185ce6ae5fe9ac384b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1f3d089bb851a726e43b70dd34b5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f419303988887e7a308012532f5366453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7620dba3ed724e22a7a9ae2041c719254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d737800ce6a73bd602a15c94b0cea455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d511823c754c07b9a41f4eb414ade7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4de43edf8df08f822103fed6d6dda657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559f9bc402d6f9c4b7271a169ea75058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591bb8cda18cc4370d435b67f649c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5562133074df168d8db06f68b2a8d0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce484ece1002912ad2f74bc2e42ac661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d1890255f601d9f50ebb8c112665c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d6add4d456a337bf52c134bf59cc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56bac6b5dc871d0ca2b187f894596564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88ddc54fa260376e8e4f6e2c4d644465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc22a3f10a09862260ca852281bbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1982d4545d9c5321216ccf2da2355667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0a4876390151bd3c6257747e4b8c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dadbf487377752e37a5b2ca6b55d2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b3f88e139f5800b0cfff4cbf21ad370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca528ecafedc2349b900ef4c98bf3f8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70d9a80107eb6f4102be511f699b4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4078c2c18023ff8f63aacacfb26173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d4a71d1bd914b444dc1681d4aedf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c9812c837a9d62abe2e29ea11bdd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b03161bf6415e9e13b4f85ee991de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25095dda857275112a45211c2ffcf0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7183ad75b6113ca3da24709e7584678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9edbcc38113bf802e3028d6c05a5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02942f96755b5bc966d670b37063ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24b41a08424645dffab05298b62d4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb209d7a8c8660b253ae92484b88b2f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b559f1b6d9e4c868f415b54b48a4de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b0367e869107bde7de9ddf8bc54e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab75ca17494f6f26d474879e0aeca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cddd44b64691c5c15f648561d2a8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337cfc83c4a524855a495aa8ad916e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056414530648f64905d13ef79f9c66488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44658f1f4dd7cfba13dab259c6a9184989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029dfeff0dccce05152f479cc2475c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88110574e698201a33b74a1dd63ea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caaec3a6a89beb0be6c9e27218168792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f075e20014d0c07d5b33cc2b025900693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87839466ca7bb4801869ca636d593894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2ab35426f844c774149a1b05655295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606c4f24dffa9f688b00b772ff8723d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd54b448074d660e772e20deb1ecf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f0419473c480220754e6d189012998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950c8ed3dfc71bcc5559993ae37ae599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799dbd7f88f6cc8b097634ecc283a2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad3615c2abfb1129db2dda8c1845d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31918e663b8b3dc337549627be550bcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3724a452d20a63c61966243402dcdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a3496ae7edb33c751c086f8ba6fac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7202266a64c610d17878b0a45b16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044269dd7b0ee38abd410649fcfeac69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76840acb283376ccc929decfa84be7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a404d96bf7d4fe6d36610991fe2aee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d987b7c1e2ad9a607e5334033fcce4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edce927254e937f4b813a53809ed9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1319115afa54fffbccfad5ba30e1f34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d4a9b7d467acfd3050bf7d4b49c2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702346af8da5813f612796029cfa6cc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e4ea58ffac65f2336b36c890918e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d1ec053f0af393569d35395f87385115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30273dd049fbf0531673e1104cdb95cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eaddd04c046359f2c267e8c8e883d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82714f00487bd97ef4477ae3a37b3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a92e4e3d96c87bb295f50d0a1c4cb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab9f63bf89042212b971ecf0a8b6b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff47781f354bbc51ec1f3be4facf15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85c1bce77277e0f43f62be4595748e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bfa01449c24519b18a735a4282b23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b54c4d87e2ec91272c8a5032f1d0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf77e1dce6640d93d05e9fde651f9c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ad24eb45daeb868c713e73e35a8d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbbe5ccfe4ec27508e6da6f25ecaf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e79aa59f41633f11a89fcb8eaf41bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214fcf20a3d2a05f1edbf7a097e37d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b93fc324331212ef0447b771ab0934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743c5572bcede10a742ece3a33db88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623a633c3e178e826db5faadb886c02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081df2cda107559dcc57ca6916343e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c45f179d6fb9a44fea754d57c3ab6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45e2e8c5f00840e1783c5dc331fe21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799a1a06174a056450b528db867d2c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fbf21ced548f30d13f9d28d8841ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f55cbe27d619fe2c0b76f0a0e92db9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb2a06c17da0ec76c1a20c1d2daa2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7e132e9813f42c780b909f622c182140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9a95fe96f661c6296d0e132e41df0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99913adf24dfe7dd0942936c2fac134c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c536c58028c1d24cc981c465f03c5b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d563f48d81280736cf9f79ab57c12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a09bf5adade4af899c962ccb86bfc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc21bdc12fc0780c7788a1ee75fb8ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ee73c8d9c04af0a752225a4756d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91703027364b5a7037452018e33861a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18905626c2498ce7dfd591a675bf04f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732bf58a4e3d278bd0e2da623334171150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e938448380262b178bb5a65e283255151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c4b7459b6a4921d31365799ab6f4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f634b5faa99ef94c5b07b094d295d19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771815187ccd89a53e148f9f8549d2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5596a21d3f29380d945c4e6477d01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804961016f5077de98194959f66eb0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8ed2bd7359c4237b259bb8101634d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45532e27861aad917ab511444ab129d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b73070d47a80746a61fde2c235dac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e3c9cd1c0804513c1f536a417d5bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b05f0e1a6da6a48dde94c0d9603e60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f93fb14e8fcd5c18a3291ccb2d400162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5038f0427daa3b0be415d0876f10c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943952b68d3f7f7a5e9209501f69539164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758acccc379898bffa4abe10b1dde07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993e7516a53a805351ca74ef4e94c45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17b7ab03bed6bd29bc70055d48b9cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7759cd44fdeab6f70c848ca72b33b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb29883d5c52896aed9a1902e3bbaba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783c60495626dec438c3041c44e4013170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9231dc9aad40abfc8a05464c5c966f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae29c368a5638e6b77696461955a572172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92007882bc9cbe98c0732ee723a65a66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6993cb6094eeda4548ff6c856bbee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f98df4eafd4d5c7d1d925abf99300175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbc508a5b2bbe7608983fe23b81d01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13f282b8b57b9c37081d04394d8617177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d18a9d26f27b6bd9d3e7c31c76747178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d384025e9a9daa2986eb857437d1ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c01e1c2323670920a48b1eef0869b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ab06d5d2ed73ebf10626299016d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e28f422acc60c978491fbedca6033c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f3cd8fa8a4392f4bb7aaf5c861e0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2aec342b84bb26fef2a42f60e967184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3011e8e87fca9e6b464e033a8a2d0ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09fbb9eb2d0877cf3a90f9ed77b35e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8214d1ffd8f57a9ffda6b817e70b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807abc721a44551fde577b9aab258863188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ee5828a6bb6be184a444ac19ea2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d1e0d1f4954ba0ac79029fc196177190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e12c22376a064640e6414546fe67d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f21d31aa052f1eb8a7f70bf679c6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b0ebf1e25100ee22a50357c84dd28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5280075a8fa23c7a48ae900761e9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e1be82fb4d32f3ef436f0752f56a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e8fed3746ff631f245177567937f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467318ac989dda34def2cf6bc031744197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbc92e7e8f21f16322aef57cd506ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89659c52da5c3b8b31147ecaaa6f5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da752d7cbf8e7e184189921d1144ff51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fc11dc822c2b897e92ea585fc252201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd000dc9b1a4272ebc1923842de8aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c53c9207536b3a38f7108d6449fe3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce730f01416217a8ea99791c7926ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb096f3d314e52b7aed81a317a3951205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0aa1f3525ab7d80e0838a9ba0ed12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed23668cb473deb4e942294e7ed1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966f6e3dca82caa044a85a1398ee872208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf25f9be298b72a19dde2633c171cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091e27692b76787cabd103046523395210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9d7ce404b2d2573d48ee2bc205785211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222d77cb57c0736fe4c76ef2de3daa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f765bfc5d3f6d324b912d5b19237213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74c79bdc2587f827a104b07330f57c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e156513290a1c7d518330b81da5d92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a7f54b98b9ecc02b73b911496af55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1428ccec07bc304f6b3bc28702340db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e6ac681d68e0e866a4a257f22fcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48349fc0721a6a2d80ede0d9909a3127219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caf199312e1954e03aa66a495121f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ebeb46429104f03ee563b01214592221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad6a906e322bde629f21590dcbef33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8701f2ea3a28878cd4552364714921223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16692db2cd1f22371a058841c57c6919224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cce56586b6e0805ba11e578825c8a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528442fa0c8dcaa15ee258f7f1b34ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2523eeff1bea49725adef62ffc3fb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc4f471e3b793242c7165d8cdda0a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37049d6067385dd43689f47e111d20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e2dcf34407a166e50b08c0ad89af0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477f03273efd4d0910efcc9ad6de15b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87b4e9e2ba22c99a71c0d5eaad94f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9137e8f24011c1fed011054a1a22798233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4909e45fb88c69e652148ea8d670b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029923df80666740a88979fe13339851235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804afeb20b16abdac95c55c51b97e80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7291412c425431602fc619c9b1bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab4b68328becf699e91816ae39c08d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab833ecc18a723790ff68bcc7917b52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6762dc09064bfc9672beec5aec91ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a7b15b2ace2407d4bc0f0f5d6bcd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4d0a1052d16a825ce64b8763dded7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846001e41d283f79c8eb386b59d603fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baba396133e60b5fe2a48981ba27e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc3b9590f8b90226e731ca2346f6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50026bc2e989461320e245af0eaad8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda26d0cd693a3a47c48ce07a4f1bb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf2ac0dbd6645d21a23612dbae37b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14b4aa04b16853a4f6220c569f4fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be4b2dd82cdb1b2be278a7aaa0c511250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29b61d5189e8058e245277675563d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e449a864740a805e6a91ad1865692252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dad1a8ee335c841d4eb550d027ab1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d7d72c38bdd609e424d609f07c83f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037fc80f9917d7dfaae20960e29f777255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d0b7eb4448788cf4ff9816fe19343256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db78ef75d092f512403f3c8b84abad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7db98e07fea5d1fb48a5a59513cd39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17411584b03f4137d2de4c4a07c985d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87185df189d868cc1e246ad0e42735b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547e6ca5d16865e1fd0d7ed9d7b290f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2c78ae283ff9977ac1b45a00b27f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffdbbefe5b8bfc85fa0df1779a4ab8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ff9e70e1b90369acfe876f004dbf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9909b1e23fd882532871ae293a0cc73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5b1997446eae16a5db5f24b4d4c88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a313670303e86c056f681d71aaf7725267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca14596de17302a20d536d8c08d88d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c82f1e98b899437a596ab7fec85bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b96ff1410fccd14125244d17134cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d726629e780d40ffa2c85de1be7cd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c8e232ac6cff2dda953885b42b62c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38870ff128c38b8359dd8c9a2f6223273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af35421ef1b41e55bca49a6a9db2b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf9d249200edfd1f85e93544d21af6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f96db4bf0156999f1d5c26be127c8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740b11f69720028903f3a42cd6a0f6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2639fa84f376447f3f147233dc7485278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadceaf35b14ff77005c4948a8bb575279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30256028f60ed9183667facc618723280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21caf869707f53078004eb7ccbab186281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56419dece93e4c972e6425d24d61e9b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8748248599ff0112bcb0462c8c5dac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430227163cf8d7f4fa90261266dac6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7c82ac4ed93fb47ab17966098e317285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec14374bb1882d24c2024faf7ed2f8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97fbcefe2844f6c524dc1c7c6ddfa0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc5ce09ba293b0e7b1ca4624a538b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bbe81588f5ad86ed104a3b5f6dcc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6cf031475d87081f8d87d0d134e65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e95be278f329eddc744c5250867cd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c43b7e6c3f3cf98df4a383aad5b52d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9898f57c5bf8584d712c30f99e5a7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde718c05efbd6788c13e73bc42c7252294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590fd8fed05336d3fa31e4ef8c3833d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15922a11c73f92528cfcdc2f32b947b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9d75e58824903e8634e63e229c9e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164cbb3323b6ab65aa6aa3d3f9bebe8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902ce8e84f8b4ce05ed1716c121084c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe925ce54290e76624f2a62d3176c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ff771c883a05c2ab302746c8811c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc7edecda0c26aece6efb7b333e0c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cda90ba4fc8cb6cf282262809acaff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aad3af6146c09522011752b17e484304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873cd8d71d3287231760153ea1edfc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3649fd10f4dc220eeed8bdbc7b52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca206a84bfa347d8a7b6631336e3e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae930457c112e2da538db8bba53f445308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb98a43b23af7e281d9b24508674998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074f4bf93bcd6c469535f277f6db77f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef2f377dd06e32ba6df54018b0100b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6de51192c45de0a89184afbbcf7147312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30c1d2440b2449c469ac95cdd77fb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad7e5aff2a83fdb7b3dccf0c4c21e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0863b0026447445c06aab7aac61d49e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec9907883519ea05f89ed70185c28c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed5aaf3fcd8a98988d0f4043509ad8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4f7db3737df22f436a2f8217529cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89d2554ee71e806d6c27ab846c7fb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6971a019b0b9e04af16760aff91e65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb266c23342f4e370fdc66cb2e62f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea826774df48dc3e4ad1054cdb5756c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e45ec2c53510f6d7e30266a54ad43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb415a6c4d0b3f465d8345bcc7dc3be8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d37f4f2767b349bbb2f20bc27c87b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23211d06e97806b341cc5a0cb4acf2ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963925b9182957feb5d42fc8fd1e5b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00962a693e39c0d1f1eef3f52eca43cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb158c9e194ac40b51dbcbf77eb10e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a6a6dab798c21554c3763096bb9e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f055a1d59543cf08a0747088504a5f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94221076d27c22d0dcc8611815eb6b21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ac6c760e078fd6754023b054b497333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a26383a49cbdba8268e41e0afd706c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aafa1efde70afa6c91fa37f5da933335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df488dc8fbab9d244144a6a4248c6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba81d3d6dac8189cfb433dbfca0d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a26f3cf25297fe37675ffe3fbb5ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c3819486083ca278c1c297000079339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cab56be7b31cce406da7babe1e8ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb2aef6ace35b89c3b807b3c3795ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af5bb942a319c578f5f1944e530728342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fae095206c905fff40a6be7088f6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc8b494e9aec2ca0b2b17fbcd59e31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb11f528bcf170b81eb7f5e028fecdd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155039c6ec19c0d06cac0dbbc24ebf18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884369a97297c5b71c9500cc0b21807b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5736f07ba32253c382e64bbfd5cb8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6978ab7eb294e00116305d0ca0553349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa857a4b06b77a43b5da7fffc24e1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012fb3fe044b9e9279d28879b8157ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae5b3bb6d603f6f38bfaf1dcffd08b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ab8b7da7a453a94f0ce4921c3d94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92cad5d66571b336dcc1c178a2d160354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84d686914c8e25ea3ee9eb2f778d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37d435bc02650235237824adf78856356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c1bb3ce2d98a8685b13fedb3fe00d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2c24f98e91662dfc10b649f5fccbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a796c4caff96a66ad67b1a28dc49f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06ad3c2e870eddd33b742c9461b4ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b34ad7e675fb47ede7780587f0e3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495a967c42551610f911ea577216574362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2e9d674524ac765a16735ce396476363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f4e255b302ac81c526dec8a0eb3c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b88bf344407dc226671e4e103eceb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398cf3898078f73756f980ab894c1ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c480906b901f1640d056844091807367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587098d930b32c01fe08b27ae0181865368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499545b1d749b18f744a2e759a0eacd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea3e35961f7113dfc8e560acb90003370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143cccd8ff2babb06c7f6bfdd6d3849371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d4cdc16c351feeffdb7d5fbe16653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814caef7d5e5a14ad1301d46d79a631373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64972f3dfd5bc17b4691e68fc7208c74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b09951ee7a90483a992058d475f5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aea1f330cafafae60f16f8039befe8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59354cba3c3afe574a5a11f53bdb88bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527334ea741bf3cfe4e9a44c810c5e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2980c3e8a16f8f3317e213f26c01f94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb69165f2464bbb085804cb16ccc179380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6b271c7391ee97cdb099350fb4ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd33edda5711a091f70bab3308a4580382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1653adc7d4286f164d79ea588add1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c112f4c31138716dbc1fa55775e86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0798414e0561d5ba0635bea0d7c737385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f2e81bb2294f4d90a8f2607456b39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed683cec05a2629e4d35cf83003bb7a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831bab793a3b60378d3375da819812a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa910f900825e64c5949be1c0c6fe943389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5e27870738cc32f382b8246ef8e20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183280c0f5e9668fe2e841e6ab477d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ed33ce54c5021741eb659de24b6e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83d61c6c00427d056ef26b2aee05b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36daaf0cf990d259758dc1ac8e6415394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddec1d45defbdc9e67869e14a918b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef257ba456d20fcdeafdc126d8176e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a778c33f565e94f1a762f215112ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c21e9b9973a2f2de8387e00de229a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed230f60aa47559b40bc4cc5e8b7af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369702ed22725d8ef3e42aa768615ba1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961211615b463d369b9441dc1f0f1c1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90982d0b28752311483501fd98d75c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b9e61b42ea8ba4f064f37d97684cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ceeb7ab1224e7adfe811b6d16d75e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d4860e7a77dc03fc054af70c25679405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c560b43a52c5056cfc3de194dcb4600406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8b0d50ce51bd16448638a6a806638407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8000ef9ff6f898f02e27129a0b3493e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeeb744f92cc1c115a306ac2a031d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4bfe0d94204fe0e4174493c92bd68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc12a98e3530bb65ff28521577147c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb9d8724d31aac6a0a1b3a0673d41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35255b1d0b72053b396a7731c3fd98a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2131a3b45ffcf0ef31c6f9bd27c770c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5700070ea0bf9fd3c8cade19c11fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fba537187ea646f919d9a5fcf50da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684365fceee9b0ed88baf645f769baa0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11342311cd38212c576281cc4f90191c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3750849185b3009a5f9ce9fbad004419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda955ceb79d1b9c4037e3b9940f0e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eec4d72684df4d275d251e7895c8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c83f922130b2209ece76eb65af63f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e830f6dc9fcd1975fa5dee4d5ee0fdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e603420a75ca44262565f7ccdadf8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f86ebb4fd058dcdc9d7ba568a52fff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e246e4aeaa2beb34423633b05202faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca99c7853efa31a8112168357362dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc4b548abacba059b1b3515d376b37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d72c1b3ea2a86ed1a6b43a6ce119a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b2e9bab876c78010640da6a33c0c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469084cbc4829f9c97f425bf6981a66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a39a7ab6c1903aa1bf3fa70ed60ebf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c08b0cf76b99b2125bd6d51c95fed5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646e227cc2a45a0c436b75cb0679f60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfd887dbaf84cfc71d921dc7094082435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d052b801535b71a286627f79ca374436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e57fed6e8e18c8ae30ac6ae3784013437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f92a3f06bc13dbd415aaf45ca9a6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba936f84eec85214c48b4cc76deb2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cfd802f0003ee9e3ed987318b4147440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9a8669ba60d4db04b44de71cba95f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4be818dfabdaf713f937c1526a8e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ce1adc3cf69ad5ed89a019966e230443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27090ceb2c1826897bab5b1cdc7c3743444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b97945b180ce8807a75998e65f9034445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e6250d4cb49ee593a6a12436d4ecb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ed68dfaf501fcad8ca7331f0aae03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06342a021f2edaaaf62cde9d2ebbfc1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89784f7a800e969620faf8133552b91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbfbbf6acae474877f619a3340be53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae71f8b4f3c03ba5c58ee0c541e78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decb002afd4161e7d8395fe722e8dcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb97d367f90796a839ff9770db08983453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f212313be11ebf9261cf74fec01815454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0ab1fca6bd618098d042e9fee19ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3019330c1bb8f3b3169ccbfcf6ad42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938257ef55a661e305d9d6567a707cdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749113df209cdd0ae9808d3c44f60b01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d878fec408673614487fc32c94c5c7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aec8a2c53ade96b1e2bbaa0ffe167460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efba0f7de24ed46ca5e5d031c76fd57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cd86b82d204d020ccbf9bb7954266462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c824b342bac6937a369f5ca1ecde9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86809e11277423d96a888db72ae10b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5bbe36576060a22aac520eadc8cc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca434e1adde30531077fb3c855914ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2eb05c9af318a0b7b6762c8db2b57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47aff1ebbac3aa8072956e703a896b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cddc2d77e57c755295bc96166548f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e7f4d0048184d7f3e3dd9b6776a28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e44b2e187b017a3fb09d30b6448ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4806fb44bfcd06044c4a0b8a15fae5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fab755b697d3621002160f4a3339dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97435fd3cd827b742dda75db2534b06b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5e055dff75319a5389d000f4f7308475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfad8e0996543f08d6369525e1f019d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0337333c92b807a6f6fabf9ae57483b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb993228ca244154340535fde765e4d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e6038b170f6ceb9091c096ee17ad1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f9373d072c1c10c0a88ff07bf8849480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215010eb6fe5939776b7bf8f37a4091481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b720cd5bb26fc73dae40da48c1def5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf76c78285d3d2809af156a7fb91b7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8b70c5c0eb8b30b991cd89b27635f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79631b801a515d283a5596a8b6bdba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b5ca7fec9c607687c551e17023621486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55630f0c38e0c739a2ea5fc4162c7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99c6b9e296d6b9e07daa929cef81f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251596010de7d0debac004678b3333489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01921da8bf13d243961ffb9c1a5bd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed01e71591d18ade7aa0c03c1652c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01937d0a50be993b1231eb5c8755a40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb26bcee43efa2ca6bec7f90a7bf2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b3ed1b1f810194de691c3e5db0f47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a483c7350e0afac2b7d587a6d37963e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5999f8e88a35a261150bf49710d244496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e71108fd3caefee2f3de7985984384497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796fa94f062032c5df6d214efcdbc6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2fd82bcd077259ae304f134e30c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e895817812d65f72fb94f12c863b13a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeee03baf1d1a6c8568d299c96ff21e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72884a3caedd08f8af41e560c590c275502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421c97fa600e86581107f2ced5235c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad068f495e1949c538641061adb0cca7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09c92c1971994f2f96072ee8b2f879505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5e825b7331294b5a150d118553fa2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5e0c1a938475701945f515676eff1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f565adf00c579e9bdeb4288e3ae279508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82d38e97e74f51e5d65d32e729b19b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087d69061234a8a6faf2fb3221d6ac6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e42eb44dadecdfc539edbe6185b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac786f4af1ad6f33dfd408bd641e4ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb46be910546e49774263d3732f35c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b0ea0f4cfe91e2c329939946ef1c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f55f563ec7422b27462d3f3207909c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651eade61fa0c61c9e2da7b08e1b720516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c498ef3f3ede09cf147b21994463a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e2bedc63d6690da6d8d44be9c0e9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28f9e41f4e4ac4fca9c6dc5be8aca1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ac9d0fe73234f83fa6dffcb97f14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c1b15a85f5b43d2405b399edadad7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7f088288db614eb72744d110a11f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fc4e0d66c6a950b0350339420cf85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f3a165986b1fd4a00e45f3ea706e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9db4a1adeaab3430431ff362ba6fc9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b619ce43d4a65bfdfe953a4b15b24d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59689ea0c3326f9002d0c7482ceadde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541b9f58fdf8dd19816250ec3e74e43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1fbcdf131ce0696d181d2dcf0b583529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e247746de43763c2f601f296737e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ec64404b05925cf632798f471d323531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a93db990729c5345ec1f83ff5835f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32494ecdf99559687af5d6983d54a1d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e44538a3cc8c4f95fb0ab2a0b0ec78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b618912f127c1988a46ce43d2a9865535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76354b20875dd3557749282c65042260536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548778a5a218882d8de687c0bf27776537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc78c01bcfede7eb323b782f820e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdcf83b29b99ec82a5d0c3e749ad77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4ee91d512bfeca3c2e7c613bf56c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e09e01902a4b901974e2857b00dd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d895dc8a49914c9e44cad32043b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775de4833931d31e07440173cdc2dcbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb601bc297fb63b27a1460b229771d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10872d168eb874de57dc21dbba5158545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7b2cb3eec857850c7fa9559f7bfbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2dc02b6076ab679d02167eb0f3e81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a22224d2ab45245aa5d8553d03298f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c5c5eb1a6071c2fca6cc2dac9e005549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45dbed2b7f29ab9457a837d3bfbc7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80f60bd1f297eca53551644b4e24ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e7a7b824b8da3be992f1a8e80523552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5dc5af2fa5e676130ee5ff22b2698553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5111ae4958c7f6c3e18375261ac286554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcce9c9ca1dd401d319ee771f0eb8ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5af444a5b10fc146ba2af5fe42ce6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858cc3075c2aa7bd6f10ced02e7e21c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a352ac9bd609b79d14c390ae54d438a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c9da6d8d9dae9626dc6c7aa8b67bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7d05e57406de48404b4e0cf468b94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77be7b21781d2eb8b5b4c184ccf593d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fc90ef978d54f3ed3a0e67e76c181562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd205f22ad6a1407a50385c27be3534563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd12d8db9f2cf189619263b5eece6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d73eaa5597103dc982281a13c6271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cda8ae69ee86bf49263c742462b5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e245482075f9fcaf6ae865fc38a048567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161766d0e4ad84b26ee2cd29a11e4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7e387c9945eea1b9afba0d7ec634569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf9dc0f5d949c197dc369f9848ea7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9e817cef494055538e7a2cc95e68d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a36b1b261474c8c30423a9594c57af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cae217a35acd6d67dc0bd1f702c7ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3890b7fd66b7bf45b0462edc5b61b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7538a1727dafc5e699f7f197c2a06c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0782d9951a951f32956a412fcbb69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a319ee231c7d69937726949cf8cf36c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036d07f068503d7b916a2083b6bd69e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b52d19d32c2f3e8d40007d64a770d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9649e457ff3ec502262440e9d8d2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32daf47101f99601661b5b1f3b7967581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058043c840b671d13815756db2b71d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c196aa194435b579303452bf70f80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08b44e4052772a3c0f6eb69e9e394c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb25bfb2ce9cc3431f59ee678e0b8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db6f8bad9291f3e64e5984b720c0ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d60b502319b19f0867d3af496580e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d48f42de8c0a4c694dcca2135880f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c993642bb5e2fb421b1128ca339e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451042b5593febb614a3af46a8fb00f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c4a5e497fb7bcb7b2ae4a6f650e1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac801c79dc4590f2189bf62e6e37a275592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4fd3e299a32e7e04bb78244ce9ef5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a319d5d096ce6c53fb08af0131dc8f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f4ce3b089485d89053d7dd2e07c9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc846a37f414774948e442317559b78c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077ff2ea609f991a3d475d53ec2e0a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808a3ab513c38391f25ab8edc40bfc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe55edc7f8aad09c4e7754c421b045599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ae6908500ede75ea3881fc0225644600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10674a26e8eebc8035481c36a48f741b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34cff045641c93a70a43d1de43775602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900eb4acf741f353c17e15e2778e306603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3a82fabd218b970da09b8dbba1689604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8159b3d745f28dcd7ed49778e2ed931605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf814719b2b5e07ddcc0d0c1a9ab80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379d585a841536e1f92b20a584c3293607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6d0a718e4118a9089bc7074da7de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde10d611deafe90af69d15fd397f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843a680e3d1d1e4d75763f2f3a21204610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c6df1c3038bdc496e15630ebc38f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2ed7635992122d2761b168ba6b78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce44bcb4f29c8676a6b7113e16d43ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536ca78b9869383672afc52f34df546614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056007aa1d7bcd41b648964d384cc14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3433c5e90234f5751240ff94cdec22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eba4b2a67e729684c137a2fd88d2df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c4dec1733e8e662351ddc0e96f1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055990d2ea70d383b9c937ef382cd371619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97d9e1c52367850d5f413d91b55d47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d39f09c708136b7cf8b5e0845a113621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae4745c96a719683b55ca0f9a71bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755858df0d59d4da671d89169961cdd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34b808f156d85442553f7aa9804761624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b6ac6ce02088736d37e724102f4c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b913445a7dacbf346e5798fb43d38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ef7612ebc0b5955d76ee680e90c5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad70ada802b2721a53f9bf7a629322628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748f9339923631347af40e74e106217629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ba625555b866c43f56cca7d1963d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03411c79ea025c93bcde6b77ea2dfb81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bf45b6b05f584fdcdc4b968746c34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6563bd969b5dbd576bc5b7ace1661d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311dca45281e7efb6679cc2a4852064634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e04a3e5f93ed90515551b94166164635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae028a4fae1deab89f28bc1bcc3cf72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972bb212cf41ce897dd07f655a60e13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b9bce530d3f2ed7490e2de4e7498638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94123154d8ae82ece39d0ef9901e631639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b0c88d813c1073b22f99c28a34e26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b83884a85134161afae7b83dde281641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ceae8855f7c7096c99a828df86617642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edd9f36635a1ac70ce47920a7a2cb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ffaa17cd0d275c796567f0b1bfeee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae10c518aa4175c109b935bc60ccb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05297770830a59fc23b5aa5c9c21c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9cc54700209153fe5b3c0d02e5f14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16ace9b6379fb25e0dae6ec5e959dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc5b437ad4e4c905a7cd5945a581ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569c3cb25997bce20a01f49e3fee149650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925411717542d7d19f749495e27a97b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe66d71874aae711dc0faba374774af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72921b6350f3b362940052cd72f5c26b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617c2c38c7aff85005882d449a1c714654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e34ba6422bea7f77696df54f5566d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df99e77cead5eed5b05c69e7c324cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7ff63e4092d67749210e1343ae291657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d43fc3636f9aedd06e82a5bea9adf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377b53b7d70db35a5a1af4cfea8f1d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970fa80c14adc21a32a39a89c506d25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd70584dd61b85a03965ad6236a8fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8336c96222c42a5fef67d91521fab4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d96bf908bb48ef5ffabb4a95f79a02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2accfa764c79f3d36049c3daf5e59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232008e93da4ae8473c0ae490099802665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93227885760cb2f55cccf452ef9abf65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aeb0ae12e0fc49270e55004a4efa1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58279ed7e3a9a04cf157894928071784668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86554b36fb54536aa7ca701da8ffd03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a3394c779a3a58e7e989e31064fb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97103d2fe0a9281196b42e2c54d56b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d90e2d23c19567f0608a43f46dec7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed25bf22112efbad82419585803154673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c532363ded06dc995822eb3eef8e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ed3772bb639e0277868ee352124cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf24eebe1cba5439d085ddf1defac10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c7db1a8ad7a71356b7f0e444725b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6a5271d5e6fe3c57d74589ad1628e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1843e7155b2c1ae8a09ea824da305679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7effb61f6aa1ca8d81513aebe88e316680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a89a95277b8a3e3fe4bc90236f77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abd4f3bb819e03128258f3a4966d50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f58670a990a11381b86a3e9ad0de7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4ec00e354235137269813c2c8ce13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b5c0f7b2fb5eacb7e1e6f7b65878b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f4bb541d2f2076ef708683d316da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c36aa844e88b988e4c296a713233687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98d4d93873c2730f021e6c5ee180ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ae515704388322327743c8730aedb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c3734bf17b42c26ee0d4794646e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76e16d797073fcf1435ffa43fb4d90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5efa3537dd40462429303ebb23235692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cffd100cd6d05520b0a21624ff0f9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662e06af820c4871531cea1354548d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607dc059ebe4d777d1e8b32ec984390695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c373a081061d59a47bb17849d37df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986e818da69df55e429ccbb26eed31d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab515922988507df0f6203124088c244698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feb43993e122d61fe1071f66c23b39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316a7769e48c42537585a701febce29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ff733f1549b041d37860964a1fbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea45ac7155feb394ca1f1361e96292702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7237c82ddd4c1e9581ec2482b000886703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ece563ab3ce0c76ac313240aa5473f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3f0d126d098279e163db61de898ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5133da21f903c7e21a5ac5ae4b190f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b794afd48b5b298907f4b7b17613b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68406bbffe82422e3ec78b03fd4298b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13fa90308ffe4db45f4ba11df55a61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22757437b0a5c2e98d3173d5dfe0f1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8218dee9113135ecb4569a9f39f85b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56138e181cd2e04f15df557765e727712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ffa6bc31a9b8a352ddaef2315c9b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ef348a2be3e6e80bedee6de1f6e1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe6bed23ac8c504cea325e5d0c1cf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42cf4d376e17c1939bf21945d708f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee44f467214fc8cd5374527b10abd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4966d237b93f98d3a24e4e3baeff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a7a09b7c58504c05cc9f17cc9ce16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3314f08840baf466e50bd1fd3d277720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adeb05021012609e01b8827fb85622721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac808097979628d7b82075c1dee3613722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc84e2ff202fa8dbbe9db26bfdd87f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655670b0bae7686c88fa14e5cf23457f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0ec4e218e5af832da140981b0c27a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c833cf6a3d25f5a95841a7463e9ddc8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa970a20c46384772df5004809f15e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c46041dee85a5173f52665fb61bb8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b6881f7900cc7ce7d49943298107729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b4c3da3634f6bebb9a93ddad5cb11730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737d83b328c8ffddb4def4c685a5f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83136c6789c1a7b67353072ecb33ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c829aca21314cc12203538991658f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2eb1224aed0f4a2ea292b7b8a9cd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27050744042441105065ad3fd8f8cb74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8359811d01847a9aedc211057f856736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f61c3f0f29ac32d5c9e45f6f9ca5c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0411945f22a41fd5cfe936b9593bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858e318ad8355ddcbd09a7e5cc36c7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb8f3fca1ff10a0f139dbc83e44a6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734f2ec5ffaa54c022c553decb66980741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d943ab55eccc8a9f59d75547184ebe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2d320ed7befcf6e34aa00be136a38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdc111ab35a78999ab664ef8982ae4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d50c4371d00a3bac7d4878ad009ac2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298693f0f81f6642be8c060411546be3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63d962fa73c0aea2a7a92689dfbdd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e713919b2c406cfb07f64b5df89c865748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ae14b6cf258cbe994ae0e965f32e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3d67ecb08ee961e6b2b703fc42da8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dfc38da5c69aa25b17de157878077751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1678f44c493745d44652dce2512c44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4076fb5a32391b4dfa8c4a17065d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe85684b2d686dfcf8e4ee14a873d41754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a998e21cb04ba15d4f66dedad08e82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9810d480806a5e18cc07f37c20d2ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36de99113403f044a26876b31f69b64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415b13bfe89065c4de51e32bd499bee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b647f915b749888f24d4ad8251bde759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d77a87b590709db26bbe6f5c6e498760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8397672d01be5f8395d9c46412949761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f3e2b433ad43101f745026dce9cc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aec950ef988f54ba517f1340f6256763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266acdaeda4bf2dc80b756fb326b1c99764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaa2497e3c39f37decce80423aca63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b1cfa1be72327d79a248d9b8278c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c086b035b5d993b3d4768acfacdbe49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacd1abd8e793c4a7a4aafd8c5e4178768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becee0110e34d50e98e8a76c86f47c8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfe8434013082223cf967028aa566d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8523d42bff5a5223b075e9518ffcab2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ebfbffc78915ea4ff38621dbf47ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36518c8c13e97ddbb2620f0bf3a1ba2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad542b55f77fb207f96aafe3948233b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb56b3323ab10b6677ecfdc8b571dc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b2b6634c58dfdfef7eec0de82ed8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778edea980d3e9719fa46cf72be139f777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>