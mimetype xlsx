--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea921fb602cfd74df7e6fab0e9622d791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402672f4ebc713d62e1bced636c731b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b763391b45d399ba16b0b066da9513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968161815b48afa311828adb3c64ba904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125841e62af140cb83353a63d41bf585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bc4f8e420cc1a5dcc5d81120860066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869c144de657c868863b70e82041a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fab237a49f5312622c1f8ee3390bdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f81029c8de25b81952c452fd9363909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ded0f1d2ce1a46018f5e05942e9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c990e91ef36e54c59200e0ffef8a29911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a41b52841baa98a39adb76e83349512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed3c68d6d1bcb7841ede02f9a253713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a729da475b549ee2b64210e3d00cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f3d661fdec29a1a18422fefd284815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aba7481e0527c9476e823c910b57616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc9c1875f19b59acee330cd98dec0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50e51c211dd959d8841cfb9dee58118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea2e407720aab8d8239c49d1f14ef319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288c928086492fdeb617fe93cd4fcd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc655a0d014517196dddac0e449915921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5173c1b895e55b84b1b54a785a458a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b572d3d5823083f0c13dc230d3f9bea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e026dc026e730d21359cdfcf7629124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae4db1b1fc7844f74c925c431635925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b052333f875b8b6921f863bd4ba30226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96370a75c32419b2da83591cb2dc637227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcfed2b980becfbf01f4582164ebb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fefa713e403fdc2b9c40213ab82eaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148606813e103983d2855304c61cdabe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fc652a4880dbfcb3fff373b9acf6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f67201e423cfcac2b5f42bba0d81132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c10fc2a80866dd66a373a027dce7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cdd636cffed778ec225ebc369817d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533ef26049dcb07116237202be2502f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f034d3799037583fdc262e4a65c3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406d00908982a2cb15243773f41810c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab0ddaacbea0f214d5d027763e94c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd0249889b37c96e11cc33f09fb0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdff1bf9bb019b6ba65da7f1274846840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae961695e8091de59f91c82286f81f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b6863c4dbb0ad77e4ed5278dd25a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a4e2deea697ff0e9880ee51bc83fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36aade5c9db4790091e6b4f7dd7580344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea13718f666c9edf22e47a301e848445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd0ee1cf5e9184a80e5e81c05dfad346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51705a18cbe6b8766333312c935a325747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d1798bd7e54910008aa54489168ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785ad0126a3fd717997e9a8fa205b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68842788c0f4bc15e0ddd3b39a06631350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34af6391d536a918a55a0445cf0cad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a20ad5c5334e94be74752c038ba752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f01828913d782d0b36f16d386b55ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9853a60d7f26c70fb23a97889510f3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383ab3039a4cd374fb9e7f74837b2bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cfa33011265ee47dd1981eb966f6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238981133c00b798927dfb64cec63ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af862241116ef457018c3cc10f07658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a840d1443387a821a14d6caec1637b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59fc2e20db616ebe07c4bc6b25ece960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07a0d08648c34503d51c5e6399acf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ceda90c171e1bd0cc303b06355c2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf222310e7a205cb5c136175b567ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2de609cabb0b4db16d54a1c79aecd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9b5c3cff91957bd638995a7c9eef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ee5e2dac01c5af4a5b95c02727b1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2666ef9d714f86f47431254ec29d7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed0c25d4a9bd8423c623f4cd74e91668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09f831a2240fd14d88f38933363e8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efa17bf6076c4fb9af2497244ab45870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef9a629aa667a76a6cefe2d803417471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8f7cb68bc68173cbc4cf1a85f848b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd6db714cd5bdd3dec2b033ec033c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005226ad981f86adfef327ca4f3b358f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c716b30dc35ce373a94f7a69ef2dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e2f9c56066923dfe00cdc6b692cf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0caef2ba086004f65a8db81dce81e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e63fd9de600c55576c3c809ba0ff378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab6c0ed3e4b294608b557b60690ff279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a8a16c1549bd54d181fac25755f3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119270fa14f9552ac3ec449661dfaee881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6f3acc3b1f2097ca14444bd433f7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7c89f187b4ba6c18e52d8947f797783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79f19208015850e48c9906f8007bf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d4dd1ce469f712e8df67e0a51ab7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb840495fc24078c544a142c034aba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f47eeaf7c447226db7a40644760b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d081813338ea8dc57b3496757a4e16088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92abe11105fb83e26509de2278f137889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9387c43dea258ef479c2117e502d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e0206eb96796e6e83fc4547d312091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f675e6efa3eac0ce973c2c6aeb0607592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e7e632cfab3db1c55f02e5011ceb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114d58c638d5d81f4ddcfc7b58dd15a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8582931f6cdaf0c95b914c1d1607d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff511336231983319191b2bdc19e4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d62a930771115bd039d901ed76c1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db5879422aacb823f4cbfda320291698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314e0ca7ef48f03442309e9190e306299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8e7e20cc282d9c3b530696e4694b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920e01808c639d767cc0674e5699951101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff458ccdb43130fdb904ae98e36da1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf13243c523df64824ba8bbf730b8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6adbfb046906ad0df47b319af5b1c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c38f899ac9bf78b223f317d13fb379105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977488ccb83bdc8cbb2c3660c9bb536106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228719fe6a99ba5370f11d153e448ab8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d13b63cc292fe60ff1f481acfcd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf33ee7965b1893b5179298d3cbefc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1a1ad4b0fcfbd6199ec97228bebfa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cef8f3c7d5f1e8a4d80eee26bdfcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8137097e3f8976e4d6a8de18dc4cc42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb95843fb17363f562535f64ce0ad8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac787ada867f502269811f9cfcb542114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ee44d75b5c0aab58cc8233c935101115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1189c8e5fb809a01e46a3dc0970e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d24c92ec4c19294eccb4e9d045c1c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa224658dfc93b09f41a5d982275c42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b7fb246c8d500572d38b3651716f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ea14e32afd7cb82064b114816e2a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c251c30e0720af72b0ef5d0f77707121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b4f85b2f746f571022cb09baeab7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde6efcdf6b24e939d712926f035b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acb6956aebe448cae3400c4e421878124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ef7f1b11ad2e1488f10de6453613d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7888fe7449e6931b731cc61478cab0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c33881352fe36573767e61c5e51aef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bdccfc2d3eac6b3b58c634922f613128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c17de6cb7714452c07ee2ef5dc12f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339d61867a9748e96d1e0db55b1f841130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8cc410326bf9a8deb8b7467391545131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c967fe142f3fa0fae450945e6c55a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f689fb38a5be8937fc556deeb8e8c95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697839eab3adda100aafe60ad173e3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e260adc8deeb083b74e4edd428211135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e9754f13907da9795ba689ee6a589136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d612fe3a66183a83f7f3ce0654ec1e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b089e23442a53e9d95d164eadf2c71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f4ca25847cf92c5a1827176e4787f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de306cc562c22386de1431a5937d96a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b8bdddc54b72e76c5916112018273141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529efb6163ba5835cf37578f82aa792142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9a129d6331bfe79f1a2b1c33d42f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e055c2c08c54e9758ef41b3865032144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7731d917ae96acc4a21e03b8d9560145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efaadd0ed138c1a7905a9dd8b695b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4e10ed5cd9b769e00dd838fded6dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c0e3efb80eac27824e5754f048822148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a7f364cb009d4b8f0c05ac667943149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8c7719ed52203c3f07b5e63bfb75e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b581ee8297cb518c5643ad76a729b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8402acebc88765de78ce9f1ad6e20e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e969b188e54129b0489c97e4bb80704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db79299ff9201d51adde50c01ecbff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc8770196617a0ff6ce8dc015056c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503d9deadbe39bb6a6f84ebb6277172156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc43f3735fa286313fa6018ad1e07fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b9fc5bf763b15e72ed7a2e739f739158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3552b9b74867a50e2399a805fd5b3d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418216aeb807809f5cedba59e3e630f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62e04baec6dbe0f96e40349c4edaa8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78839a6722695872eea5c881798bb8cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28bf3ad50731954d3cc5cca1efaf3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa084ff690665f15df98832abfcc0a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947bee5d12bc3ee9b0dddfc09821993165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc857607c11df26afa4e4c3df7d25783166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd5f0032663384047400031d7c64b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbefa6338efb42b38b344949010ced168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c88dde3507be326ca1b6391bddc52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fdf806cc447dbf4ae943c914aeab9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001b01afe6ecadd00893e81792268b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ac0fa0821e9f9ba505c50c9a4a05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0561cfb7163771ee2d1b62e52113db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ddee97b5022910dbf173353f6774b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5adb2480cf1bb0ba01d227339de5b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e7cba4576001243b0066e4035237176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee8d1643e17b8f894b57b21bdadbed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb281c8fcec6dcdb1be2cefc9c74b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880e9119ca6ffd3dff94791d011d6f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db8ad2c54e5fd1e9bcf4f6e0e9fc6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efb9c892bfb94809940896e0218861181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be690dcf3ed8f5078e9a55731d229182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ca4b603d5d66a33f3e30475c374fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bc7b8ddbfaab2ad7d2f02ed0cad4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d8dd1166179be242e7be5f391bcfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d5deb55360be484cf7ab494472af8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a625f3f87af3f9ad7b4547728bc95ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e903695177f2f5fc5ccc9f5b2f22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde0b40ae67f5d8535f22c5191cdae8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33104cf8b8c4830a94ba8c3c0694d92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2924d130c7fad58b6af3f69c4609264191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c8d54d2488cf36f53c6099d8ab725192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213008eaec5fb6160deb01b4b12b21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4e56c04c44b8cd674ce07f46952b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d507931ca90e7391cbe4311bb4058195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297d559bc2249782d22a56e18b4e68d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee0f519a8d9875375c251628f96c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0dfea20efce6a8365c9526ce0fec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799deae16c356f4e37a13798616038199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c9f3bb8375c744ed4a01fce6c602a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d563b4c765cf8683ccf5857f8c8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c007e42425a12ab602c67e83fe8aa9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8564ad4afa3b2c03c2d4ead92da805a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eaec6bfc6fdbe1eeef47cfdae47f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f838b4adc3b52a926c314fc4b3de7a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc104c6b4ace081690a7229519703b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078c03a59b3edd7bd0d28fadfb7aeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c737b3314eaef124f18dbd56250e4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177e5d7cac0896296f7d0be95ef2be0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b934bb82073d22042a811b7c58fd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385334b1c79903d7c8917831f74ec8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9910f93866d917c5dce83926785c39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56ddd901fd1f99af4add1bc0afd3ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1034c5f00fb2b653cd6de6aa90803214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ecc7f2fe7b83f4eb8abe61e12b21b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c86730caae8f5a641763b5fccdbdfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8bd833d0d1f0c9f7f06c56912f5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb34631690fb6bd36391d0c9027fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bcd33ecab2e711d80a1a8df2a7cf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49236e93786b9b7969d1f1b383e3589220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382b6920cac0f87569830aa01ea8f42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31896bb023ecc0fa0fabe5554f70a49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1b0123109d43d12a9b3359627e22a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e510a81a4aca957a21081b7711d1d74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306bdba1e2caf444643bdd14874d9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777009d4716179c136eff88fb37e3381226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2437aaa34cc7c198cc0dc39d9163387227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca713ccc09b84654cbc92f7ea5cff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa618cb87083b913a98adb6ac59cd7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fce9a8ba38a1a445b73fc400c9ac5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a628849b1a0a5dfb72496421afb8cd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9291c756722c82f6acf10d57621d9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f825a6e8c5ed9ccaf846f930296ecef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0e7bd0c9c685ddda412029352e4a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e383bec29da18ab6008c933de1d84a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66ce14dfe6e44b88a428563dd8c61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa96e725aaeaa592b262d9c35287753237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da124863845f1b8d660017716e531e10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4f9968ece077a8e70f9d64f53b735239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659453d151965dd7617c7c19d5f7c53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c6d231c89d427f49b82083c455f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b804e3dee72a0be2635fae6c2201f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f8a0adf25f603ade95c1ed436851243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a5343612897ca15734e62caf412ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80ac724ed44c62a99451d459c4f53b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d831e0cc598c89f3f919e8ba06bc43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933d1683e594877720a3f6d7a306c50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11f802f77d214930cca5aa5e147348248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8356ecdb7b028467cc886b411631f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8518e8ddc142e7eec75ab42d22bf2f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945b74b838232b87560b7ea6f992561251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df46db6dd17362d9adb6edc0ba7ea43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fdba72ef91f0e6cbe353dc3476ac8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fee49e44c8e593d7ef5ed72fe7dc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf8541a97f67075b18ec03a2138b38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a602298a9e88ae39592aa23e567bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6467175f878767b3e91d368c1e2793257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52e1af63c12fddaeb3ad5df69238a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624a1d0ede5b645522d2ffa4a9f7664259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5cf0904c8aadbc5cef8afe73c6093260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a88765acfe39108cc9f40583502ff0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392da490537545b58e6ebaac314e3d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e875561e247babcbe3369e02c7c8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404ffdd2fd6f379b3264bb04bde7d8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1078a997bdfbebfdd3b307e10ed8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad88be1386100f42155be8448a6767d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9593de2c19bf22bcc87aae31d741d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0356d1920cae059c2179bf202d6f713268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e30bb984debd687e789031a65870d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f94dd5953cb2e01d92f83e6d5e0a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6307636dc0eedc468c619e9a41dcdd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453563b9e01ed8231290c79a100d4a07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7fc5d60edb7cbdd18cde0d6c55a5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724612fdcf534d1e3db20cce6a64a506274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2efafd7f98576916608788b9d00491275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45be64a17dace98b2debe5c33568be9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0114c987431ff5e8766b2034e3fce5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab75a6c3cd5d85c0c48f7d60b3da2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887492037e5d16f672f8f6a3188b2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc16ff27006a44f42bd621f28dff0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c25e68bde50c7357941f581d0ffca5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab36288eb553aeb377a2c6e5f52fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc2926155e0f6c408cefedbe819396283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257391a75a09d47a9508110e3125d0a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22aed8194278b4446dcb963ed7c75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a28b65f6139b1ce91bc204408f11a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234ae0d8da4d2eaa3ccc6f83111e6cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935406607318f03312ac3364a4055156288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53ed052ccdc53c39a9dd083c6a3bab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bc4c74b7a4bf9a26224caacc3ff61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78f87d14b7b66b70849186b3a91e2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f64f498898a8e73780e37a539cd25f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b01bb2c555e14ab5634448c6acde3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4d6dd0e4ef3a829555abcc48927f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d50ae32a831ab4b7ae588b95927f38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe785110c4fbd8f687d0a752ecae208296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a4355f24edb8176f8e18982524561297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c94f781b18a6ec763c45028a58f2eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d76387d5af922432d9996584cd402d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fc3bcea8351e7a12ecfc2cec9f424300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8f71df4bc1d86676ae98b71930b84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7c0a60fe6b4b5ba2df361f06c6318302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f114da1bfee69286352ca6c41c9fc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459526ce581f3154f5b327afdadd3497304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e804251bdd8cd91d9d2933a32d8d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67af94c506dfab8fc331c3f55352bfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb6cfd151169488466efd5b90da89a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b067fd3f70194a075a161a83eb34b24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d80efc6358d6ffed4ddc087e2727309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ea3ef2fbd9e40c53a7f4550e38931310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8e9f1a5845b62b3e439ed78f0e3f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f2d9cbb898b09d90f419e640b1dce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e8fee73ca8155376d4bee16ecbde3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7cb4ce70347b724abaed493ea66d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60cca3b1bb962ed8702b9a0d30ed29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bae683f2aa07ec7e5d23491e9b02c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875842fe4781448e0d216763d1473476317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fef4e18b101ea8b098ffbceb1ac425318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcd87d6c6a1522c05e04227af43d87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd057a9268306589f7c24e8cb80eb9aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f07e93f081d25c95bfd4f3976569321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616dada42f193ba3afc323265a29b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5660616cb2b34d9a39945620c5d34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268445bc99b9f7034806e0db6940ca1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9775cb10348b2b80c8e6f11e0466c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad800c37f7ca8ae5ebc218930ec6405326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b137b986575e7b9da5610df2c3b278f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998b545fede9e8e570044394ea5d340328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f104c458f665a4127de9ca090e757329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839cd4a90fdfc2e2b1bd014c5196372330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9319627b5e241202ed4ccf643d23268331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383b2153320587013c6578a420820af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112472547f5984c081e3f4eedd9f8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae206c7234bad9713838fa846418da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c80cc6ea7539ae091ae7fcd24431335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eb45b723cb35f181b9017c956761e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fffac2c1557bc8a5715c920ede0d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304bc8728f55781121157dbf0d2d34e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b34857d35395ab83ab5258edfd8353339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68af9d18fdb12c5eb7f613a2d2df2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a07e4930b9cf181cb057ffa8f7d33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526a080faa52b54624c2bfad1a04fdb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce5cb0949894d55599b62cc424e0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cba896e4110522b424cc84742a0cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9df34f6aa2751a7cb7475de226f934345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4e8f4e434c3a9ea87f5972008b9b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f5cd66070c5c57f36b45755442694347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e57f7ce0530d690c06c8e5fcbbd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb91f67d6fdd17fda1d7cd239fec5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1db4ab33164d94196febb20162ec8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccd06292cfe7fc2b87b0ab3492d24a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1add49e2e0154c74f1e6eb81dc7a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee621bf1262b4d9b1496bf2b9c28a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29536a85e4b4fa4256eb430fc2f554da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64071f0d5fc7c4ce14645b28a7813a6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94771a180782f9fabd267efd28d4ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeed15a1f759d112839b98daa08cf81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33715d1916b81ef11559396c9c53b650358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81980b80c3b99c471a88d8102db1f4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bd691ae469f97727bfbf87b06064f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d012d8af357925860917817cd8f27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de050513c2e473688c10e287dde06ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a20d340c7fdeb086ee874468b6c0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc630211d6dd6889a8ba8b6bfdcc32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dfb869402e00b18c4f590ed68659a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eade4452c1d68bdd1273d9391ce58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff9b093c69fbd6ed5f4b0f1e380f0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962c2ba73a2ae7e0977f53f8d4ef45a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f06a445cfc9a7cd27dfb64d131b64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c585d1e162c872551cb75640b2e7e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4f3b41c8222b13aca5495e179627a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380398a662d1e71044eb3f44746960f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c943c8e73a95457e13a646624d8d5d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69d80d8308e33d2a730ba80cc4db76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a38c120db75198bd098fa046847805375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b3a3864f3dc1d2ce2aaf8223fcc55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d15130f64ebc89865c60bdae94f32c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9b139a65c59bebc869ebc9f5d0154378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49e54374cbe0abc7c2932871fefae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12545798285bcbe047bc2d4bbc9b5db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c38dbbb2233a2a576a9681042be1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4486fedd0768b1421ef3d3657c824382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf1b12ed9e318748f7392249fa39d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7047f670949f0812a9858ad872c01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a144152f1e7039a4fd5b3005b9b70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc539992e083164df16c4245f00aea0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fefb4c5fff26f72a7b368f0769a831387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c80c31ce45268edba2159d7471f726388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bab3ffcecd75da9534d49a326ed332389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc3cc60c560a205f0c85f396ce0c5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597341a67632c12ca30b67be3226f44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2fb97d1b51017b37a098925150055392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9cee993d40e91855499e3c7c10bfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc689b4c213d330b2c95d853872300b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941bee67910abfca6bba84227850e67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4385bde5d4d7248301362e707c5eb34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262341165e8de946ef3c96edcdd7082c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167221a32ee15d44bc1937a7526ff93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61a6cc49d2efa2a846ff395e1a1e0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05ae197beea0f6df949f6d12e859b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e158fb6129cc1f3cc0ca7d7b4a1a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cced7e12556fda9111a063a5d50ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cb87cfe35c90f317b2eb5253849d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52123f24735af0e97ac9e1366a78b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb68b192cfd363600ae40b6d083feba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63b2bf551d97ccf929e976302bcd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7273d1b94b175527dbc54531a0fd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16617cf792ba142887480707026a42d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e622a7352b51c35ae6c69c595728f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408e8af993273ed495b47f9481c4f82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bc5e145174613a54948871da389fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dd93a2ab0ef4e758c4e66f91fe2fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db88066e957e8f1bf9eadf1dfbe3f28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d8178b6f1e7b1566acf6ae139d8d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f4368e6e40a8f10fbc835d52e424a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf855644f76e334975f5b4746600f96f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0cf17e484b1599b37dbd8f2368750417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97f5cc9736e84f92fdefb3770e4197418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d74a436bb642a95db262db865d83e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e950f80502c220ca9aa690f6126b30c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35f70d4b464b07acd708a98338fea8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70403d37167f92146a85ee86a6c41140422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffca6e23e0ec00bee78b027a63485d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20fae7fe0900fd400ec1d1190be535424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44f6afd2a94d1d0e552a9ca43260f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de1d2da10ee4f6b7088bd56e2d218426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f5cdf7609d62ff95233a8139aed87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35098123ce1bcf8c85cc0db08aac3726428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507ffeb1d0600341103431c911ed0ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3761691fdd5dd78cd18167dec66d2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaed98f463bcd7ee751b1850a9b4eda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3336946e2fc3b43e612ae77d5a6a0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa08b0f9b68f873483e1ee357660bd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdcbe0cd556b5fb7fefb2920a30faa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb28a7f0247aefdaf9adc58f1a53be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606225c300e05eea5b644265b1727300436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f802f80671ca67e7352a4515cbe0c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a38c6646fe8efb3ac29edaad06df5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124e4a05c933ce836a02dc168aae1c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ad998f9e8507f4845058e5617ee80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfced03dc8fce7df9481d1aae3a9ecd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438c460cdbf9a4ceb01f07550370f9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae1ea0db1a9323b574e8636ca015cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774df7d1a1d90a4abc42aa31682e4536444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83940bdde522585e36eb8986aef6fdb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed36d6adbbbee9e48112ef153d2fe2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bdaa8c21486c0992aad0372b50087447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dbee021fa83c445db1fd169886616448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3276404758591621db079e924a620c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412a7926334097676ab2545c80c1e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180d075374a09e6412e454f9de94e40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870922248075342c8fef01edb218f66c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35774caeea7e02e99e5e69e235f2dde6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12dd0493c42e6837d883a5cd0ceb97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ba214b3155d0d2bb123e69ac892f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabbc8a1eb95e2ccdd80b92475eb14a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca35e6d7bb14c6b0877139dd3548f23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec64505a8b9cd5aa821187d324c50f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf7a915956ab55bb3a62e8047b7858459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ae051292a3baad799482731e2853460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb67c697a06929248277699e2dd3a75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b830e7fac8b35ec263c4d107bcc11bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae89663fea7aeab2b98f495e6554f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae19a96acffcd25295899724157eb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafecf71290a7907beafc8d235e23d6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fb1519aded77bd58a469686b6c6a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bc82b396a2c556229a680aaaf7997467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce3693b21a67bd6a97122b3a2843a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a292a1dd6b2afee44cb26ec1ed076469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e99728d29802e4acbee78129c96da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065260f8627ae2c832658559a3d7f46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d20145561ef717486d15330d462a21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ec23ea29ac2e790de52f0c278417a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16c235c185979b8a35cb014122c243474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b93bd56dea6fd8f8d0267537efe33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cd273d892e0f09d0005f06e633109476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9ebf6f33b9f3751be36c5602f9d61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd4d30f4aa657858476cd307ea1a05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758012fd40ae9b936948f7e108f8949479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af84881c379042b4068a1de166daa6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b33f17d3b764981840bd06f752a7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901bfe0878390a790dc282b5ecd3839482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d8a31fad96a5ba5a58b81c7f45b03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679efca5379fd5a92b06edf842198f26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e0dac74e08b1818f629d6a742c97c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf568ce3ad08e8f80e20df43df10bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8536735626447cbfc512c11574ba6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82e1b53dca5cce0ecb3a84767153e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5726ae123a79fac696023b266ad3c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d03a0195a9d763959f930fead6793490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4683f389030ca93dc1b9353c28df219491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480df8f51657425550167fe097dd146492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5dca9c208bd36c0f24494632b567b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eab5383aebc5e65ca9cf3d252f9aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3794c751e28bcaeb540004f66078495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447675b010273c56ac717666d9ba6a24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1093d9e4206fb1ffe89995b11150a71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f96fdc71802a6c1a1b36c086f8cf67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6717c0187649a85fd433905971e140c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e305370c4fcc2fe6ff418423319342c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517641bd29184714a01d1d8a5d310f3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1144fa0b8f92879eed87ed581f3b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2a36a1ca8e42f8f1b7cfd6debe7a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb000bcc8bf3202ef8e52b9373195f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710870528d01dd1731917dc81454013505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a85459a0fe9417f1049a9bc254b511506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007672b4af3c385a882f4d05b45a18c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc865628f2c400d942f6061598aa03f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefaea8fbcf59040aac454efa6491cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3972bafe13bf0fd86ca55d27927b64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2588195c8a90a67e1facd680567fc6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3eb43a8122a2e2706c55b0d4bc7df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc81557c495c6e14584f08fc843b3bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca31d93e29f3f0d5cbb3eb9c78e840514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a6957c697fd792ef694a6910e820a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8a94a83823481d5429cf0703ae31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21824914bf78dda81f2735c55df6a258517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f363562deb14711955ee02b752a874e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c7082fb26c4db440c7f6cae83296b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581d96559d8628517f8d75c22d00529520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1783a58d987ed024babf4d0e7b8bdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f2eab0204beb976b8e8e406ffb045522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941a34298d1cb507e9c7b3b710a918d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281c0e6fc6c0e8f351781f62f97ee3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dfba25ed79bf670bb5d79c9809e7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee915ccc328e754303cc41af83fe15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f172be3be818d817bee0d2c10bbb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6b3e12c0cc018fb8af02ed1cccc2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3c0b078e6aa3284fedf1311eb2cc2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24179a8a29ec5a7dd18871ce32e6730530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff4be1d7bfd809feb93865a287bf5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dade9b288e665add0cf04a0bae41c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1baff9f5691f1dce063a758b69a87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06644e3306ec54332cac5bd3027beb91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a176ba1e095f1047325d5c92134158535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4066230be2c3941fa7868db6fe3e18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b12c4c7b96c0d036dca002a72b829537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba647db9b33254dad09a1939c608e55f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f43f03170ce9a39986396dd370233539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69a6cfab4122228bf61559ad73c1a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582884e3cacf1bc7eb41199be59572f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c94f0a8a1a738577d3843d406ba25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46acee40dc35fbcf02337d44f56da52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d3e3d5a4ec517160ccf03aba23b6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdb8c0131c30a0338c86a80e838112545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5723c09494dd14daf421d9008c5e8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba288247c9ff6e1840f61e5f8eeaca8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d4b034f3ae3d4d7b40c245380c0d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1288ab21918a4a8903d7d89754bf3ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0be1f198fd1cc7094746a5f10e1c4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027d7f1168bad489161b942bee4e648551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8db8761e9b3f48a410e6d3fd92561f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e63d0b37eacc9f9549ed0b38ce616f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c0b370d6352d95dabb0061e68d225554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f037f4fc15823e1d0dbb493f359e630555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f82c664fbf2948209ec9e798b33a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44685a5543e67af72c6f345898bf980b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c6278882ae9884aea516430684489558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0c6fb3e970b1fc61151a9f5e3aba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f34e5d9dd2d100297f5a688f5ac8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f3ec0783bee2bdae758fc748b596561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ebf94e893166a40ddcbedea636c36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd811e248eb441c6416e16dba63213af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441805c564a3ddd10f8727137e4a864564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff823ac6329ac433a64e1fb9e1d688c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad558cb3a63a90b0235a61e3111b683566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7bc94cd33ab25ffdcc38d484b300e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3e34bc84c5ed53c1730668b92148d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e71925f60acbf1eb04c2f6dcfab24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60b728bb516b8ffc4d6f351bb42356570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7954fab7c63512606e2db766df3f7d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c35f8db395174484e5a50337a24e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1dda2bbfad63b33b1eebc029c6a69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376cdfc1c7f964b39c1ec647d02d309574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377950db68ced9adef5842ebd187a462575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21366203a5b3bdfdb9b4cf5534c7e28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dae43ccfd46245619158b9d5a2105577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdee3ce610392d92d1601527fdff4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc6270008074bc6967aafaa84598c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30e541a4afeb2eeacd31d2721906d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab611b31aae4ede3f38a1d0739f7a6e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d38b6ecfd2664a6b77c4754568f3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e2e472e3da5bc3d440517144252c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3758026ab7457577067ab77b43b7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33acfbb2bf3250d8c1210edd65989b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18319ab9f9470f4170a2e96b108d8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c9c9671138275ed6c9cf7b31e1be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123d2207dc1cbac7b30f511f5d44c90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b237a2de25c9440621b0b880fb449589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defe0244187ce577e6c06534a1eff5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84eb01c1cf75e6380f8522896165f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e751b862a73e6834191761ef87e2208592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e21b3467513cbc34a450d6163ea611593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73127660a10cb20eb9344dfa79ae595b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666cc5212f5e305f9018d0e41e843dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70cd9cb588dc9a14c79876d12974e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938f66fe2335597ac3411ada0e1d78a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a7f5af76f8dd558e6b17d1eb78221598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b66c0e337268de7ca5781bda594e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d75909d80b67c4a03d5ee22b190aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5418e70688eb3cac30c0c2f7dab64dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22db861ab83a4775362ab61a6836ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d012e3a659909be85d3a1174326bd5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dddcb7a2673683d1df8dd8ef1d8f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbe65e9e8e81391dfd02b0718e4b4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b36c50de643df681cce719c64fb57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b47b7f2b06fe0e4c11631ef69c3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509085f078a96d55703fb6785851835608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec6e2ea286a889127a0cdd610dd889609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843efff7e6d45d596bd00dd61829da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f3237bfb60a5d9a5a8302516ca345611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a10b4f8a3cf18243635724dafba62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b29ffe1544c72ba2051ddf21081abd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbda602966cb4d17e859c98191460f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770de0d88134cd9644b56306ad47c1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70f6248be622820e8002522808b7ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975302cfc6b345572e4ae826ad4c1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e915c70a214898ecffc7b83fd581e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16d0f268795809848709abe3fcfe0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b771982cb15b63c30f72dea4babc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f94cdc1929c94b39a82c234f0114f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340a5e2401dafadbd897aba319a5720622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c7dc454c41eefdf6d831c9293f102623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23825420a0dcac4f84d7cda02b37ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b79ca55c0547696f81233c67316b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdc45db9e35e9d0a72a5438536effa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2691f72192a7555969b96f2d3eb0ba4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c11f82731c108e878ad2319bee09d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd8e4d50b46000e029b32ec70c2022629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ee03f6070e7ffc4d546099ff7af3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b2a565a54cb0c059e466dffb48220631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525e710c7d59d031ed6a17828ce0f3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c264641d9a3496ddc1324a2daba848633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5d6719955f00d0fe23ffc098fd5fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6e04cb982e18a6a8c7b3905a0d6d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd854fff9bf0b1c334fc75dbb40db0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cee862eb1904a021847984aeedb483637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6519ebab6ec56322dcb61bec3faf6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751871676465a375e0e9f50e4826b13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d8f960b2ef4ac9fd1f34cc12a5f2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb1c4ed86ddde0dd8566c67a7589ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760931e19b136fafa82d940168b1cbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26726160104af946b247ce337461ad0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0a6400327515fcf281b98e6e85c01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5981eeb46b1cd2677a797c6dd24c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee124cd1a3a3a1d316fd97e6b01833e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b37fbfaddf3b1f18bc084620f39e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e3fc63ea4fae029ab1c5dfc092950648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3bd6ccd6e1cee2d7f524f89a7bdb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484551b664968234b524345b1662b81d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c4ac5f264413a5c26aa3504ff39cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1b9fb5271d68a7be0e9e4b1348b5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0b7b86360101b2f2fb2fc4e210ff9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89568ef6f81971012d72d35020a0ec5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc943b4735cc196cc866da555d3ce0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d1eb9c493a9fd1e5ea79be8a84d9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff529a34c2692120af14209a74b2f5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a01d1cbbb42d921cc4ba2f5c229f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b12f63e6e74437de189d3879b64f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3af47ff566a283399f6a00bbf7b37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027becaee4de8b3e07336a33a2c5bf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998a13c2cf4d068bded5ca337ea1092662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98367c6c364693aa3979fed49d577a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179f0f18196a376b23d1ee85b6ebacc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432b7f582c712c6bcf9c845daa9c58d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65ac0a55ece0991360644f50e7a5bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e981d475ebb00069a663e9ff049370667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31311b0fed4f7db14377566a569b5bdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140517896b29e6737a927e7f505b207669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379cab517f295493fb89a49a0cefc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35f1e47b70d5a7565dc9b347a40ae1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ddf616f7918ef2e84e682fab698f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f239a85da88ca97898a9969a8a217e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340bd408d0eeb04c6166fdff49488e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff24894e86e853f4ba36007d2e8935675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9312c04fbc6f0c9ac7f39cbbcda0fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcf2c76c0546423eff23d12f12e8e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d04386974c093899101ea83e618d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5124e74819632c4229c2d424bd937679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fd94ab1ce94e0ea618ceac97c23d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858813a80753faa1a2229268c134bd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319b5c99f6d8225a4619fe67a3c68f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366541b23a02392e34e7c088a2f889cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a163d1c8a0b4e91c27cdd62be7372b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66fc20bd781df74a4841a5c647b03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2668971ae9f3995f405509683753c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df0155648568d0b4d198a042938484687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ce4d96b08b0ce17e34382bec6765d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503bbcc0dd96a0a0fadb36acd42674c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8366543945343bd75618d031f4a47b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669f9e909978929f01182c93a631800691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c5e1084f2f68143577fe072a709dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb92828866c052790446743c7fded4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308787b4bd07e41bc792216c6276b50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f686f1bc845965997a5aa144efd0308695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3baf582099a07f46dfbeae1a35916f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43bcf2c1ee978e58b220631d1156a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ca21e6c2b5e01e30197eea7c674a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb40fe65ca3dcfd4f300dafc00346f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5111fe20889d92f10cbe3d39641f872700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eaf3cfce33de559211adcd156efe1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525641ad8917f00dc96834def30e45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd8b5a18b95e36b3bc1bf9528dd204703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e181a6583864eaa6e8e15c7098d57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076fb27cf6cea913b603024cfed1a03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c791ef7e5bce88603173ea2104ffd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb8c6bc8dff175bd77cf73f74d0459707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957097d9fd19f754d64088cd11a786e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbad3ded999d318f7e8521a66ae962d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf27b002ff64e439d881116b2fc99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eff00bbfd6f29f963ad0b95f2f3c20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f34b2dac9d1c8390fc7af63b16f0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefabe8c46a3505064574f7ca70abd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403563948205ced0509a7fa64d867567714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24641c16e55fdf1edd58cb63e87e448e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16ab9b66c6a76867274eb17f26410b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5466733db225dc097d0b8175e384231717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6948e907e1de537ec04dbaaba8d5e5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9ecfcc48d4c617c19341378263594719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4371fee30ce2c1547ff07cfa39a45b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f591a07179ccebcf6bc481dea6ea6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c117c10bd5e89268040ee8122f7cc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451528ef4fcd03589a0bb1aeaaa50f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64af7c3d3f49673fee4e4049d33dc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e97a6d5b230098720062cc4307a6a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba0ed73573f864dc516ff1e496645f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c40d659defe0986a8291779ef1d6a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83646a8eb5c2c0ab9bbc123074ecb1b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0ccf37c6caf39133aafc4072701e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9656b912a10496efc952911604bf3fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab417eda02401a5296156b240e9c809731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae227d61d4e3d66bbd05e049f7b6fa8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc261fc99e7ed97c1e28432fa7b8cd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbc101ffafb9add808af6f3d61b6e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc197618231d480cb78db782be6b6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ba8c51b9b0975cec4c1b92902e72c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78bd7f9db7096f296885fc0bffeb7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09504ca154ab26808dca0bbe84fd3911738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d22647ae2bcf1e8db9b0ea7ec40d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658ba8f5608f8e93a43a22dacfc37fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8929babc930ec21bc9e0f54e496d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa1910ecdf4a54f8088554486f1c01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907fd8f67660f6c9e532ea96c918b98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e40c2ccab9c54ae3580e30a1954c0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c8c9f5210c76de6df6504736e9d90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa10c75dbd767c50ca20a15c6cd7cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb64ef88ccf9fa11d13e99941fad3db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e0609da2a352f91c6163201da6ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f02a2fb7b25b766992d3288426c5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54800a9c16a9eb5b506c3ea6df47d93e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f6acd155bb39b1dec2409f597d0c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f40f9152c6700d6ac103a37a0eb66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a34d32d665c439529bea81a18c90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fa1b041e609a564e7d514881ba477754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7510335457cdfdaec48f37061dfc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf11e615d90a18f4809c5ea1114b6c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388811884a194567c1cdb8cdb257a78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd5ababed7e6e9cc76f2e80336116a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bea587669cc94869df3b7e93f642a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90bfa1ea7be5c18acbcc1733213fa5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a2d96bcd2e2cfa32a186928463fdd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dbcf135c7ece817d668f3a149aafd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3ac852298b2d7ce0143da92c3baf6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b83de14905408b4afa1e3ff3bb73a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428550927bd11daf0eade245baa57ca6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7afdc2f94229792507e435ba5c4fe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac66deddda51d6507f015caf5f576e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2bd1ba007d1c226882c8cc8125f32768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5141e3185baa775484e684f492541769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b91276025fefac53fb9e8baa571f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b194c3c355f31faa1c50fa81445872771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e84fc0f059371b1a421df633a6ef27772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f702ac0fea9922b935e0781c46f1ea8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280225f5aeb4b97347627579b32b662774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807874ea9dcb7f01cdd8471d1728f48775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603c8823dee68095f02d27891d6ea31776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951bda9e478103295e6fc18aad0a153777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236059f318430d037b8b24d0d875c50b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002da77bb3101a34f264fbfe555c1296779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e3c5e81446ae820961bc65b75d9dd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61194cb47fd8694987e9ef634a1fd37781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea63d667cab0fe9bacd7689019a72782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef65253041dd88395cf44fb8c4c92783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f062da8ce60724a27bfb355de27d4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61979c857d9b2f74243c8c8105ee4c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145b5c4b828ea2a3f5bdc4eed462704786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e3364bc1b0570ba158591215138ea787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7c3298dd194fa92ecc9fedb8eeaf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd837eb96c373f4d0d4c33e72bc51aee789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970336c1910565a87c09c05fef85b4b6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2be151da0e15760efdfb0a0fa9d88f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c72e1f32d82c98bab1cb3b245de6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ea804881d63c6a729d0e6655de300793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c188a74a07fb47bf99fb2e4dc388915794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79d856eb59c477194287044bea7030795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3804b685bcdc5d1d9c31ec219d6c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7f06b457c773b273fbae103d4aca1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d5be24ea04e42dd139b48a2c6f3be798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a0203117e8dba51e38eef2d50b552799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de01e58095fa72dda931a4a125a5e5c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a12cfa25300942f9e607872055475801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf866cacf764d06373c542e69c8fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474226357e4a141f440f0e88cb7fff1d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef4ed6ba08cc8be268f81e088d6dcb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2cf8e7934550c5b4483054c6c9a45805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf65ed416b2696f569902f6cb727946806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bafb6b5043fc7035f21ddc98f0143a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35939c26997f75a3a6fa225f18fc054f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77890f4bfca4aaaa4f00170bbb987138809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa438a2df584a23500a814b1bd46e00810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548026f3ee37ddcd0843723699e031a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66dea7eacfda72f4ca19455ccdca61812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f968b266fc7ad579cdf65ad668301813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c146a065cec7f9dcbc891cff5a7439814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4a4bfef187c1a63a4152762cd3c32815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd9f4a6e20d8716eef967932aa6eb2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62871c9ebfd001d31985ed64450c7d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47beab1a2c3cf3063ac466b75fbe8f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f1883a800edcaa39438e4f9c6a5d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3afeba707876394e39c33b8e0d7ce820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637f49d8b42eebcaed0deb4d8998e9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae236ee3b4f8f412bd42cffa43413ea822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b6450113776b04062ecb25fbea0c5823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe8aa0a1f1d4f8ac81820bcf0cdd301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e48c9e8cfb5c4295f4b43ae0b400272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5dd78e82bbe0258a5f0b418278dd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c766302d1ed92f08786cf1877949b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e40effb7aa227e500654621044e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb36849722ff29966c772af95226c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d0e499571340652579288e9de87bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a75b66d011d5e886a0da5dee614b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c696db923459cb85a9c14e9a03a92c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c01ecdd53f8bb7d0db5304d0e8a6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7160b33cea1a2d76890e271148f2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e888707af359909204d2398d71e3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05818177549cc4a8a3ba2cfcd11ec26513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950dc3f966c091d501fac6cc2bcdf7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743111a9a95c4eea1aaec7fd44103a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ee05c609622b710d8d87223cfdfd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0727da5a0ab3bc26f09e4989d852c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7590016596b8a0067e00768be41d08e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abcb15aef6e8ce714279f21206daa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb048587a1fed7fbccc1007ecd91a4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cac898f95adf6c805a1623da49421021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891fc0b19d8a1b4520fabf16c903e2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc86d01e01b119ea96ae256ba4097323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6252dbf0f59e7417a34e8d5bad3e2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382dcaf54fe5dd9bea6780ecac279e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633a9666ce7e9ad10e57b16e9f778626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eab0237e76369e7d50594b8880830327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7bd56666029433cfd8c70b949902228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa310707732ede4bc802f64c090fe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0d6a9062e53b2551724e8aa9ea33630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2015971209712a6eb16c4d7e5f51d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb6c5e6e9d41b99cd9cebfedfe2e7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b073165a720f48b284e7f4ebf4271233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445719d80e17cdbb1528970ee7cd024534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527091eae47b0bc7dfa2556cf83aa2d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b33ad6d7e6c9ad0c59f5c1c9c688136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97854b14f4f2e36a39d3c0001796ca637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e726eb537cc24601901fe405352775138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a1d6b250b0ed230afec7f476545539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640530543eb8f992a04d8b4631a35cd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10246256392ccf56853c43690919148341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2451802f247c4b036348f01d1209342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f6da184bd6e79954ab384edd6699843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc263fb42e6b68dde75b8b311055d2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01776e7a7b6ed994eabd54025feb812345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e703b087cf6b0cb2d296dca3bf69846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e293aa28b92386db4a278aa0752d63247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d12a54c1502ada7e05166de90a928948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8122228d5040018b4482e8facd8741449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5384a8bb72e18bb6a295d5c6790f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb56258ebf5fb1b044b2f6a474e77651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1eeeed8ac462f7450661b2189e8c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69752605f3b516b5ce485ba174a5a90453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921929d24b9a486f6eafd7e537b56254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1347a43b1ea9c6d4e0bade7f7f3b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886e885de3a3b0abd7ccdeb56218fca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a14cecee560d54885b2fca9bf5e4b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6041d62bf933bb74dd64dbabe263f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515da30d10a3b9e3951dfbf1d5c3d3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a703b5a87e5ac4cdc768b15ea8ae760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7b0b50333180a22ade4ec81bc0a6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a9e24bd84c6a11df5708479adc58662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db91506b746038edd76119ca0bba72d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c0eee4360983dc52d6814543cf73f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e776ce8fe3d76f9b2447676fb4b2ba665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93319a1abb22c802b409f8bda24d4a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694cbb0bfc224856c0c09c5b23c5c7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166da6c3b7d3c31c574d071648270a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f552aab6e959f0a2a0755cb179ade69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fb276b3f2970f447e3c5bea3e6d1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0c301fe03191408826554b2e722d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df2acb9d1825725f93a1ebbc3aa03672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e1b2b59f19bb06d7f2cfd7d435f4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583b3b00cfd41cd5630e366250bba4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e8ee424c8b17f899e11848e2a5c0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bbc1e032acf58d765b70824237d8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a2d2aedb19fd1cc4de515e57febd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1622ef0d19574644838e58bfea58c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9405de6030c6cd9a038d0eeb597f8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcb93daafe95bd23824a3ca3ef13b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d5bc593f84771eaab42fd7cf6378581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec1b873b0076ba1a3b1e0cf8e4b54082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676f7208565170d794b00d2d488039783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae1ec73345deafc3abb253013e123a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fbd506cd3e7986b047f784f53474385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29e59164d4a36de79255889cb5c2c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da719ad3ffbccd3be1c8c43796f631f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fd1643f6c0470a7a582eb3f69536388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2895acd2c30b723434decb809e0ec3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2dbb3e426f8f5de80994d75253c4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ebc4fd93d607464efbb3571d7b62091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa958f383f8ada59dac89f64e8bf560e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b384619636f83655ee51dc1088f151393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04079a119fc522d4acd7563c6b6d6d6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054960c0032c3c0495e1fc4def93e62795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd294f0cacc5f6ec8a8b9f9325839596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d503d1ee25bea15d751f16e2075cde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfcea360009db185bc89d8054e88ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca6e8165f892eff50d3e6f871024c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1de0ba4a81612a43d3852387d46034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385850a7d94550c6e739ee6a8f23c5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee620e867c74ebf8c517c4a7104103ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80166ad3c0df931141b4778da7a5ac30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6cb5ee5c4849d91849ee6cd9f4d25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37540efbeb074e72d331c86c604ecf95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f670e364e70182d54fe0432b3d7bf79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c85841bd1952a2e6ab99843f48f98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e184276b6a14e0c4a8125914f4d2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859db0662755b44843893f42e86f20a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5cfe75f71a7cc1fbb4bea4af2c8a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc62186586ce1b8918a39a7ed7b3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8f043402d1951a63c2189764cc414112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a8392cad281a8442da93ff4a884b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c627659e4fdb52e4a66b35d591eb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932ffd3c92c1e60639f630f88489c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf93dc81a3bd851ec6578eb73f5a372116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1360db1cded70d6e5ad0b56bfb24d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b80e673274571623748a468c7dd23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadd10c538f294a2f93a3e0773bc4ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1132c5f5942cda4492b3029cdfe2496120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574824f67cc50fd900ad0ce020e656121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a9b151edbc00136650aa31d7b8e49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf24fe865a532336737af456a4427a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8763f7f23681176fc8c9134b5265042124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dd722988f3fc98a59b7ad811afeb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5541d5ada8dd477e3f1606d2ef25a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d9f97b577ceaf36d1dd70417406d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a16d7983544a6e440b4e7dbc44ad3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890c23021cc6d193f90706a0e58f3f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2751d14ce7b97eae101e6bc5e838e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322cf2120cd4cca9b77e6602441dde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587bab11cfcc7f3133bbc07c2f5916f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57a121d4b93fb4267ac8c2027aa9f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418d3dbc6a7869e451a9bc1c5f743be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbe0850aee0d135f3d1cf299edcf01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc63fa709fab795c9f9b5f0d0b5681f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ea7d7c3469be1bea7c8aafeed4afd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e4993d1efb97b3f7ce84962a8c123138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234686dcfa07337ae6a0bb6d9322277139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1bf601cbba1997c7b245f8131d31f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f779c8d574331e0fd4fe01e803069141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a4b20d780fa038613c625d6a08f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eeb8dc8363409f1103d31255652a4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc0995c585354d79e6f96d0ad29753144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3684dd2133e89620cac2dc5909fe14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a2513c5251619244add9bac271f17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581ed0e190a8efa09c99aa78a918928147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110fc703287a7918bd1bbdd14a1dc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fea6cb2b2107a7761d5e91c3143c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e85da96ba202ce38268f62be78043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4114ec96ecc5034774dc38c6c06595151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a83e12aac695125dadc10f5a1874c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b0f30ea6d11c5fc75bb8eee60e28b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d616bdef3ba695dd4c06aa7c73ccd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee22f480b9ae1916502c88c1cebe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9fd3830b225e53d592a5de16238d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bb18017f78761f4914d9abc9d7b95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a51402c7bc9f92e76d99d33ad369d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77245450fd651fc99ed5d3b82e5b3121159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85385d4514d51f2955e64fbab93b478160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bb87f88ec60000742905cff8d19ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663bcc3ec0d7d7de4829aafcd444b69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8714008c8bee5331550f73399a2e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37f864f0069c10cd24da7b8fa87483164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff931e10dc66c4755ff0b8899df39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a694b4fab3dd5bddbbaa73b71239b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4083fee4992f86ea3c415526eed97a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2fe4a9111921ebe200a943c069863168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74a7af7cdade370a060f8dae450c57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37329f4481c13cc7fb22780d245b3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f29dd4a298fa5a7f8e1febde7bb610171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78b525907de33debbd6826b41bad0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4300e186798411b7a4f0325a6b842173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9cf79e9555c7f889ecdf28ed1b10d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8240732be2468f18c31b642acebc26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708520028a3fa78db7bfcfa7b87b37a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f3c2f3c2dca7fd3c97faf88bb41d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d73f87ae3be64c5f0c09bcd4b0e5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849e4505b0c18bada8538b0d1b26cba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd342122675989ef803e962b258857c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c63b6a973b505810112ae1c78ed89b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a324fee94f88e23623970a826ee38ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f8b231842cceaeb28e3f06af8b9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8a2d84dd5fba901f60b373b149b13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710d321bfd45e39bd613137336899c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342258ac338ca81d787b20bb2d1aa56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946c845ce7a903f4731906f04e26066187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee000212913d97f92b62f1365dfe54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e57b04d392423ac5cbbf0f5cb8ab72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bde0fea5b9f7a15b4d98b3713ce12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878be692625bd653b3a02ab3a889dd7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae536d6fee1a106d236b765752b66b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dca5d511f99cf3ea9a6a9f1b8a6eb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b6348864c62a72713e37e9d5855d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b4e964c96acd7ae8736b47ac8352a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5ee0ed4083f50deee6460322a4749196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57629067c19be462d6688d0c4e8b7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a53a024cd6e23849cac9e51957df5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dd504bc4dacd39d391174aa9ca95e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daca74bd0da8b112a0c371cbc67778200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0762d60b4e6cb35b34e2a34adb9e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bf421358a20668e59ba663b434232202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa2e4456e646ef1aefadea8914d381203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331e2618646685ae608e1f6ab1af1f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346080aa9cf0dcb60405c05a0db973e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d501970daa10d0540b760c32209f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4836fc03e1b7630eed6a150cea9cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155ab35380ef235c56530b07575867a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca05137234a8ef0286daaf683cdf4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408443d66849fecd9e5ac9a4332fd1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5bd6f40de9a2a9bf7e4a123b35fb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c84f3512aeef4879b53705fe4cb21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fe5665636decb4d7d56b2ceef24cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55acf2224ac50599e04a6a75dbea793214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa768e134f2aaf2064eb8e6b6a0ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb28ec838d27436274b05e5cc30c70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53da4db1d2fd8de929f48295754c20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1470b82b6c551cca8a840ebc7c657218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731493d36f3d32d32ba6fb5883edb8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815628c8a2e85b86980eb484d1fa514220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36b5e82fdf311c923df723766cb86e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be78373f3beeefccfe1505986a66f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa390804f6a72c576cd714a3c9c1e88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff6f1d609b26d2fffcbfc0ab2864ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d25b6d04deed7fb40afbe8d3a8953225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399d668f4cf3ec702f8a6153a22ffad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88a46696e65e4f1517feab9b359b69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a36599a0af72916d39d06a5fed997228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618a01a83dc5de3a78dc08cf69fded8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0207b4009253aae8c4442925b8136230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12828a745f3e00bb72b09b663fea6f6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd5064d9a1d8d3e68b3591eeebc50a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58771f6450ec3e93c440fc5a335e67d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6b6b05c0e99fe67035eb50816751234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376e61f39ec766fee35303e55314dfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d250c271e0f3b42e24597bb4c7b92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c27149dea71ef87183981fbfe98d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120bc5ebf5007b3cf61d7559784c058238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef0b7894e27dae396d1ca50d3ba55d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9789fa06b5aaee90135b55b05fb15ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ac98ababf24026357e708ee58434241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a774aa256968a06e09933bc4944a2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ac6822644648340014854627e9c70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08eb69a82e02d98078006b69ee2b24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51230a3da4bad6add00f09a82a98507245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00b931fa96640ef660a317df60d231246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05bf0e6dd1e4b43f5492b9fc51606c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573e2b461a436cab5a11ac2eb6ac9b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08acb3a9abac466d97b70f2a7624594249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750253508a3c40c903932597ba7404ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e643cb1f6ab566ef68293797fb2fe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e04396a049073b13e1a7d510f94327252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a407ad9f0bf08d3d7ad32b20575bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acfc723e86e1018010a5b9869f379b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d5b9ceba044fcfe396d8ff3e17131255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fff2fa9c3821de88a4a6928df1eca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df9130d79fc84ab12b7e8d4d063000257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a56ea7df06ddeb4591ee4d35c414a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376865f058d7ca09b6b530651374867259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e7f11a9da78b0fd1228f9683eedf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f91a542f3789cf82749a373a2d978261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202779582a3702b1f7dc72f82348c70d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf031dd555b6e20ce717808274d2a318263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb6398ad9e3c63f53b2aac1403ea62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5dfab8c0d563b7582efff5f9a4ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f25a0ee5f135fbf6c0af160276f68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9d65ae67a29a8b731f06d0290e48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8b9bbd451298b40ed7dbf01d98d18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ce8fd6fec2e54d68709979eed40f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44931527764bc1bb39114abc5a5cef5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4ef84a7dc122117359f3fd3909514271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ecb058a104879b5765f55c9e9956e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff820ea249affc722267982b92fd2c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4218e146bfc5c6fb7fc50ce0f913f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0f56cf9ac5635887f9d826b853138275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba405c08233cd4e9a5121d9c1aa4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea8bd94c39f70646acb5a26d973ec6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866c3014080409f395bdc39f7af8913278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b1073a8ecdb6662243fc556861bf9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a3eefeec06e53775c7ca3e51c46e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29a9756815d572c6fee9f4b85e13ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739c4f45b347b6836ef81f56e804e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dec95ba94e0dc890177c804d57d18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c4503bf5371c07730d333644bdb64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ff7ba6c73ab16f9c43f469fd4295f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180cb08f3750a67df64c8dc7eb21172286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff026fe639f7ff97f16812eb937ed60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0186f442f3fed7d0512412a422d4c68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fdd89dd53f880d6b993c4d7c68bdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53fdc49e85d97a632b1db950f157c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee040b1ff12ab00e49c7b73721f114d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c338038708275b12c055b2069a74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4152dd4ecba42dfba466ec46f656d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f0d63427de8fab0e425b853922774294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6fd72fc71dae6eb8184607c2db60e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e4713ab2573104076ae4031aab8ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd03b96ebc8cd019d49e801278de8c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2453e27f4cbcd01e98c3b65473364298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af834922745c1e611aaa06b7ff679fd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1e41dc73323c19164132dde728d42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa8be52afc27561964a047697a04ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06725323d89b35ba9e4fe592ecc639e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105da4dd10e9a5ea18da47e63a783df2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f5b063baa0c49446955a137e84c2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ca1a6ae5548acab8f4bb1fbc05665305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48772ec8cbebcc97f089d03a698cea76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ff1a16facd213cbc5c45de89f7914307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acb52d4a953069acc4b6ab0a7a344c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde22705dbd8c4473c6bfbaf8e5d0bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a03abec9b2c43c85e1672d3194b8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76432a8258126f647cd90ebf56ead0d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc5c939e3ca49074cb8f837cc91dfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4662a0a61a058d4fabe169abd5702313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bb1dda59f806966bb3a57fbd401c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35babd7b55e208675e9f4a267c0844d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd673d669e7cd90191b415af5d14e64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dd543fe7e147c7c0128f141f7439b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d64d8f5885dda55c7ae741d2cc396318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3afd13654fff1f0d8bcb7fff55833319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db9acb34204ab92fe1b88d3bf9a469320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56a9fb937a935b52c926a17f163826321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6aba305acd3e681a87bea5114cd2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1ecae275217938806213b338dbcad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995d2dd36e23cfe182378e9bd6774ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808530cd5a9ddc0f6317c747cbfd24c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93c83266751dedb27097e481636bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f3e50a8ea1aaf6db93ef203b57397327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f77927952ba54c6b26a04dac32ca4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec174c63c5ecb743caaf7ae819c301e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf8be19370c6c1b3f22d58e5deed88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d91a7bf8863d2f01f4a56acf50734331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f6e02dc9f0a2588a0d0b333f2d4de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b03af94edf580c5016f451cccf1653333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536583bb07305c16c53a4bc58efbcb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686689fe98d477f9345a5b2776937b92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30d5d8de91c1dc3499c6e910f9d615336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0aedf3d11fe0e49aabde620df1801337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100565a58d69ba7b6c32d0f7ca7e97d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0a9ec741659af7d47123e3b202d12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ff8298976ed2d62fecc16456b4df8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ffe163e8f351150378f3bbbb50436341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1410ad23ac78d6691c2a6e452b3f8e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488198e51964b4c9c6f2d9e5ab21a8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b88221956af8f92a0648e89e0287344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26e30eec381d25638a2f4c68dc278a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa07e4ce3782938728baf6079b2f1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a15a9dad8c4c3f1fddafbee391fc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f0829d61bb8b8eddb3d86461a1bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a95dee4a5f6a864ce2d55a0fb13b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58691610b91d2e1761ea7392a5be7b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8273cb1d72fb05e630366960160ca3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ae0401f13d89948b432bb4b6fab0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064fc83bdf87eb2f72b251a8bc9011353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca6c31928887f177fe2832766814a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a0b27217969dbfd2838e89583d56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad258194ebf01b3af84aa2a5758921356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6f373ad1964e6be9922d297bb6ed9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41bc54859b2d4a335eb1dc50319876358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9262379909c28d9de25538453cd826d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847de44fd99c94e44891afa2b4ed5f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403e6edcc9b0c94d78d61855cb808bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b751557c6835e9916cf0bbf4d77e903362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e258a06d5306c77d654a46e1ede5ca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30470345a1fec49095a413fca6cc6282364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aad4786c9f56e75a445d189dac9520365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fef7295c59c74bd145e090f02224d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8afc29cc899ff4d134ad453afbc7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d7402b4811c0d0f66c5c7f8300203368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac973ba3b0e79ee45af80c74a3119f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a150279df11f83077fbfcf83a208370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d671e10a62f290ab7d189689e57a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31576ecc6853a93823b9530e870a1b32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f80e12bae6737e379fdf4ee23b53f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667e1c9d1e1b3f34292ae6bb4356aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c705aa6db78cbeacea956c2f1ff92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f4cd362ad2981c7e1c1360fbb525b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255522057e25ee3463186e67d5a4516377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a21f2f848f39f9e169a04c5dff3bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913e7e74f2a4e293ce74e7229857ec1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627995d43c87b6ab5674d2ae3196f93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca04a5d7348bc52dfc72c4b6a8b6b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e4658e4263c7c9badaa1dcfdd20fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3ee8168f6059361b05d4d12797e04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c150893f7ada0292d47a733bb6d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee8c3196ce1ca643a41c6bf669cb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15068e985c31a4bd11daf4c4ffbb7fea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4c2dca0dd8b90e2eed6126a51ee4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e90b89a29e174f52761987565f8777388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2999855506774b12b49e2e539ebb05f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97157ba546826ca80d7702970241fe0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e33fee68cfda296b2ff9c007204cf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715bf0cc4a6857255f71d611bd42348392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02696b4090919c42e4aad2c2d3597e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857d88000504f732d923a28e9e77aec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af902819b42ef845611731300473fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d876afcd61569d38c42ce650dc8c87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7c3e45086998ead4eca3f8f8f0ac5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480a209fdc24cd00d0320ba013dec1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2c2f4e511319cd0759f5c3dd3712d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc3af08aff5540d05e088578846d4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f1a454a6edf01ae2422fdf9a92623401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466141583c95045bfe08f3c15848d43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb5f9e7c43795b6c62405fb463a32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64974b84d473a994ead95cd1de224d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810ee45fb97f0997815b5f285eb79fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c43691a9c2399a689930324f7c6b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c10fcdec767c67a97e4732fabb2f8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a902e48679808589b362d4f39e1f44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d6fe7435cbbaea21371c02b37ce03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad320b820322a8098f4d4b9e01b5a9ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd6eed149d80099b2fda7720a1f53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa955eb728417953b4c3627a6d2b5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc464c944105e0d0ce6e9183f2f656413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f7edc39628e0de84c564b7829d418414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267118047f16a8e93ca2a46a41e52989415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6714fec3dd0d490a5a5a3635d634714416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffcd02268b79dc04858fa02ba65007417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d485747472dfa63a8a7e5dac724f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c77bf73d0dca1e81442bc04fa8280419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869da4d86b808f9682b0d2311bb2f3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba9dbc724da9829f0523923a6f117421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce65388dd10ad5ef623ced7b8724835422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f9db8849cb473f3088a2bdd9dcc43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1fbd55b72565a6a0fb8dc6c5e66b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dfabbc5bac4760b08d2f8ef2acb1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad669cc5e4681c664c5db37a732a56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45003f7a519532ea4208f5ab193e16cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e590d0edc8f1db59ebaa9a60ed17ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069c823e6f23e56286d02dfc2770d7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06616da90e98352c00c2abbc8ae4dee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c28bf00250bb0071f2d0ab0388552431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413164a19c3ec00834e38dc6f48a8fdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89663e78167f9bde35e2ddee9f798454433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6caac4583ca8d514de59f7bd916409434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfacf8e5cf73457e9a162577c26ea8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224e2f3cfa68bc279acf0d5ec65ea34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0c3b3e61231e57325e90fcd301103437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea717226819f4bdbb0624f4b5921b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107506dfc775031e8c97dac4c972ef13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912ccd582d88c17e541fef0f7caf2f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695279156ed5867f7aa31a5ebb5b5fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0caf252086c3c3eaf5c62a4073c45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b46ec86e966d922acd261c36aff8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9cf6148272039cbd529e10f5d69df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ead8f77b9fce8e11c38bbc80dbc6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e402c442160b2fbc0334795a1ec3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e3901a4b40d88d280b5bf541a5fd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fd8312495b65f43565cef0b18f750448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed7c1b7e3ea46abfea011a39b168bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a699a328ba33b0782f08cabf255ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa2604253c8872e690943758fdfd0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281e61df44798e2a18eb0e170af3192452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a576ee814925ef5dd2197cedb5208453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b5c1455d843f94736d33381f8003d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2add2f6656ca136d6a368568d7ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb0746f6af7b5ddf08ab01e8a95b1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa373b08f139075deb2cdb5f9f9e20d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2da36c050442f823e48382caee634c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e380ab350630c8b5e13f0444d3b54b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2500e14d8eb345ff6ecb5e90e76ef35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b449cb1cca9c6b5cc3745f0fff1d602461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e851e6c19f5ca25afc6ec8928d029e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2371bfd3085707cf66c0fbadcc1512463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e33c401c6cd7f3c4728d2b0c47de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c116ee27114d3789ade785572d765b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acbabaac85dcd99c3446bc222c67e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2905ac78dc23a1f1b8b2599a7d93e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e78804d9b6fcb3912f078fcff1453c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7e207c501a9c7308072f53ac1ab24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c796a816f7238815e7ab2ba5c175d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f451e902f86eb740f0a24692c4c2083471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c42df7e115f292a35d9ff259c3905a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef08d36bcb27736595288bab3c36f8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38856459bd28a8d70f9561663e85a2b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81318827e575dcf3a68abf89fce406e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e4b53364a41a1d2cbae871087b72f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0946be60781a3b053c97da751700d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2fd2c0f3a0c881fab423b6b42deff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a481fdd06f21fc702b13a825598c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a75a11aec32e63b20799340fd2da01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae83b228bdc33bb66799117689cfb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96315885481f2f0f4f90ee46b03a3bc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537c3e6798b7fcf283adf865f3a78c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b5247ea442ed8f036470fd7d45f72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc331ec9d2eaef20dc9e7aea8350633485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd25a6daf911b3fd929a38349de05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dda3f48f0c28a68ba5098024afcf1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e076e20a36c9eb92609cb25ec18ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868475406e4fb74b26dbd58f60ae103a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e05846ffc7213d44af83832c49c8bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44543338510a56ebe11f796c359c7cbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564546b29390d87c7acaa4994998eb7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65439086e2494c7b4ebbd7f3720a181493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd717382c188329ab51dfc9d206ba0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f210ea38d932d2e8dafaefd7b220b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83e4c382571bb0340bfc379224bcac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e398873071de86a2899009baff6ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea39cb2e4dab17cb49ab49d6fd4a55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08363229eaebaeefe71a2d16a7e15e77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50082e52d787e905581e1cfd5c87931d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcfcc61b144a1849fab9798b4e29cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff83eb8775f213135005b070d6d408f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11f2ac61d58616450b2aa47350e0b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd897886b99c98819c9880b2fa28dcef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af51b9ba495f8acee8b5f519d7b4d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ee1fc525cf15b34ebd41148e1091e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c404223e57eff59e1a1db255dcdada507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b196c3c959c52a8f6a00149a0cbfb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891a977c4a4dd8dd917eebc59febd88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ef21441a5afa3ce4eb48df1a02a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9271d1d1b2eecfd8d8dcc1ede0190c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8368bdded31ad7d124066ebb37d7654512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b98977a021762451e1cb3524c3b7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d58a3fee4519d251d50973d9e6921514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7edd265f6365949e7683411acf767515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54727243a943769c9ae63181533da2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59877db74122ce23a156eb823f80f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748e94345d2596991398c343ebc0f60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93509160ff725b4551ab592e87f200f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24d47ffb96e1e83981f0d3556bb74a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3993dffb5db40f1a480381d9cd3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec655a0af4cd72d341ab19d80a5fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a69f4d9e2ff18706c2722a9d2e666523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b31ef382f26864bd9bf8698f689e8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84435eabd7840f144eec22b3c1e422e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a8b442cfc5b08904ce5e46188bea8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8e3198502591b639cfef96acd4755527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9843fb4dff52e31113f0fa480570528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41b6bc6ea7979f73546aa4df49d8a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7185bb449afba62084d18e4a1721dcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c87cec5b117965290a51e4336d7313531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27de1b398b378e4f8e7a7a7eeaf0322532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcf54dbbdeb3069484ca36fb8a43a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831a5dcbbf1dfd0c79ea3bebb4e3723534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cf580cadde11686336d20a8801518535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d23b1eb751b64c8791fa7ad8003a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64bc571b1366a6d852c4c588a41352537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d077d83ca64f020ecdad216696caf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9bee3a430112a9cfa9da15ccb1767539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd4eea222db9d9e42d67fcf7ac58e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab212960a5bd9e1219ad3f51504ff51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc754c23cb0ee58bbbbee7227b5efb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dc3c89d74f4962bb18e1c927b19d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37f572155d069400948e5e1e375c41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57adab54d0b817884566eee2ca6a5e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8087787e91ef097e364dd749d796b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63be1cfb47dee79fcf551d0fc5cf5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68376454f6e8f42222bb4677aab438c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd1a928dea7b26964688ac33ad4fb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb6c935341bbcf672e806b57867483550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6334288a0b66c7a4122e526171e28b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68ad936a927613a9d72b8b84809490552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46a532bf4733b69b99198f051df430553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183ef4eda58ed112017a9a284cdaf17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be556db24dfe69b41dffe39a5cd1fc79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883e9d3f5cccaea27f8715a274ee3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7bcdbbb2a999c5e2ca2e18be25bcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dfeb83d93492bfbe49c6b62b2025f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9560a8e3e5ab96351f36ea930794c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cb2ee67e57c9cb9f17a1ade1ae688560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdbfb1a8da1fc2997638992a797006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc2dd5f1f10d07b0f4b8055d046e2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff610416727fbbab84942161d610883563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c95cd237db92b52ec526f001c16721564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f511cb384f8d8f539db74664647e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d5a483afbdb5398e1be04ae27b583566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966270cf2cac0ff8486dbd1d8a62680567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce172b86b26dd9026ec7afb68dae7dba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e0f38457e0319cf8433f7d56cf5ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee0c20c5cd6fc768ef99d4fb2794f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d69945359b550de13d8d259fdd443e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea894f5774908bcf67680b3d52718a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b2e768c5c0e7779a7f32197e7543b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48160ec229c37ddb48dd63c0fdf51427574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc8284def2b1d35d700261135bc531575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2893480b91ddc2e869c9c9d0d4966576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0af82366017b953d0e4abb6091d738577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715eda973ae2d7e426fada9fe310913578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba732e4cd354b0e58e2af167091ce89c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b63ac62eec021953389c573eba717580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d49d232d138b090c45fd0a9e1f31e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b74fcc2721b127b2233230f0fee54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f20afb9a731e1fc127a1d2e06cecb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679881ea7dbc1fd7ea9f6b670e60a85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45518e75c96ca56e27b8fd47eac63288585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750922d65300b64e7a98a04e9fc1aae2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec5613aad6c05062a743c47b6767e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67630c1ecbe682b3441e54302988493e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49957d630885d35a58cfe2e2be0e4e26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545f2a1438eba729c8b922c475c5053590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b2c502187594c1e8f3573eb392f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d193168ad5fc275efabd393d1fc64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e1ce6da228218220bc5becc109b50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6dee9ea9a9e4b3043dacbec705fee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8474b8f1bd91458da539510ba40cd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4981b6e9516e21fcaeecad78056bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221e7cecd0bbac9922efc762140d753597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff08631cbf9150c12d991cad01219598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446021853032ca3eee4117682e79ff90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9efbd95612b144478a00e69f0e807d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d899d326699e3fdb8b019b8842f5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bb5c49e92d4c45751ea96c925245e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f3a0ea3c5cd393632f94cbf7dcc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f13a97dac502b8ee4333fc490c0c0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8a33b92dccd9ed57cf9600f39073f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526a78270b1139b71f6d356d8c1b294606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d0fa23dba43aff5b8780bcad3512607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016809209095a1a4f22621f6f998a384608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c160c4b8d1883785cc8dc4b4e7ff5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e7b21c1b7d74cdf54aaf5e4182c95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b3724c0d88133b0640b732eefc790611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a604f43c57140b470215aa2798b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62187a1f08b4c0c44143b7415898431613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ff87aef8a8c1e2dfd9c31a92b9f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dced35073edfa72d8bf3f3f6b9e86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e907f8f2f72a65e79bca7626514f47a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643776ed8b41f683ca41426470e1416c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c31e97904d23b9d93c7dffda7b3ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15807feec3b970a1efe12eecfa6e36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e873a8f7187cb39004673a48d030c83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c0e60323aad158dc590745b641322621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f23a6270b1c5c89d3f7c9339f9ad9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af668bfa76cff14e155ed78ac44a17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f14c65a1e05e382721ac038c734f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aea1974027cc0028515ba47a1596c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed9ceb3c0d056d4833f26f2dd29e16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218457aa89063b91c1d1d491076b95b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d7a368a6ca6d2ec3dd48259a66bbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ec041de95b25031446799c7bea4a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c48856e028c5310b87ffe2b4d6359a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db920244305da21f892227275e8f8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd636e82d846e7f0f856710d629c0f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d467a4c57977b69b09d6bf44d1290633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040e7395ab28ed1469dc887f01db178634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900af5c4f600c8b45661525e0368f9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bcb33e171ff6bef54dbd18479a492636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100038075f0b8181245cde94b91538b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac65ede8520c804336899dd4f6b69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b9b3be4c87977fd63c7112fb0a895639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1f7b0d91b1f3f8162de542f85d45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9762c3446272c4ee8521f8c0c4183641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd332d1c9ae757fe97717e18fc8b7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32ede90cfc69b1198f6a81ba48e282643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf28d7da1cda572a751f15420075b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151a5a3ba9b68d2961d7e7ea42aaf67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352d4878cb6dd722cba96d9e95a8cea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfba350fdbe216360650d6de43383c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fc62c23afdcee46d85d2eaea5a1ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b8801c9498ac7e5301c441d7231e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ecac6a0765b7529286894a9ff660e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0091218bba6e70cf758ba51d5851ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765c16e318ae1799ad18a1e1d88592652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c2a9c71bfe8c0221b0494a609a9fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362edf1514d602da2af61884a1ac1d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49c291ca51b2750ce21e463def9531655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19200cdca8cdd60ea25e87a128cf1423656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f24ff3866c766923ba2dc221e5e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5020682afc302acef54dd7db863cbb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fcbee438a550f4b63291429b5410e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4667b4bec34f6e620c5b3772c48aea4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60354c915fe06360f7d7d519a644984661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d1d34dd6e7c0516ad3b3f029d047662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99961f76dd24ced64b9a8b3914113b13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c85bfbcfd35001e017cc973832a829664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91af3e0db8d279dd3a5283f25defd72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc5f28c55640d689071a80a71b994666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbed034f8e0b853ef84eb67c9926b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf12c800e6de18f9dd01992cdad4e1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de8d2d2086fcf4040b61d18c15ab03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e8142398078d22844419d1102356670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f4f1c46614895ddd767c0fb5b5c3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48e5195deabe544742c9358a069c61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ced19a66742f993d313f9aee5f8b59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e08ab79c50b603deaf48fa97c045d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aed206a416e1621df5437c110b547e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bd1b3447782fc28745b7095f61f62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eb1e3cff5aac6d807cf32a558d4a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa4da1ce33b4ae15eaebbd4cc751d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08702a5c44b4f1f8cdce67f6ef2cfb41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea57d36c598ae816beb9051a1b6fda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99228b0315e1b7f2d89a527b367c80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd49d7da277993c01f4cfc328f4fe4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a339f7eed0428b65ad53d96dd30f2ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851c4d998cef0ee3a3a90a36f19dfaf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e44f47571ef6d501fe8f038d91d78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66823a9e4243fc44769d69a02831ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca30ac144a1eb63ef4cb4538f6ade1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ab8819615436c523c6024d20a8ffb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1cb4d5b678c8e8753ad1d7157dfcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b094cbd2cb616b3d5a8f587f0f966e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d45757be5d7d09e1a6de00e7ad2ef0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61c861ae184876e16809a00114f67d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f21f9dadda994634f83856bb35e315693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413ccba635e69f594727e15974ff701694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6c1055d1a35318748bda129702c8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58920e8ac65c592e02f6dcc58d85b2be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052797d4e8c35b9e729050b84aabea8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52836c415817237af2d070082ad49f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1844b7fcfc207d63706fe4d78cc3958699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abffbe3374c05b135c54eb3cf1b307700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d208ea8d4fc2969386788586f4f1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6adaee4d0c6e2d422ecfa00585831702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159af44950002681b4ec1aba6c0ce0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205aa107e927fe730728f5e4edaa770704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3e62ee0828c6cf6c533a02ff3528f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05559a8f6fb961e3967a7bd714add6ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3663de485cfd1cef48c4adc07c1a8f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3a9fc09b7ccd3df9d1504f4e5d675708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4e0717cb6cae733cb1cba5588fdd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be4e0a364d1d50b44f1b2d8ca519de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf01031c9d12cf8455a3b0c268913a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b99ff998608ec14587083e391e327712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b8d928903fe8d7a8bc7d4d466050713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad87956ae7fec47482409a42faa572714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b71e32a5891b7b0d9b21011d7640d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc672ab93516e4f620150fdfb27386716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25182760fa34cd684c1361d713308215717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178222f6d4db0d1938fbfc05c2e9369718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856332e8e180a6c27527d3acac6785b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedb2aa537a24485e0e9a594fb6406f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581eecf6d8f5ef071364512c7bcaf67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333ffa21d324e38d9ced97a952719e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db0824141f8c2e7f7323c45b4f9164723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ef039856db573e2db4d547678bb55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9037420407fc2072596fd2656acf1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39890e32e05dd034c49156701ee25ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c02f925f905c9e0528e3e04b4f8c25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c48ee58ce1249e3033d3b90c0dfc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0817e555bc3ca64a07ad1a59a8c1f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1503ad9188796df05a150cbc2cfa7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763853916c5dcd3c6e4765b872828a0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a9cdc42075b30c45d49912b688881732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacb2e605762956ad6b4de027123456733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c72c0a42bda6f7de83149aef33e55e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760795ccd41265c802f7979224e4bf7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3d6d14794ea384986005a6b0d77fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc94bb3a0e3929a43d0a0225ec4954f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898d4ebe188b1035e66de7f1e524bda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47586fffb3d15867e598f106e4d4429a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e474a0871f18e37dabf2f6232385dea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a094133d4e0109231b3908a651e76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03ee1f97a66aa33ee06029237b3b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b5b57ee2f41ff59a4034402f44a1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e427454dc4b19be2ed8336143579c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5799b9667a4dd8b3a8baf3b40164e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863bd0f34c9271e26fb94529e111f63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fcbef58b4b163a19519d763a3fec5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e869645d85e19c37793a0b6e3393ad6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086618c6a4efe7ddd4a1851c6d4786a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05224989d32ea7c1107450bf6ca73218750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6107e4a40eb36d0385b7825cadcd71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c73b03bf802727e1ee1947482702c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cd541962a34b6bc56baefa90923b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5480d65931f47bb480757fc99a9a549754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09e69bfc6d4fedd394ac83d5898c31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba91b414a8b5d249bbf0e0d8f29d6c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f778b19484a0f575c506d44d9148d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429499a28f0b191fbfc922ebf0b0e60b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc0249f0a8b9406511452b6e861658759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb076640cee11a36fe29e82652b9fc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631fa7009e5a45be4cb1c2b32bd9ec3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af26e2bd2ab9c7fd50e8c6d9224444762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1da103a4967cffc18245e4cb526d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b32dd07d1d6783959e7e38c69e93b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af61062c5d956ec9fe22da9ed57307c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ee8e3e902ea69b6decf4a1a068ec7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea429964102314b6090c1df3203fcb73767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>