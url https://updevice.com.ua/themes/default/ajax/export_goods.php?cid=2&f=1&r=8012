--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050738a9064f310c98a5756a8717aad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be8c0ff1ed300eb34ef6ac1b96b0372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ced5b706c575d251593142c0deb433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e17eb210622fc3a73059b2e3fcde1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869b24ea46e135ade691227bd6843af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ac750c003580b16d881947d1f4b866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356445f44db70906eedbd438b1eb1fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9df8946e6a2d11f7b11625e8fb238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aa59db153239e6bbcc70b458f8ca99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00a7905d9010b471da1c697674837010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa38a1918c61345bcaab0a8b599b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54b86365e11dd14b27abf2f2015c4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded35ce12ccfd441e88b63d8c731f10213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f95ff5ed71298e2d37a194c3a3418714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee426c1ce54961f10b316cbc2972f2e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7345732a58cb9ea864f0eee992c1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd3e3e8b079cbba643f7b9c57cb1e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7170f79e2455e5bb2f3b03de76832518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133b57b35da030e6db3e314203980ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a08ff6f61f35530c33af3aca2742a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678ac25fd97dd82086770ad182e852721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b27d9c1512bdaf7673aa0675213ceb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001fdffea9889e89a1732ed65c7c33323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619472c3fd8652dc0995fda92fb496524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35370851ddddb6114ea3b079273809725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27595fcaf54a4525c07121dd366a3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48ea017663f31a98b139cb4330c1aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bde1e8b7535d338bee892f05a674a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248289bb87a1b882f9d9ca18bef640bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95cc89adcaa6f98fab03eeca9744cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aaa6c72ad47e1fd124b157cee1df731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159ea6419b84d8a41009139f5a5691d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93463d43def15c063620af1ebc447e8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8d82a0855a8c6b4cd5c511a781c6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e5569637eccf387d0e95310558a0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96743b0c7a2a91f457befca53100c1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54a165691798700b16a7ca8044ca3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc89e885340f4cdbbd8aae5841412bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117c56beb3430a9c0271e2df69a80839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1625e74637f5091ede075b7b3005540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9d54315bef8c8034d5da0b8e2e92841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8d2c99d0e2ec1d4043ff8e612d25842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac82e0d68b4fd18765316a99df02bbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e303342fa175c296401aace18925244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc461e8bd7612a9a9ef823a215fcbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a3c28779482590e28b9f701e89b1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffef437f01f5dde57020175fa68dc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbc6316ab021966e2c20f4498822ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b0069072f114000f8e35a7192c45749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e06f05cdb811417d4fdf8beee303e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a4e396831f965cd41902f8bb23cee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92c2fe741146c7180b9265de25fc3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26ab685ccc1fdeed6886f72295c17b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320ace496b8ca0fc066d234078388db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936b459e07d9af1c501d20df87d76d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518b163e94dc273557bcc6dc8eeb40556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c864fd4562bf277d8206bd08798f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9a952cd83a285e263d0ee049498eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865668743d4e9464c0e146b6c9c2b5f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddd6bc210e072f4ca8b4f5461c63fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a3dd22d2d8a2654ee79def3e316f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55980448c3ba5c3c226eb4ad11e8e3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c225c28681a9d6a83a882c6a5e6af863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1b8c5d5b1222b9b92ce3061e9c8ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55b0639ce1468c12c233a83c2101d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c37f446c4b464dccc0d5010d3b6f1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de76b97ac0ca7272d7ca78578262be767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7cf5129558672e9b446a1ec4cdb1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b09b9ef1d50b0123259c2d0a2d07e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549cc032319dd0525d9a6b4d7f4172270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ee356ef96dce0b5b5a65ec3c554bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915991f7dd1309814507ed089a04daeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09920590d13630d0032366ecc2f0c4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc0f7acf0a14b96be2fb2feac7c0d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af9b2bc30264906fafc30f5c7cdc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e42fca6cb56e75783287dbf999c7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07b457fd1e6d09c145da8b9e8d2ad877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea24d8c904fd4d8361380453747bf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928d5a6085346d1ae1246060031d77879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c69253083a46d3b49ca6cfbd21cc2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d739b5379dff9bbf8b0442c45b22ad681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc885911312a7857fe3c7dc55adcf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e05c89b08537c3ca1083a8e4d287283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbd8052666a897b760bb0d81ccb71f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e00499fd5741bc7c4ab9a362ac7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b6a360e89fa9e89ad0516f3537be886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b0d39eff96cb07a945ff31cd2db5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc914e0accf904b0b76aa450f88c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad041e15d0169e8e2f16b9905098c2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32166b39c4e5370bb507690a0a01cb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6addca6ffd8dc7add525817a818f4e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6a737aa9cba61fadeca5e781709292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589e2d1d5251481f08a180280fcf76f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2e59f6cd746e0fc0975215c220c3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e1ffb86ab8311e704279143db88ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c136b050de48c1619db429343cf5bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cd0528c9438aba7f30883f6c8884d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f273a051b5d542fa7f55ca5ae665dad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddebd12782ee88eff867d75cc9d1c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e978ceba60d94fb553aeacdebb29f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb87b4680fa7983de71754fddceb83d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf7b0563896688c7ebd9d0353e6589102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ec282ced703ba97e9b6b4464e3f53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e060ec0eb4493f90c875e938d3e7ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845006de3038ecfac6006c4f98db73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf66f97f2cbd35a2fe8689bc5455bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac2d47209bf2c4e76314b645f8cbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96152c3e4b850600b902e0dc453dad38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf0313653530d95a9b3dd209267ea9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656d278f1105d779b7c2a66225099a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba342cd1d88fb6646cb815257ec8e36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29f5150a59d545b851d12a63554ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07231362ce2075fbca0ef6297356f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc44e3b38e022932a4f9e8b4270d760114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098b70224f372d90b52cbd4a8fa0ab6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087accf4b9d5ef90b18baefaa0430e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497a2aad9793336b180957e401a3031117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07ccf6ccad464e003382ad13d593a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0d39ca5092964974d846f434708b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7c3c8fd98b67410edd4d6a3ee6d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734d91761059a048232091b4ae0617b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac42d6a898b514d4ac1ac878f07fabe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f4fb2610170a6302e304af16398bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5e9d223cf72c741414ba61c47f97f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244af2e1eba733cff07d2dcaa0ea70c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bdd348311de3ea6aba602a92203c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936c78f9dfa45fe44343581aa581a71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe1f5d14771369dbe44538455f2dc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb1ad7385fe9abe8867ad9bacd8f43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d597249cd3bfb6ae5a4cbeb0125ad6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88fbe81911ff20894db0611f7570e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df493af9263b9c9f22d4bc8a631d1ddd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1879303fbc3c3e00b54c291129363e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774569b4ae3ed7aa4948541f7fc3a2a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef9941c6887a89742a9bc3e219f679135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43484230ac1449d690155cbfb667a119136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fb21847220f632f9946a180b8cec4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd43995b52903ffb1f202e309e72f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f964e8b0ad037d1d99776e50cae98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe36a370e206bdb0590754b3c9a361b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b17274110a24d82cce4d9b45a1e214141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea18e0392048ba126fc4d6f4ae42200142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a2f0ff733b162a5f0932801d03bb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28364d79bd1675814342865ac4bf065144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589492769bdaf1867af31010c829dda4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c90f9896b1b42638fc51b7c10dfe3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a17de635bd53408ec8d9a773a2d81c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9962123f4a27a4fc065053e09410ae4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c651336d5b20eb56403fdeec651e2a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af19b3a52ba5ad03d727389b93689d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a27f70e949472913164a02dfb81d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254a6704b6064972832f6c7d7c4c337152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355af5b9b2bcdf915910cb86342cc4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc9260cac417add6358c90bfcd61f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240f8008e4a6f5062debb948175d968155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09293606ed6f25c0666c072a204c8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea687393f1cf7b21d5b21ee7668934157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9873d187f7633ff5d720c291d5eb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55536bb4d53d98f3427bbaa2e9de9505159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380053d07d8f09494aca21fabf641df6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e200d57484b5f0b3405cd3a95d7020161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb4fc47284c849e645e0a2efaebab0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb564fa2ce9534048d2f112e70327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6a444dc5bb095d585ee9b6db1986d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddf99b0604c2626757a4346a8f86b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3435d62a9b2a00e84ef567be3919e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060538c65aca92ecd7438d814e1a1ab5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55e33c947f333c0e866c7bc2340f25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b3f1d121deadbae36ebbf31a67529169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08458403753997cd25e977de91d1ebf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ec20dca780f8c3355c1115e2ed8a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e193bd5fc3c38f9ddca3ce2f1f2ff1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73978c4c25f13affb52c9f42e58894a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746c5681466d2d9523613bfa6794b45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1a7a4780ba9c9661f9bff5ddd7eb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa194dc7716af44cb2d2c489e33e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1af0dc4ca8981f3b486fb1cae9e3d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6378a305c9dac7bf4fc278531c4121b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8071d38a0ef82d76d7deab0916327ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f68ed24f39c3054fe111bd2b91a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ecb626d7b7a534ac44e5fdaf7204181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3764391c2b685e4395e3d6e38b1b397182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4741b478359576a26cb30fd678a50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164f608c20741d9f1cb44ac130eea7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67ed1c621993d2c18cf4b5c64c28a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cd02af504fef49e9aa215be3239a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2c60fa6df5bf57f051139bb0bd632187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9605cc12a4e76cc02242067c239ffb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5d1bd0107dbd905b4ea914ba3db9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd4d635e59cfa276195304cee7344f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540b0920b044f14ce430f0a9ccef3e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca59fd80741f9694851a8556a0aa03c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f00ae6f2596d7b2fa7e54bf306274b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a3055748a03d891a423d3e671c7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ecc1933cb4fac07189dac51cfb581195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9a16992bc1380f95e1210ac794d4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22d72e08b09e1b84ac2ae17d55e329197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80137e52f09e344d3cf8ef0404744c78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7786986031e32116721f9bf7e1fcff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29af31f091ff1e99f5092a0bb50fa3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dd40dc41d8203d5ea796398ed6731201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e89da95e000e8db1f83f92476db65f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b17854775bc7618a6e9ca97ce4720203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5232dd5828f0eef0283aed7df414b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc074ca980770a645b0f8cf80c5231b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17077ab1c0068fe17726d0d47e1a6ea9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a2db2b44509cc5961607621a2fe64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba02e1ab5ab69e520853cc2360fb35a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0ba1ef8c11c8ac29add033bc9b2a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8cf7cc1dee38ff52de7537ad77a0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56fd6db99c73f91064926240415c75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc8c4088406ceea1fe83a156dcde32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c59b3df2b08863adfa2cffde2bb212213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade705dc32e970935cb19311e68c445214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9c852ad3398c290beb83d01886eb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75f959e3e13ef054bafb70af935848216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164772da790c85af4f9b8a37eaf1ab3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89cedaab3394b70f763c590c8011e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9f444f5f96a439b65ef415181682219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d1dfcf73917fd69fe09b71283ace220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968262cc30ba4da79b2c5d12a93f07dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3ac32b6ecd3a3903b31e61ecf429d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321bfc8b1712c29a26f2659d4d6a659223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97c8ebf1acbc0a6310e7607d51a6ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487248196bd9c6fbffd80cd9a257687c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ae5a857b3edc5d4cfcbbf00645895226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d058d5b5bb03600dd49c6654d015922227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c07ef69839f76f33114160616e536228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66ca4d083949b2cea27fd97ea7458d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086efb019a7792ae8259eac16adacddf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a54d69abb2cfb95a3d7784d661b0f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffb7bf91669f5d176a8833751d26ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa5be63c4ab7a1238dcd556595dd50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40c52753f856a84d963ce350c294af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a0161bb1cb4e23216bbe654ebc907235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8496e8e350be003e9e21928479a07e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c967862011ab32a892c645fa83e8743237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4098b6ab530d06a0666e1fb9ebe120d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b51102b6d2d9ce6115b60a998eb1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1049fac2ab3797d1c3323c0b514c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1941e298a55050a83ee6bc33bf8ebc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddae6e1af3150ac52cca4f7f93d6f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884c6daae197d9c4f8ff2aaa07a73d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29f4c7c1b19ab0371ae7dd6d71e72a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4fa44d8674a0b06af66307d5b9fe4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639b12e5f3d505289c84f9e30d8778c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc563c1d90d75d3ae1bcc04dd847143247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04100c6e655e02967de2fb2b855773248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c715154007a3cd8f96d61c5f0a98d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6af88ef703cc3911fc276aee16930250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efd233225e5f282db7ac0384932cdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e441b724814af8933a5f90f82dc1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1abca37df8bc5ee5d094d75ffa7f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a6b26aa2bf67e0714cc9af7025a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a9e971570c1f3ccbeb1b68eabb36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0a78eb4289c6d57450a45eea9df9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0bf9d2656cbe31366f095661dcbe5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f490206c9bbb662afb91f84a144f831258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bd47ff385410edd7e7b76f1339872259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea9d83a1fc7f8ef0e7b663aa7e01c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c100bd67b27646ba6f4c7ded356fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11988a1fbbd0473b95bfefde6c9e7e25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae79e0da01122e7e8ef076ccf823239263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80290094604b0d7f90d43548a95eab13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a5e750cc768abc0d629fcefd26a79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d7ae8d89782eec24900c388b2711266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc603fe2d84baabc8035cbef99c62c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107d90323958f57bf02aba576f7efd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca36d8d315bfc74e5bdd9694de1f236269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9714b10645d9d6f5a6227636b1521270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad1357e8ec7130c124527c56b5d2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d98d111d9fc448edf693f9a90dace5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c5aec1c69cfb083e401a6da1f1b56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b243c9870cc4dc0fa40bb2ea418ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce6cebb9e3f5b031b4976a80a2705275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ef090802070e3697aeda4032e35dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567880e4cfc084951d3e5c1acae49cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b6ffff6db3a03a752608221b76a3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fcb76e8ab516a01cdb4e713dc15d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6f43e7e4b7b15ea27182b47955c36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1f6a99721ce745ce4b6952c3e8a1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bac773a1ec9c8f17cfb53704cd228282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3e1cfcd55e2c8d6fc0e9269caa680283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c221b1a5fba36d3dacd58f3ddea760284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d8a5759fca3311e360d0dc48bef8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83dfd730712521d64f7ea0531969da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d9b44f01b0b981a756789d8c8fe9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a1c17ffb3d653c96c94810dc77b15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2f72d1b0f0831ef1af1fd1e273e60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f81d9dc763de7607f3d0b8b344e0c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a2211d43f5e59f6b3be237b3ddca3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefa43e4c7e4873ca85451a56e51e5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01b7df2a460b1e79c1e7ee28fc5e0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbb2b7af0d8e5241fe873304b44ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd3a34601ab6e4db47eacb1093d86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef107717569f627489470c12f50c9c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf395434ae75d84ca319adf49766d95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea228a6b3e4bf1a224dbc841f0cd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a478dda8852258ffb4a2da52e4e5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad609ee2b1683fc64f902ed586e44b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6796da74b44f9d3532dcdcee1e963301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cba4fed059f9a9d51e0a16e0760da5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b2c3a4b2eaa0a25d56d15894123c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4231836a7c987889c9d2b476c5cbe8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0544b825e2722706ff68da7be841305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83601fba91eff2f2a46b8ab72d5e97fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2b25127d64ada8082e169080ee69d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ba4939060ee0bc4221895dd33c7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078893168e25be79881bd5eefd39076309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a803129a2440e0adaaf3792753edb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855387c32ba3d89b128a1183c649ec0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef511aaecc5a3b1ae18da35daa824b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2d190af4b2b19e5072914c1e13a80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bbd9d966897956fd18fe04c667249314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201090caa00dd1b18b1935610f955abd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd446b9a48dcaff907212da558162990316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d560f17c662595283d4d400c1a53af0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c2bd1bea17d2ad569e37edbeca2d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e982b246ee0aef1a218c4e5bb4516319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66c167694392fef93049acf8677716320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412088c8a4990708af97222a72ac4c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af090164f15ad29f2873ac6ad45e2fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea3f9a13b834d440232c04683f237f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92e5e7d01eae0cdbc9081090354a3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c5da625e97efcd05ba69a40f8d65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056fff6884894c34e386d7f9037221c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512b5c4056789bafd0a846cf12c5ecc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb7f7ef8468efc3180e283a357ffab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f18a1d55c21dbc7fe5e6de733c0c4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908554623100adba85f446496fe4f7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858e7b84c1835bdc2b72af4d9951a9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf0dddf78bf10caf0838316a18c40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d8d7dac4d8de51fcbfea15070bc65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac743dfcba9231bd97527c16a925f7db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaaf02ddcecca39f8f3b91115a3cde335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019140ec1628478787fed5bde3f893a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e1334da7eb4fea60a951a2bb4967d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff756ed4c59f45b99fdb81d41147e635338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e125f713164483a083b23236356e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18771f7f6c5eb5828672490c89aeb897340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3afe38196c823a9fc876dd5d3314f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ab87aa52a16fb0de41a315f69fcc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68bbaea09c4c2c294298b769cd6b89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750b53176e5e5d6cd2eeedeb5cf258b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80894e125363cf9d1ba014a3faeb85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89130885c3483c01f2f59b49ab2bde03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d14b165c8da97e0851041728ade13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f33dd15453a8cda8203021c3844411348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eef05020542750fe20dd31f5afdda5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae025f707b4de1b2c6537ea55bb9c5fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a609846cde3270cc03cbdd24cd4994351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fa675bfd1722edeb1c8a060895ad7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8ef3b71e1b4ee6b2522e02e5a8b9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f1b4cf62a30cb5a6135128008901a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bcde974c03743eb57960b05379bd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b474c91bcf933cc8f3616d5dab01684356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f22986f9e5c88ba0e49709f6c6dccb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9caf60388f19f0f6da8932381e31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86776b61103caa26f6aa5506da5d17e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b04bc4bde081b7eb71d3f4589e998a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c15e1fd5b91058943118692d8e58ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02285929c5151d5934c46b8d4d289a3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1c463aff9f54049f78577cd980da8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dcd38da56fac5170922ac5d59e907364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b167d20ee5ebad643ee03ea4b29304365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a71bd069ebc9cd83bdea47b884fdab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02571f8502a227c24cfb22e4f8ede3b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417d83eacbacc98cc0a14e8c16c85a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110dbbb45634c472b634135086831d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1c4a0901d57b220ec8d9b5347662370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad5bfda0bdff401efa6b20bfe73e47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1819bb65c660f2bacbefac12d62780372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c006b5991a8dd7a97427730f54bb37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120776d6d7767ce9f2d4e545caafe15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6d0091c39dac5c533eaaac0dbeb16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f483989127aa15957b91a8a1d430641376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7a703f5886397348dab9f8acecac5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71573f4f4f3b8ebc9590709b97cbfb96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc42e4c43e2c89198278960fa1f6100379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caad7553eff0c26c6fcda6326b5005e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9fb676c65e00a970c024082b1b7c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dba37d37aab3d8b6d403efb7ad004382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9fe9ed9d354c96a65f2e543190c54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c0c33c391dcbb916c477d79e1711d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175767df3b07989683e69190655e3c37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d6171c3cc0bb95393956350ebd2f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94b303e84c786341add75f95ad7d11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25050342b2706273ff9fb376bad8d750388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b98a153bede1c36c0d0411294424e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af407d920c86abaccaff620fd47bf3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ca8e7a12d79f46b80d5bb4afddf59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f62e3a62d4063acb069fc11d5c7def392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e439d8e26e503368c46307e58b034393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd19da3a8ba205a0462a4955b88309394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74357427dc0858bc9ada3479b354b5ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb66c4fbc54f5efde9162b2515580c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab0f3931ee7a35eaee7f6d13425c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3c5e7beb80aa11b0a7197cd8077fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623b72f2063ba7ec2dcd5f47c8b6c89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927269b94480201a70c8884d2af1a08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0462ca54a619040428b7aca9af5d4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e078d8cf2dc6d63ce011f00e47188402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01e8158bc442ff1f8451285136e697403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb24f2abbfd8170b570ceac158f39a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a1ef585fec91e96e21bcf934d74b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d9e6889a52e4000570985b2fcc0c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae9885402c287216f148bb7331410407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a06fb82a8cd924b393fe1aff5103408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377897636bbf458e5d4b3a6f0cf48db0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4db4f17bb08b0ff2b212c3bc0b93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4836e9d2abc619d1041c03f9edba7f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57391df137fba6db43d23e0dccab838412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca12c85d857d0fd38cd8ecda229446413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bc5e4f05097658dd0d52f42ff10c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c4579ebf53d5a6c6ca443ac17123415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3aeaf580e2cb8edd2d1ad4fd83445416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71b185bacdf44039f733a1ec251f1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01986e003be689d0d5a346562abed5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963da46503a49837b03c56eece56492419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88640eea863dd56b057973b88b82ce8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4453b1343d28321fc14431c9a3c58b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33c96faee64b436a748f351df23d98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb503f0ed65ae343fbe08dc30bdbc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271db4287baf062b393ac7f8e0fa716424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bb978b0ca3328b63e8fe684bd6bfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12462b123e2a2f93368477408be61fee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daa80e2a6b75206a818a0df19dd954427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1524a9980dd94f9c90f8022735fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fbebfe5d55b8cff626b26e3795b48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a4d42aceb990f36ea470cfa02bb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f44371c3a295e0500da67f99e29fc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f4aab3047405141d23e190833b6c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cac7cc5a97c735236ae5c5245a3037433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ab4587a3f6aa597d2f51202d5a065434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e165f2564fa7b2f1a265a3d5f7ab8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad41c061661cf0b44fcdceb08eaae5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d381a2d3bd6dd9670758baf571892437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835adcf01012cfe1b299589949e91ab6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d9e087d48ef140d53fea09664ea5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb25d64ceb3eae6b07ed9e42084c6ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bae4efa79196a9be50900ed177471441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242665c396c12b07c40129385c79c5e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ee4dd848821df035c04feab40bd9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e6f3cc866738412368946aaddb2ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda8f57d218daa3655acd1ff62c9aac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a4faa8d19a48b744f6e0a420e515446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb15394efde9b8698771085d42f0758447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceae4a6034d3a70ffece0d87dd151ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e07c606c35e6daa93427219f9eb7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453b0e2dcc00fb86b48c93df1702e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c8bea5b9751ce02697e6897c2d3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0311070938dd010046cb3fd5541865452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d8587c096abcbecc0c9d1b77fde4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5ee8342be56d6e589ea50c1885ed1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd7fbb0fba27b52b2ce81bb183669455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93962f501372eb7745af8d88eea9f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf4dc9e2dce1dc3116c9e8305b629f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c8d134da14b1b2574a57472cd0d4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585b8bba09cc4c35174079639e1bd4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dc8cbe1a91645bf5743826270956c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bc173c8a46606b442cf6b487bf621461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2df7db77c9c6721de4ef9d60c7b066462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2ac00e118dfa044c201f593359be4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79396a5661ed242627ed2b63ee5bf7dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d016ae865d863c1326cdb224ae19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0faefba5b5e74e57aaa8560d529a9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0381cfd8f6ecdaedc5f44a62e5f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290218885f67a072fa70977dfb67ffe0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a7cebefd5c0f459557071edec7325469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed597620552d2cb853f796ecdaf700470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2bcf853db25fd0ce419f92975cbe8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4c9a852ab3e57ec25a4df331bfd62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dfe50ae45c0afeb652b19637a4bac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d934c1a1b995292870c31daa55baf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214cf9c97d3e1b3f1cf7fe4f0ed43d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b294db2f9810f16cd70951124126787476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00adc2e37c132912a379f1c8790ed1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbacc60e2b23a8640b3c4185b625ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b014884b701e6a683ddc3921b5fbe9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b0e34704c0a918494b75a78f835e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ed7a5d7b958a40653788ec28d1df1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36e84cb5d1f4afc9c1ea31510ad903482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105a83a551bb62647dc78b1c84280d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373282d66b7b26a77b0a23cb1396bbc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c4b9d28f6222e406bda07ae961a63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d885986526851f4b314f56e71799c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88f237aa2d39bdfc0120f76d9920d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f0d0d05c1f1ce2d25bc41b99c1a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f2507e52d132af9fff6be64574416489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a128c2913f55c51188f2241100f7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a031599a63d0c5fb497cc6970b5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bc2ea5ea1d4b0e76bf838c265c15b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f5374d74f032aea202c2a15052553493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565f8e4b870f3d434d716b28eff0935494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a95c8dfcbacd166a916f48e02714d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f09bdde175d6dbb8611911c68aeb80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a33eb59c8258957412d3944edea8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a189cf3a27737ae190322f885e0734498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340740a39ae163b774cc5139b474ab4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754962c7342de58bf4e873cee3b3afd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66c166f7e8746032a127de9a6741d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45b1a0cb9c84a2dfb0962c3b176f54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff240ea66867a66d75b821ba57feee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045c078914484fa08125dc55357cfec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7df9dd7cee5877525cc7ed17e74ce6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f637d99c8b8818c7207f4282114c3a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df37b23e54019c68dae1faf63c5a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451025e7631f34387207ce5ea15507a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaf63d2ac0380fe47c2a7e31c7e64b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cd6c032e170420eaa0e44c0ca758a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cac0977e52ab9faeeed1a7a7eabb8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee4c5ec7f924a2f1d34c2c810bf0ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648d1b01a277326bc7dbddec57ffb6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ce9b317a204bc55256598fad4301a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260e8efd9cec68b457eafb055185a4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9e937c67461deff152fb017bd501a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d6ebf09f1d4dac73a0e23c57dc6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113a47fa32cf3bb9d30bce221099cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e09e6f48e82fc51be2bec0e49e0cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440a48125df6b60dd37d9b69bd99d39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4db1a7824a7e4dbd68347df161fa5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8661de7540358a0af3bae818ae9c58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a50e9872a2a164a81b537cbfa676c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bff107d7a1c4d4be5088abce8a3cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca0abae0bd0913cdb13786f1471988525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02848c67fa3bae872397e124d1fd046e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821315863a259eb76582359e242c532527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e0b4c51f1468d0e54e8011ff46a48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada01e7e641fedbd836d7006f07d133529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfdc640df07a0b45c6a7d1b28bc2be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8f132d197f25df01d0cd220178c06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff419b6ae745d85c8fd6bde72396ad5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d1d96758279ce5f9a048de0996e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe11723ac3b50f577dfa86fdf00b757534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8a886f0e12f8a9fa6529bcd64e407535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa098fbb0de7645600e64e479a95f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9442a7d1d072299adad613148626b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd0186da0d6a7af054e2726fe7027538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be036733c970ed6e3a33a71cc738f936539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723406941465981137c323ec013bb42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd4b76f51cd14537e5b37d3eabb337541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab549424f9ef7ad3da93c383334a88f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3947abf5de6a89d313abe2ba49a31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a146b382ebb760250250906c29367544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77925815c4ee65678ad80958bd5325545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4d5bfb2d7547b724c8dc0e639b017546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fe63dbfe1baef924f3402061d9db7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3c6b40bbf77e73998ce4effff0427548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617b68a9dc8f50e7ad7989bec0f4f1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837e81ac67aae9a9028252f03d65dca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bfd568f69fd18409798d25c86c309551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379064f9d21e0803302a92711fac1d4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0efb15931efdf645b2e023716ab048553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba21c089ca7a42f391f4539dc0fab7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f9a6398028399cdd088f9a1854c39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a5f06346cd25e6f87ddc7afb7b73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea074a1c63d33b2507cd539f95c6f03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091df645cee6448ca39bbaad4bb07d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd087ba3dbe44ce8c6be2a807b1b6ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f14f6ee8ce875491a51ff5bcf620b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6bf0568a9e251e3c93d9d7270247a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a6c96f9374111ce3237df3a5dcfb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77e8949344a996b369fd9430332c52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bbe8d489752590514212993e8aca0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bac935d8ff0afaf346c60f36359fe8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e1750474ccaeb43506c64a00b1969566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61279f8f3aa11323c7df56c32af4806567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d4e719f215ead0f10c089a45224bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6932822ca98fe160958f50978021b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690d89828f3987c10f67bb3dff1f40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589174ad9f75f35764fdfd45f25e66d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ce697573c0646bef2e4a42474793572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac078b2a65e6117fb9fc2f67564ece573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4200e0834f2f73372795a3c52aa5769574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750fabfa95d56c0700412896789b71c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ceeecb84be3e9f1ecf7fd8f1da26a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07fad4ef40dd50ab02dc6cb3386322577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c8a9261eaa95952c180bc9dcfea4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5ab7419289a3d9120a94b80d987be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7975e475652291a2724d8e9b3bfd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61eab1e6567d90ecba20c448d3434e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32353ced64239f54de17db08a99e27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6493dd66a71936e763b6f911c3ea0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305422e7e1f069820a81821402db953584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4bf31de5c7bcd4ecdf80e1e7b8f0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8046c1217d21d6233feaa95a8663435586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7a6fe1404a60195d340c9b08da599587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079142a54e497cec143af57987355de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93658b0f2439160d9c52f040b9311988589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e035140effa30a4d29c755fef25eb45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b1b136f7582c10c74515a2d1fa3ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611997179a17ec4e0f5006094eb1b3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebea1ba53a0c14fa1e9a6a6d3fc6e51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a946214320d98ccccb0b870570fb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096ba4f40bc28c62d72be8cb77c11cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe1afa1715c6e3618d10f3b9318375596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127c958a1b87805f4152dacbfe88bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489a7f4d93f5be40d6ffd8ee757763f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b6163b536b843a23738161385f771599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c047a5f2a4ff34689f487184a569600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc883ea5b035a9bcd12c7ac9b3f568601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e4d941beaa7298194b069093a160c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32f36920e2e098e74f5fcdd28f12f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f87e3ae673ef1c9e485ec25842da4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d5ce8c20b89a86731164958f188eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e73b54c4f9367336ffb3b2f81b4c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ea307d5f7272770f58797a5da6980607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd88fb550dd0c25d526ab0c859d5fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b63c808121e11dc04c4f51489e24e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f1e5e24527f5f2b39c157338d267d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbb826cc10c5cc83b608bc808aa620611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd707abb9fa4ddf88dbfb3ae2d8bdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75506394382b8cea04ebf5783daef3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143dc83b8cfc3f8e0aee34a41303913614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbbf1aa60d1eecf17420f51348d484615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3ccc8c321540e781fb16feaac4af4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae9837707f3590dcd61f0fa1cedd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715a8a336bdd3eececae873aab1e53d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ff9c4d186502d00e125cd90e73173619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed205d62d6b77c898ab5dcd2c77757e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20f5afdc1cc19a6a46339ac2156707621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96645bce178225aa3c4aed9898b183e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ffca3d5c9957b24c888ccdc9b5a76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78590357d93a0b51ef7fe835913bfc8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09d6361950afb2543541a0b4d623d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c8a26e5743ba12f1cb52e8a3dfffa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034380e62ba3b90773bfed49bf9aab9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0949692e1baccd7f31e28c7218c98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61b931ca2f4a1e120820d96efc1cec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e0c254f1a9c1114ecccbaba438391630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1703916e5810e0e70376a7080e2fb1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fadbfa0115a81215d8bfe7afca1a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad536a5104f4f8aa0fe5e2b28a7fce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3042f3e706c854a81b8e96c8f455967634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33213fa3f7ed009ff195532cadb63d20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df4d738678006635a727c3ee241750636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed4880866b5de9a4e47699affd140e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c4715f27a14ed4907aa0c6aa84bb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e805723a1e5eb0e6aa34d3c5edd2c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829acd302bd9078b4976725303545b3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cf94300073271f4b71f3346176e77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec326875a513501ae90ae096a6f362e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88503a726d0236bd94162cad3ee9eb63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35717bfacc2333bcc2b902a0eb05588644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc425e9e74c7df0bd7a53c54478da924645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54918a560fa17b3469eaad8564024fc9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d895ed5416400c1b6bb6ef37078284c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516fd72612ec29effa8eeab25397a96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089656a1fec67f5479ee60366095808649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74099fc8e8dd190b8df96d9d32da2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492588b004248ffba7f8d64b1123b629651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b0978bc945b4aea559693b49ffa16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408dad27b1afee64cd72bf290f078c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dff6e3f1721c1ee3f5d8311892e90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1152d56dd58cbcecb8afccf5210f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea9f4c245d8d074222c91fef3f2b05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df0f0c2023b2ca7ba076b58e10e543657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5348b0e2e7ceec773e957b4136bed0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc10743929ae5c1a7c5247626b69b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00bb3002e56b53ffd67ed7d7aa7253660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b0b8f21569cde77b57a2f9d00a3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7e76faed7036ee460beec02fe74a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac6230e552df869e87d5b0b7ad6140663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151fa1c5898769cced8f9a99ba8c716664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4cc6ae5d450e6ac6894b490ecb69b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4fd44f7a8e6da8f9f27800d68742d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661fb94fb268e360306fe243e9beb11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860cb08860cde77e1aa7fe9952d349e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390e16a151b136c13fe3f41172a9d43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dfdc13a98138cca9e0d4e87bbc9ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355875a104e4fd7274ec71ef7901a001671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c9e4037b3adb7bf0054c3ebae9642672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4370931f3e66ff4861c382690d7ba01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6416b5c9d3b7681536632ea5de0ddba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634485af525cb9a0369fbba0f3cc73c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8162d06f6779b05616b3a7e188808676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08b6b692f012d3e86de4bac765a2ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b669c51793851709f11ae1d451b2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df9f2e6b65a2a91431db563ad25682679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ad25407d48810806ac61687a82147680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90040bebf2706ffbe67e3b6e7cedd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba1e2ace06bf972f57c4d63166a29f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fec68e165870d16f430ada6ce60e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b95599d4a59870895f02a43fdef0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a2de37161b0bfac90b51ed361923685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a5f27f0377a66321d8fcc931687a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826585ced1aeaadeb7b9f1a17610c023687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86772984110ad2e2937dda11fb804b82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2c42f80ebda9ee941ac046e1dd8c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43122a87baa71d4e2e9d5e82f4d586690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2bc2fe5a7990110923b9c0df6d2bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32379aa359e3b34567a1e79de1f2816c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a7d8fa2bc70dc721a31fc9705b631693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0509517f49f3284a9fae46094252fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda677240aa5784488a067844d01cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c864add7bb2f5c3e7af906eeb4e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d5432cc248770b1fabf2a29a8f1b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7304d6b6b6f81801df1060b1dbe05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc560e4c208ad3c79868165bd9490df9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f4516e0206e14b2c75a9ee7bee830700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ac237ed298f0e72afa690b99dc452701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200ec31a3728b1f252e129160bab120702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7719e4d705740fdf6ab93c26785847703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61861827c96b2f6ee55d91acb928e189704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f655fd948ce3847d7ebbc41d7baf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d328c186ed0b8c39435f8301a8ad53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a788a02659d8957959a6a59d0ed58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4359c7ef8a2d39b4b9ff7f15477f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c44c2c21d9fa6cfa038f5da6569ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f882f1975889c6d69d3a946b9e0dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb244e81e3fee9b4f2fe21c26039af0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9654f8139f4cbc401dc49bb6e8ce98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6497a72d6c39d73a0292d3f320472e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44669e40af2fbcfc03871cfd8aca29c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60122481be20742a4da4078d958d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6f9fcc63e42c483a43c393e7364cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6029d9cf9d17e25e2a514dfc8740e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223f2367320e35fa2b71d6f1af8e4f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270435188a53a6cb6ecab67e077f567719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bed7e707c8b0a6beea79d21c6408c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e58d45afe2c372b12b2876e389e474721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f5dee5d753ea0f347db68fe492627722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab54f3f8f6224501133b4b3685aff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e2cba9584af354cfd15dabee1e2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2c41a0954db3f835aa32c71ddfdae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d96394839e6ed784d496e8b364b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680f10dbc306482720ae7c5f92268ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e951bcba5765d9d02d1b15d2ee9c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524e9b44948fcc33e200425f3d69e46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e074b1d2e0132bebb134a14737fc000730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2438467f98a85088fbf590a3bcbfe4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667620c5fa9e25c4bce2b49639d0894b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13430179716a32199f280b7503bbd736733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7d92c8d0c5dc1f81751deb1e1001734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a01c18dccd3d50f788f3114277d0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c77c06bf223f7e8805de11d6359895736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81d20a6b0c7d6b0267cabe3629a61b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d886e035c9b87b9aff1076dda6535738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f54f6c1bd47cdb292b4cfc8f68c87739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306acd5f65a7e90f817263af7a69a62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74ba930f39a4c089c666ba8c45020d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a6d85fccac66f46fb464ec1625a5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196663a31fe70597f68fde2deded8f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4d3f8333f31f3307d78e2a58b26ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8abe91131f81d2fff58c0d54a74bd6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7084dcc535b71a2f2a87c090ec70341746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0384fbc60de60cc75ffd036764c6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cd05e4f63967af1b2ebc70d16f958748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad30354da613b3d42915af750c434e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab449f60207bbffea4c20d9964716315750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1a6c63846f34ccb768e23fbd85656751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494098ff05b1c43602f9f7e30891f18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0488d7c12054058ba80dd0263bdafc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be657b082945b98ddb8573aa36c3ac96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c2dee6a3c16643b739d303c152ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f271c4a669124b86e756b64e8ba591756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a624b2506d4e21e16ef62260abc43e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211108069298e16e58ea82626ef63b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b956e0dc3e9dc2f5038144d79ef03c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e645a827132eab5dfd53f049755f367760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897855c8d0e381131b69e7d969d59ba9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b258ea1d8eda2975574aed9c455c0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320bcfbe52589ca54f9c73c66418044763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43569a1ede5ccc3bfddd38ce39e890a2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a5e81d55ff443eb176a83f2afb391765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b15facfb46451b0257475506a6c9d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d54f30e5e0fcb226e0420b38ef1e96767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209085c3137548519da11a1dcee46ebb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4982f04bf4a234d3854b4d03e0c2499769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91c839fdf0ebb2521d30b9f3f5589770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a4f9609f74266e5bf38e8eed76329771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8749ccfacf87a8374b9716288e40f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603c76fae6350400a5ec301e6a37838773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc5b46392d3551e21cf8485bbf8034774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542042c161ce8d4e0d782f718ae8d0c8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948b5d00dfaecd25f8c2012f0e5741a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f08840a1c0fe03a5539aef654f4aab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a140a1da3e7dea6b246f3cd6d5547d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d27a4244d9a4d288836f5a32fa185779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d033f17f82920b9b4b6813738b55a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8302e1cb455643460ed362b943c88f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44fee4746f7de3151f0f34655c8f7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f725f98beb39aee067d1e757e835142783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e92b1b2f519283e4600e39491dd618784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148239cb86a38f750bc285c545b43bbf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cb1f00dbdd77f8b05887205436e63786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c82aa2cd2bb184559f56177da9a48787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131925e9bf97d7a6950b04509d30360788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1e4ea87f48e9fd4af9a321e15df65789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689acd6f50f9ea04d4a254bdc067553790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a682ea0ec457f165ec2f6f2a30c7f3a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902727b02ebd8b7bb0bc1884d95adc0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e33b553f37d1963f0feb1d367da368793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424b6ce447e6af1c5886a6d03de9080794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844844d7465c0619158a3d07de87d59795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d3d021ece901533b9aa171dee0ca5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe17c48f5c2e0a27ede656bee1ecb0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a889000278690d58aa5ef76405a50a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb892dfb24b1531e8e096ed0d076fd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060ba89578f238a99cdc365e287fed1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569230b29d0ca9b85d22e9537d19ef6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d4f041289acc2a716613e7206af33802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e47ffad161028a42bd37d319845afe803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8080da52de5ffa66893d14e8efaf6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5d0814b5b7e21672bab1cf1de9ad1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c578a70c2c2377062ec0ee04fe480e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0f99381f17279f78a14fb44d8cc55807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea09627233fd08f3566a07463107f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f432a95bf1465eae1c2cd743c136bb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a04e0176dbebadffa954bca6ca77810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481edc3205fc6278b0eb6911d3560568811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d52bde1c7453a3211bbc574c2b88d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c096943d26dc1ca05f9e4d4cb8515813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5f5e134bd23972198f1434cff8f1a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bfdc5150f27dd9d7b60a54bd8bb64815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a61b4035f6d2b537d3dbbb9c038e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d5275c08fe8275b02fe23da3db8fd817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de727f6f38968a8626f4b8251d872efb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb0e62059097aa935665bca4ec46292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc08fc3b617cc0e267c79b82da9f0a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372318f9665ec613a384ab0f93379184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7e9c854a8ac1e3ca33aa0b34784945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb06221725cf9d27f81677564c2bb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0ad5d47ae82040122ba2ae73db3027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e87a44839f4adb1c43194b18309a538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28767845f0577909ed179205b6dff2729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00b6b71ae355dd6b19a22c50bf9d9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8eb0383b623b6bc5acbbe9d6810f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fda78981838fe7c52c27aea4ac679312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eccf5d3d5d703be0e16561fcbab0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fdcb914a765e38b3b62764212b39d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbf3c14127ac3128296e89892a4cd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853b0c7be4a80e2d1e93e313f57f84c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818e291bdf03e61a2006ad8b931652d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b17a76001f3c6a03b8dbdd8705403a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e795f58ae54397ddeb4f7e74aa679cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824f011842f126a529f88a43278324c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ea159cde860fc3830ee76fd06373421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e11c3562cfe6eec3ee42408dfd76c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e17831c76c5a2e8c4feef67c119e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940ad3ee372ea42e3ce437cc2ba18224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8a6da6fc073f70ba74e64f610a45e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018480a0f5e1076a70e412868679bf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fb39dccd175cee269da06f021ebc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa192f6ea81d200dd6ec9eb1744dee8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b0733ab37df94b2445c42a8da79f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90490f1784ba3d4fb1c21bfecc0b3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99121f4207a864dc70fc3e6bdd5c9d6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cc2020684f152a9cf09115514922832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6cac84fa9058976179953101f89ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f3b87051e32851db882e657cd5b4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dae5c8632358cf2e0a0f1c563cebb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9afe3aeca73bf3312e9ff8bab4952136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d39f9cecc198b01aa0f1bebcaa4d7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912511e5fbbfb154f76a8fa0f83aa7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f794f5480aaf27a65fd53baeb1173dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d01ff50d3abc2a2f797f38348fe1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb31a796288da85c2cea6ed7f264db841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed1bce987fe42eb6a9a13e057c20242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce7b235a19f2d2c1e3e3bbf42ba0ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d5934f4c14d3a39bd1c9b9a8e32e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c960fe39c208b4adfc0702d661a5c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32359d81859d6ef8789eab3c7224a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a90e23186ab17c71843108f903c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460a628d64e6bff3bd0eb9a57744c0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d8c130981e93c04161cffba6ef84749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c716a1c7bd7f595e2d91501ced57db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d287ba3fc487c8d321d5e0b269f9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25902feee6c2ab44b24afa6ed5ef5f2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d8cacd631842e598fc4431d143b3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b77efacbad4da0d48eff6f5c71e5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bc1cb9f4c7e4c9977ed715047a9f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f27f0b1e00f15a6a80b6d3cd48897256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a354a5b2d32bc5610dae2b0abb24757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb9b882b39971b8f7147cdfaf72af358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5e5c3d8dc5c1ea79539c5e05ece3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264178f3b88eb971e42e94e3d3260e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530cca59b05f7d3d6df4861f792cd0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8613b3f1d2c2209980c692c2fd37d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18826c116681ef7ec6a6b9decfba434663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab16d5d6939063181e8b1736e07aad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dd29befbd94b8720cd387aa0fed6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16805a19757ae80221630e00496a32cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260836e347006ff9e95c038f0cbd93167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c76b686b51cfa2764bcee51bb0e32c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4449dcb4b4a385de479eb134fa0b8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f50cd8af1b4322314d834a7c1f0b8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a944ff6e4517f124648aaa4bb05b8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a102ac5f29478e0e33a6bfdda1f6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14a18dda7be499014b4390a9c85d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e7315f04483f94248fe97cd55941f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95775463f460fc253b5209f4042d23075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa29aa00392cbc323e3d4d6430f2f2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1fe6c193abe822f1bf587c56335b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf9190595cd8b95cc640abb4ecbcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68868c90b9cbcfc806088a9a6d2802c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec62ac168b5f973cb0217aec3b081480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f296374a27bc389c8ca1c7af4498b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694c7cb966461b7710b70b92aa3e37c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10239d195f36d6ad4a1fe3535827c30883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4038f9364d58c7d8772f9d49894c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf59ed4eabd8a159794386b1c81faa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695210b8c5fcc3e327a23e2981817ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d3522049e3cbf9eae25e06a614bfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30530518944e7041e74b5d5973c30e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdeeaf8f4a10cc499f1e5ab501e5ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f1b030ca868fd5817d00e776c48e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fa2b83e3d19b97cb7892bd2a7b0c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5518446c279689f99f127268be4bd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae008e9248ed0767f34c7ff3bdff1b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43981d2e8b4a105541bfe8397b2e8fbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646eff083158de37e45b04d303cfb94395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc91efe391942346e6e45aec17df396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd67f16d7e26e4bc681a8b73b3fef9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9233899dea1c9ec50928bb52ef023be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a5549d440ed6db53c7ca63a7082999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b30573024fcfc03d9d3d0a25d2bec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845ea7f97800d3ddc59c7781201fc00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f64e35c703d35c9672f9e26bde5a61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59533b32f96a23066a7ae1e8cc85a8d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb34ba156acbb514460987c84ea07a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93e75c41ced9a4eb53bee8655b9241105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aff574c1d36b90da947ccb78f01cf4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791775a9ef66ec7072fe26c43fc74e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef42c335112cc1d02ac9faccfa5892108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d21e5355a5b480988666fb4ceff23c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157154862e2cf2e59b294b1baaff2e62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdea48c069ae03700371119e68352e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c588b5e8f2a147cfac7595da16f75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bba3b149f6224cea66892b327e3a13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7643993619ed5ca90cc2980116c361c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d17ac47bea52c41d14e835643ff4f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff35089ceaae76ed22f62ba98b8559116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2ad77311eeae6b69583da7f860fb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4d387ede564d36486a2fdd51f5510118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7772516629481632f59965bea7b7ab5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1932b9a9fde05ef5140aa03deb631120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca434e4a3e9cd49fc7426573059238121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014c57b72673b2b3c53980dd24525e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd00f6ef6cf0bc8d4d35ec170ebcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ef55521a1ea2e3ff4a119cc7a51c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841e36d678b7615e2d69658755c2925125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bad1ba05da4caa1b3dd88f9806c8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c71baebe0a60d465cd8b35fb09e80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90278d543b5d6d9cbc7c329fc6f36eef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5588e1f5b426a948b93dcb72cfb44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f7f8e66987f42f5a5d0252e2d157130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79ba1a8be1153ce48a2258d155c24b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15821db0c55c281d6d9beab42d5a17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60618b854a3bc1b33adc007267f852b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b62a896451822131e8149c58699f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494bec812288064428e5521967d0409135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e7631a0fd685a586177f78289a5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89022e853a65f363891b09d05f2d52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d4e91068227247c3fe7008e42059d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744794a069aa985f788e3439a31650a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd16ab74b73de44ffc6fd22f7d28443140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010829e2bf6565d718af2b26faf3413141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b7295d85a11d4324bd7f44f50e3cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554d2bdf3bc41f4544a648f7a8eed30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a5212b48ce005045d5eeb7d77d685144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82717c1ed22a735fd0ccb6bf38f341dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56518f373b3df52461f723dbb7172cd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e04bb2dac9a128cecbaa01721b14a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b925f9fdfb68666a5b29fbbd37aa68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f249abc6e2bfbd827237f3890e8fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5033d54ef8e8bc645d65e0832969a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9436e963fd5ba9f11b106eb78260f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56043461ea66a0a193c3be20b7c258152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599d8a3b9e1c186be6c07cf25f066b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec1223883f1e2c9ace0ee3b87ed19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6e26d0e5c1fb5ea0d471a5dde4205155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802529ffe38b9b0c506bc820dd8792c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442931cc3813250a5e32619a91783a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc53eb5e812ac577e9f318b8ae059d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13546d36b965f0205e8049479727fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dfa1b17a0199cb5db7f3aa321af2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cfcdeba9090df54601056f7da11a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f0200fbee0c3ce7ab28768664db69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dd8f2bf1e3050a9cdc5a0d477c941163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bd34fccf3bbd915640537a65035f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b0d8d1c199cb78f26b7c00905bab7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e924badd740f7db299f19eb6e209b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111470dcf88741c4fdeaaf3bc8bee341167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd779e95bb78a5fd3a771be7374a1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4e41ae36f74f46c68871859f88ba5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee7e895349ac20c0750dae1db32226170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5249ebfd572679a33fe8723b85ef6d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276fc190753a30d970f176db1340a2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be96d82eb13a6f1e95ae1ee87f5b85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffae6a8fb2f8240a86b4d49cda45208174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db64a6f282772a77fd8ec822307fc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0bc34f3fc4cda4deb0bb58fe2d54e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0432db67d1bb694c0b80c9ffbfa4eb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04904e2252e63fa7fd510d36a28250df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f5fae75922e525d5d481ebe0c8cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69d327ec4ffbedae3eff41cdace508180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20c17a2b84fd1ff77109fd2e36c9fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1041ee40a53003a74e73f23e7924f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b357642a3bf2e14adfc6eff257c30b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2a3caad1688382114c683e02a4777184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678c91bdf592830d3d0b9d32a23ff8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99246a029059380bd985133b402bb33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b509d1b47117cd0e7fe06aa56e38d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529b0cb73d861bdc1dea3b4bedaac2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa591b95c50be5a3fbdbae306cb04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53961778770c5ad73f9ca67f086d1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345be6fb6b32ee5fed050b61e168ab7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283462ddf33c7ec84e4f7dff875bdea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3c7af17c3beda8849df7b2169a96c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21da896d96896598c8f5da92454a3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf758304f647a167d94aee36a019634195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a632999dc44dc68eb069ccddccc9c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e3aa2eb4ca5efd61bd6d28573be27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eeb4140a38092848b18b139164620198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36a0db4f20b5b4fd722241756ad892199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c042b470f4ed59b86123aba27530a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f9043bee11f43f87168a1f1f981b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12e22f26109a7ad39750311dfc32e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c95d7bd5e3d94f32715ccef5f39927203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee36b619631adbb1afcfbbbcf0adef6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68060f289f88a9ba7b3bef14b69e6856205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd01f232a594e6ff77b02291b94ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad9ed4a105fef202cad424e1ebf1fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec230717c05edaf8f1b96187b835ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e910f939c62c032c21d869003f96297209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7146accef9d2cb83e9d219b366793b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327190dd60738a48aecf1ca495b39bc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05cf00c7281531b8361b385dcff4de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf77c361e23679d2572adf98fc5be8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8221c959ecd58507ff980c558381112214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc37d4b67e2c093159c1ac6b2bc245215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e413a52bd4765b1ee331069a5e6ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cfdb18bcde3f13af982af7683f051217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529d3eb8104726ea0023268f929d90f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9548dd25ac8e35c1b941dc88ce353219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cefb9dae236d4feea851f018f00193220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcfc724735a852bdd3f2050620c4dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0a7d1d9626c2faa5d1c7e7d8d117b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3116a244563e130a3ca95085bc5b1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf3f136c6c33269bb5df30af8a9d24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3825684c988caadfcdbf7f36592cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4d40adac9233f453de081582d2d76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd41b35cb90ecc27bed14f21acbf89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad8f8ed41b133dd88d1d50c932977f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c34ea02218d54406b9c6473956d95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633f205ae01da922d2c5f40ff5c61a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6746a07f266c91400ddb5e4fd8d83ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab8297e7edfc14e2e0b6939b49d5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1a9fb946e32def834b57488ef8e46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915c05078afa525b94aa05f4049bddc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41663383373bf4eb398367fb056d059d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8dbb534a40a69549b36c47665d3ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ec223c6338df5b0967dc37577f01b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeb5ddaa948a5a2d8a83bdcc428668238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeb1f065369537098e67969a4a6e87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ce88504a9a66dc3c8542e6ffc5f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0638cad431d3cc5f098f2ff6593ad46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dbb77ce174ed38c71b0b36ee78892242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34135d9525dbc39b7e537633cdcb5bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb9bde6597d7f5ef1c12d69096aef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07305b790648bc0ef9e889ab45eeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258657ca338af2b1c87d1a1d6545f68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b725b3f541646c155a4d343166fbca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8611bd3e93cf9fa0c8e7ac1481dcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245f29031180a9038038d3094430239249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096a0e4c80ab881dec26b8fcd15227250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8d5e836636c8db03521b3eeb16c81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2637170d24a3a61a6f1f2336544e1eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaa8e82754d268584fd4c77616907f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489c11a5e38830e531752445e1dffc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf7f52976909651a40610051374be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d41f21642892d83e61918568252ef1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d699d99d340a0d26a98efa30edf4c73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7188de128d80d9e865fc1762f321f6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d4745172711fb376fe3a64a850df3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6498e52e93739a4d74f97cb2407a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f098d82065b4e5ba9f2b0c41c3be5af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeb0a1f3a9bc4de32cd4992ff6fd22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679a34549617ef4171f50c1eac06fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb40016c441677a3dce4ccb12432d48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937e2b66eb889c33fe402219e0635f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79940012bc691afe432f4d91df5762e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaabf4a4be0c1bedadc1a1104beb569267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40592f045340a55254b7f2156d5883268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692e89e0331cb5a75053041fadfb7d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc28a8b0ace33827a09697917bc871270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a40666269e05fe50ad8a3f9169c2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf4974f41e1097b4c504c3051a26bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31308ce35b28739bbfc4704f87c3e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3133ab187089c457dca785648df9576274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b9275dca9eb28553b3743f7ecb884275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea28b870da5270540d073b1d388c89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a539de274bcf13e1027bb081035a02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3f45e1d061864c9e8d74ce6281de9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d931f344623db5eed8f3730eb3584279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ac21e6defd4d64926b0c241a27f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda52de73c53352d2d5ecd4ddcbb01f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14855c616778537757d6dfbdb5e4bd86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057a11d1efbe0b4058bb6e27bfc3b22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d12c48cda3ee586c03f3c807fe8ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847be5c82ff45242ea5e7b89fb0a5f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb6d1e8f165e0ccdef9fb2716c94ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aedfc418d4fcfb546744f4c34adce6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7203bdb9df4b944afe7f6590c8925e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1151f82f79cfa991a050ec54df132e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555a3c2ae73c8cdf86a1554f6a69778290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb07b2de05d0d61bbeefe20ee8ee0c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfeab862f806d6e2d63d1637972ecc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6423b0a5fab8d6995e1d1a77eba8a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e73a69929f9aa48ffb6db4dfbe617294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf4dee2b4349c2f6f9daccb5aa9a85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c4df57632ff514ebcf209033862a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6b9cfe11b9e33f0333ec7cadc45ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e165157e972ec7e1621969bcbb0bc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8e7af9b5610f737f4f9562e84aaaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ac9059684ece1f6dc4a0d116b8b4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124cdf16489ead8e1864642103bebf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb83c35ccf5d0426a7c10b7dc55f7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8b534ecd9ca0662bb5841d54a8866303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a9bce3bfa425cba943e6f40d769cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14579a765c3d79e492763e1cb5868503305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e048bc7a1dc12d02dc3ee35f93d038306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cce8c28cac5044f48d3210d905fae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ee75ed3f2e6e6022e192c601b78c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26ba6746ea4c70209298fe94f13175309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06722215d8ef52bbb55854c163513870310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45014a64ec2ba79259550ecba8bc14c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a2ce623543b0c704acce79306eea0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be2448369c04bb89d65f02fd7ba91f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16580642f934278e3dc8a015f96e94d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969893773b1430a0ecb5eff2554a043315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815a71f3bea35923546987a150ce063316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279618ca91052b1c2f2eafc094a5351317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedc6f8ce656b53ddd8c3c6e86758bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ea848cc668cfa7789f26fe7dc72e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1deaca237ea07b9d069b655ea194aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738951a0268a8ab7099bdb7690b27996321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830949b20ff6b05172512a688a26c7fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3923792b7ee8f0d93cd29d288059b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bf9ca5c1cb9cdd491b49f633b87d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0a938ab69c8a92e7c99bbc2c2ad77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b0d0e3f20df7fdcb7903bc2f9105326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5139a315d4cfd9c125a447669478f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9fb4aa1130d5989d0473c42b9acf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467202fa50d80feccf14d1358e6222e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758250506e3d20f81385c2c0768d9d88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad150c48986e6c412cdf5379d003d30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fd7387c5d2ec39dc5a4efcd0cb6ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa772a13c4918ee1026c83c28ecae1a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f29facb337e13393e82e6126a378334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec14ac76f83e7e7e445d35489b05c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9766c8afb4e0e4e06d7f8000f67390336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fde8c60e2165a475c002ff6459704337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b492265b1ef18447e57c1d766f1e16c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd22fb6c40b57b3402cb226c3fa025c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f463e39cdc2181a7a0718aa7de2ca6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d6e2fdba1b41941de86c9c3e7f6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330164a63874689478abc8c6554786342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6d94189194941c1c52457c1d67cff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124bdb1e8019e42da1a41b4acc686f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c7633a136923383f592301588ee06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97cb102342628462701829ad423c5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e472a6936271362ec2cd92f0b102347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff2ce96e371391326a2ca16a35436c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5879e7d60cbf2fa64405c6d87ee50e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4224e52de23260835b5ae46316c09e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb01cf941a008c3eee940d77e8502eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ce93f22b36ea0be8d20c33f6c3a65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9dbdd9a77d0384560abb47f11a452353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cddb5c7095280e18ab5cc214c089cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c02bc6a1a280869c46ebdfcfb32c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a159006cccf002795c497f44f5b7cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717e73a99f9f134d9ec189000ea69d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652b8212082a8374349b2ecda09c4b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180be128a60f39f4e0054f2b78d3c96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2955712af401a1a63b3425bfce61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112f1a995bf6a866bbd9b5030965481361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98658bcf58df6fb17126d644427f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069b5072a5e2c8b3130113def405f38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b6ee35dfccfa4e8994299b7989f78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9baca04d4231696222748113fb292365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e61feff9328e1918153c41e104c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213ab6247a02dc80270264e89f3194e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97462798c9448ed728d7964112736a07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd002e1f93ee3b0246787befa7de89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf9fd377fab80216cb1674ca127183370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2017f83235807cc56cfc1a49fdeafe5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed84e344318e607c77ed07c33e4aacd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a0601b0e455131b0018e17c493625373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675f22c515d68547c0c9a0a40f27b1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba54b98725f3fdf33778d4c445f3b51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460774f7173f5300a56ee80c0983ecd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad55d0ff3d23c99d2f73e3d33947a8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e4031d7a0659893b768369d99780c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f65f2b81bc6ae2daacfe11a9f62eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c43737f5195818892e332362a00ecf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e786a7c2e2233925abb0aefd745d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f28c82f0c0271fd2936519d0724f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739368aae75d2601cb2d5648a6cc06e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a10fa1d2c8345e775b850322af486384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec4f3ec993200b907bc0cce712cf00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7698e35b195225a7e338a902376f07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32fe86c9a2e5921655fa890cc2186a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc412408be8472f142d30b5c4089e52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86c1e8c3358b25ebc72c3f6a08e6d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5776cf2aeccb12a6763bcb3e45054390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b79b1bb2e0cec09d6514fa9d7afb58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e673216ecb54511ca1ff2891de8cdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad007be2b8dfa9a254af69578aa8c73e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded4e3064be2e1d5c073e8ae576690d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a19e21cf52cc7373e64d47eba8ff7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf380af225f185d8e0de96e121f2cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941605492a1144cbcb8a440d5754cc5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfa181fcc49d4a2ef1b5fe7aa490c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb0a00bb9ecf65189c27a6c0721347399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701528313baa0ebed2801034958d589400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62a3108c3586ead270f66fc0040a67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06857bf4d4d7eb564d464b71d3f1e8d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e55341255d4f23d64e55a264404ef5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe858bcbb7df1465e7e791487207f825404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f437b4c56461dc830871828e7e21943405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a076b39ae232ceefb7627b978b98c76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b17ed5ac75736057fd3b6c6711b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75091673f29c44cd175bd0e2f976d6aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f958a87d0edd8c5da5382fbe0acc04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485db5bbae8817e72fe7bd6abec21524410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc833205a283e8e4a1790cf0947fc56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81146b022106bfb157e03e53e99e7613412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a22d4d74a21f97f42cf9438245da76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ebd7e73b443c462dbac0c7b81fdc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc8365b498c2f536e1dea9e7812d7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d518a7809f07dbc3546d502e4d526416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be998a8c43358433cea04c6b7ef93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb00010045506514192e76703989c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a829315a6f87f0d5dee2ade6ce113e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae188156f4a515f6c502b00dac9558420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d217c135b3517b35f9886261a2b03c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6866eebda28b00d758c2745a67c3aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651a56e464543e84d3683860f558472423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a722d6d4c5b19c28eddb074f27ffc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c50dfe54ef3728820df4911eb7c10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c76f99f332ae5c61aeca797258999426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417004b6906cc86973a039f23c083b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d09fd27c3fd3cae722e85172f03b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b86c5ccc7e542e45eaea8b165f44a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eee668d3339c9667fa1052d2c0114430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a347d2a68fcbdd65031e17db79438431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36419dc2bea06268a66e0e7cd2243476432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c371f5c3c816a85803964cf498acd00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7c5eacaf7d03bb9408089f0cbc7b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58094117aaaa99b1350939299d7cc476435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5e8b297ed2b3611b38895a9b2d978436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253855a058518ab796e69181ea263ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c1a91552d9fc1e3b4a9e989ef4c24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46749d7cc9c8b271df2f9559cc1f4e9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b514a32babcac82b02784e55441be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17465e92690474ed3f9df88fead6a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f8467d88ec86f93ad4062beb72c97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d614b3b9df63622752653efe06b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25523aa89133d6bfdb9745c754042444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da11d54ebe8855348ba7e5c0ce897bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d8161c462992bd5182c6cd275a13b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f57226a3a793b0ef4814cb7963465a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b79d372b7c814b5f677ab59172aa1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d35969d342b34568f85b073bb0f72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa24a81250794f13fa66a269af12ea4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4fa26a1b5b9bca6082c1d56e5b2fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59a1fc4ff1b44208c02c2c59a22ec5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad29060ecef10b8db1a5a582c8938ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636f5effa41a0e7e9dbb3fbadc5266b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02281b8b43bdd0da7e8d8a33f4d8e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01422d254bdfe84656d378cb0cc79489456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c12557aedafdbbc889a8be06162c90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f90cf04eed319dbc6dc4c19098bef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c3c42a81b01f57b1579dcd69a738b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f83bd708e23a23b4fb4c4d0df7d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd55799757f6f6bb6ff425221e6785461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83f073efefc0d1219a8f30d5e42213462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd6df00636e9f17b4ce136c756a304463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aaa89fe9f6a88d3ec5cf4b58e3a10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b587f1c913f9f3af12e8831facc4bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149462793c358d773a4b10781be6337466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbee23fd526c3371af90e27b41b9944467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2cc2ca3ae1d130d23abad24302c95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f569e6b43bba4ecc24e94035d4256db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65149d48386ccb48f92906dc268d1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9908bb92c526ee0ea0b2099526f44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9466d501f4a71af38bafbc4db94cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e3b60e94ac63efab5c5622a3ddd53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a289cb8dc4dda0a14f1c0e3caa116c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daae673ecebf3f3943602c2053ca2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872bc5c0c82a8349518df0543c920fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948a593ba672d6804aecf70a42ed0ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bd3f5fb616f47497ed016568d118c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852a453790714c3ae27a6212d58653c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc33ed1999c9c59c0c414a84673456e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae955cf2d6513fa284a76a8a6c39af34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad6f829b08f83b4a05d9acbc5ce2ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89004d07e7b7b9e18cf9d32efebf4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129bae911fbe166d35b064453b46231484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bae5baf9b473b5efc5d78f8d53936485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14b8a68a1b33f9af38daeaea4ddf22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b135a5e1fcc5cca159c482e6c0dc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91dbb17a226157d9b595b2259d89b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffe3eb180e04a70ecae7daef0b9f02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f57a81fdc74a2807db16aa87dcbf8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be612a3272a1907796b851ad9d0b0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2604913c320266295cbbfe4a8c4100492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68061dc553160804cd9b00bb39acda90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabc9c6862ca2ca4d70e4220eb503c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cd3170bab6fda103a74e25f49cb4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0152d8534d673a635f7a8726b3c69e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9586f7c81a34a5936c366f3b318e70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8752531044e983ba5ba0b742147ac7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ca09becec1397d0a80d1a09a0d49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737d9c5c47797612cb7562b4bc1aed3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1521d02c8c5e68438a14600b3601ac4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a3a63497b2d8b0132c01b221db7bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ff0ee5c4ac8295f5ec4b25f1c10c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc953784dce1a803c9211a13c423ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfee20443504a07e5342aa399678d37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4de6ca7959a5f882ff84607c2a97e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39cc30245eb26f591105b0b59237b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0a1480fdf1466972502595aa80308508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd5d11c9040bb771030cc761efa3b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d239e7b5a0f3ad9d4690c784ff66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b9d3465000024356f71a422b66d3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33dfc1b3a894ae18be6eff7061e81e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e8ac1d110442a48a85b2b650fba1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce6960c4d756f5c4e9ebf5caceb176514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a57ea29febbeaa7de28369e76ed2da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f072a4336c0f94b4aef837da8f81fd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8565065232cea9ee0791fde0bbae9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138711a16282218f1db28422246fb73e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abd0c293b5469b8c4bb1c3cb37a587519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c8d646eba8c8d2d084af182ecc57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c8d606da41b089438de468bbbd4ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7555dd75179b8a15019c5b560e307fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f58a34e5722106796046c95ed91d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3294fbec86195f30a0d6bbdfa3cf3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04669bf4896ab1ca0b23ed4a3b5be3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120041939ce1ab7b87e0591a3cc0b1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b38d21e312ad0d355f622c88791c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f6b428843a04b6e4f246383dbdd7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d577091845b792fc6972db5f283db17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ef9050c14afd13e109793a28f698c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03da7bc3d3258dffd93041fa3f3cbff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593eb172cea51725974b129f7af2ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aef5f6f17f03bd2ea3a3fd4bfc6ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fa2990db835ed3c0a20186866d424534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235bf0b2afb4219dbdd7b104e691e05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b327ff2353ecf6a8d83922920fc23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292370efe6e14d52b0c3f11a56a743a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667806237f11b922e3fe78501310fa1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f80fe62254c5b0088de91ff46e1f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9936c5a48c0a86da724834c4500275540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6b1c127ee69a5a014a8ad99ba00b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d3dcfaa9f1dadd50817bd19b0998542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dea8d0cd76f923c7a8253f7cbb6dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b771895ba0a441b95e87de88999379544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f720117091c86eb73a90fe0fa055c28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605973b1f906ffe12f0c09917623971546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcd1247dab72a555865b6fde42ad66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470c85fa3e504f71d9dc2da664ebdbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929312bb2ba70458de4156a211e7a14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e900eb9fcfefb0de2bb8ab0a82d24e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f75530587a70f8271b655b7a12a17a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73e08a081778d0bfbdb855ddc96a90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b9a1efd4883225d6bbce3e5a777f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559709a7d89959a2be535ff1501fb707554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb3122f834673e936a874f73d40a91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786c77df173b5ffc6aacc4b4da52e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d43cfb03e0ffb26f6741a001d7492557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed68cba49bfcb103f0f0a1f8dab00aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca760fd0ba100a8df5dea1fdd2b3049559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb2a1bbf781eba2dbc99fab8ece277560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5ad84792fafcb8a745a0f6f854d3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd3c5d6836fdbed0335a3bcc17768f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03490f9b3c13f6ee8f254d0e223601563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08804046a78aa889aacc7049831db7ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e36e8ddb6fe16da401a64b63971463565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a1424166e42acb121bd734c16b8fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6056305025458a2574a6ba0090af0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d7e0326916918c29ff55e46389a9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12873352941236521c240be54489e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb416f3bcc908c5853272705acf4a5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6c86af0564d0f16ebb44bcbe6c242571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44b9123505d19a468e21c8d70c8a36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183231b5c458cbb5b7b4919b5d8f06e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a50547928dfd4a5ebf02cebb6827c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a5a4a2867f1c80c08c6955d4ab0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a082aeb06a723bb8857b5430a5fcb38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf75dcfd4c4ea706d126e029ec2b44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a636fc502fb740886db1bb8c47b138d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e1144c19bbfa89a75e7c7a06dcb9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8427a06274281099e8d9a397623677580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e50a9236081a33ddb878dbd62cc6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b015296dbb04e10996489572fe8b320582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e74a1747a69d589aeb302b93715b67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472943d12699fdc2930662874a3d986584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265daa54d5585b46b3ad6d653cd50a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c411de1d3ee6dfe32112403c3bbdf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c872cd55c5fde8025cdb920e936eed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec7df334368fc1973967825e087e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ba06f2d438598e224ecfd1c6a9033589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfed810fcc7b11bc5da24019899519590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff582ddeb08dcafe389d10e52ad7086591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aad3be79f99b2e236a40f301961b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a31f150a1d6fb2d155493d7dde030593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c41db869190e746b39769ec757aa4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9fa8cf0088a66a1f03c40ed81132b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc2ad3f9daabb6a2856cba2417b54d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c4c606a5cf111f1b4401d407edd76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d5943a2bcd8e2195a8af3fd1862a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b464a244e68382ec9499c42a6b4e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24dba43cfe7eb7c04a006b0980f1a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a2ef4e1b47194b236eb902154f433601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9163eaa9bc038bb16a4d143c80ac976602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fec9f91e95d935de72966995f683d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf24f2c0bbedeb360e7ea6e894d924b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089f5ef185aa708c178621d93f5dc82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e281e0390eb14f2a729c1f449111c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2a342fdc7e6cf203f6b5b633c5b24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349298c39ee826ee5618b037e70f2b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cd68566a07c674c36e0be69cd5614609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c9cc09a632452801fbefe6cbec9e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b482194fe31201db6c070d954d412611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab2c1fc3de6b588ab74c41b96e39b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd918cac088a73e0bd7776830265b95a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e5cdd067cba97e8b897502d8e57d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761d93f1614d30f73d85c299a5136a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39909929aa6b25a1c95183b8102bd62e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1f74a9ffa1c6c01b12b00f0b1397c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a02a762f927a1a8123929898e6a65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81e2db38e02e51106aef36042aafe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e293f60b2bcd7775f8c13af7ae1fc3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e85fc862af415edc237d641f8edf2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6e7fefd807eadc00b8fbb9f6ff589622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0a6ebf1a0c62a98bed14d81384443623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8f7fd3f497222cbb28d78f451bb4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3a2a29964b69a1e1376fd8ec18080625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d96a623c2595e580071e0983d0d7b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a790cd31dfbb325ff2ff43bb33f4772627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbbc33aa78c59d2f7cd4819120e47b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d573b80c94ea73ecdc755725327c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a34a42deae8d49729f6d898ea7c74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e6623990a4b92cd381c9df3433c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bd97b98e77047c3e202d01de105a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02250bd2762867edbf775e14aff1fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a383e5b795df416ea010bbc336aa1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbcd86d425dfb31f8b906df2540595635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f85123f95bf084a5f052bfbb090dde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193239851376a69b748ce62de32ceb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d367c5842b18709708e47f9a2f1cd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2566f4e5b380e764a02e50b4bf265639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbaa0f82641e92088e968ca0a1a15b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea6585b3c23bcbd0212c48fd610977641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc902e2f8ebeedf73dc66cba781c38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc686ea1c4e5bbebb0fdd338f4386e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898551a915f4546c5c014661d0816cbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1a1eba41ca599409ebd7579f0d350645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607b72c918e332eb9fbaafe6352556f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275862c9bdb2ca00f3cc6f8be9f6f12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991d2548241fadc00e534899794cf5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afe88b96605491638a5567ded8eca6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1182c1cbd35fa3926ed393be965ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59639b6d6a0a996ca21a440b8d1abe3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5e69a1b421765f6aaaa2046d2b75d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c4ea0ae601d1996c2a131ff0b4a82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195879a9d67214bda93e2fe4801d2c93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0e47d13f101db374687127717248655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7daf78abd572401823bf787fd7401656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66bcba244484b7b697486adcbe0c0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7a0eb5f45a5ed891ba125b40688bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ebac2202781111038f2201b0901c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82388f4ca92cd253d77ba2a8843074660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862314d03bf81b08abf9d0268a4b29b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf2103d584a5986768831ad3e390a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed94e73699299a8514b1788eebd1e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bbffcdf7ec4f71478033f0291d2f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25adcf704b72315cbe16d871c605e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008e539e47f64a0cf50cfa874aeecdb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a6c47c0bbba0069acefbebe2e4c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995223a4e86a03862d39543bdda7ba6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbc33022cd52cbd6be78d92aca06ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85851a7ba2f043ceb8ee43b3345f759670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9d8f9a45b533cdc6f59c3f688742d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd288db0d0e9d2e1f77bee2616684c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba297dbc50976468504c066863687f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60203bc18412e7b41ffc2ede9a7fa8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb659ae33c3d80da182f46d7c37e87f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc1549a4cd2e682fbd8510465e6510676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f57ffb725aa34eec922f60781d595677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aacd0b980ecbd8385bc6b80313f91e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ef1279a853840b85854253dfddd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a017d4d8bfa8735dc898f95f6a94564680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c36459a4bd19b74bf8403be7e3eca8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8783cb25e9ae3c08b88ef2d178e7845682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc642b6670bcd7262b8e3bf260f1f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50bc265ebf3943fa0f34060d4f243684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67678550ce1d0e705d773b1508fe4f12685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8303a8978f6aa3f9270f9ba445c9f53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a204984d5bc115dee68ca70e1d7c35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda65e0697b6dc9652639f3467907b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15cb56c58dd0f59e2301803aba61ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079635797dd1cf0c8d8a7cd4c05bed7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae12a10f5446969b9bfff2f31fce5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a423a45c478e813f9f4181364b170692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ea050aa961a244a3be4b244728e6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959e4c7ac39ca6b159d039214e8f18694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a3c6232ac28bdc95a2f6fd8ca6207695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade6b9e08219a1b353da1d3d65185af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5324ef555c569243934eb97fa96eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8195810c0c7a95577719db38f0796dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4a32b7af050cd8ac966ff961a5354699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db752927d59ba8c364c9b3544470266700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b83b37529e8f344ca81d9b6f968b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0021a8ebb85257f4379310f67f2e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93242c8e1ac6d8fd9b3eff7a6a29f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d04df9d7e2ad8da558f9f7f8b9570704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821bb0ffdc725b7342ee47a7f9cdb88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a2fbef10abe5dde40f7045b0d52e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071d6b297927e2435fe159f9ba3f4de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c64e793aa43a87fab6b0ee640a61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26918fe22bb5fde2d0c971ab8df892709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e20ced7d719430606d05ba5a419ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d4700a840af4958cddb83ff9211a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916bdd5c0c4dc878fc2cc489184de83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8461a6dd85be22afb09e80759b73a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af727d13539b29b1d0f52059ba5ccd6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd32f1e3b9d789959c87300883004715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a6ebd954993bbd76e7ee512240f9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b3f97b0e31153376f2847d2e889f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376b8856fb337e7f79bb8237d1cdf78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ac613c257a5a33a8190273a943cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ebd5db4313cb7dacfe914b0bf5e3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0735f45ce5de59a3c6e1342bf1479d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aaa32156507dd12c8b5272dd1a3a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f9426f280a9f49329ed42d3673449723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe24b3c66bc541a39876382a551cbf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f380c2cd82c97a9a5188779f531fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd1a95f4ba10acf70e79a6c469501726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fb24215f1ddef6be9f38c01a77c4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d13d2d0869abccca15d34e66330ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fad1020e8f7e63e485b0dab9d8792729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440416ab2fc89c665e5637ca6e3ff8ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769ab3bb32bf81e4cb9ac1630a245e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169e82c52fee89bf2544ac5d7bfe549732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70068488583054f9210e1159cc405820733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaf080ee55c9043f9d69182c69ff33734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bc04dc6deee2be7236242f41b4ee2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aa3eea472864b04b683e0d5da5385736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fe63def940adbb0720a9b3a67cbcb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd787fcafa01539775f2a73efb0c51de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321413344dec3b8960eae07469e06bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915e9582696d810cd02f5fbc88a05df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8cc9b98171f573bc82bbf7493acaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750552fe4a19c1df37697d1b0741b1e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff0a5f7608d31db8f2fb0c683733a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82231c6c865bd8842389167ce8ea47de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32257a81a2f9d3fc1e36849a136a377745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7e2f06f5d2ab78dbd784eab6d9ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dc6e0f65f2e06081b4b33d1f732ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b617c4ce9cbf25073b55cfdc23b4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce4ae5f87a4cb89d258823d8b2a1b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6d4e8c4cd5fb88a96bc7b07d900ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273b90ef1af78e15767d18e8b2324c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe12ae13a3d7db3c00183b72b6c975752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60696326fe612955d7f72b4d2bacde46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccda02f9d4db9e4697c6529f9823d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e344f2d2a683b6df389ae45dcf41610755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04bb7d27bded72933f17fc21b35d92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf8547aeffdcb503621bda33dddfb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126d201dbebde71afccd4611b0e735b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc423c6f2edf61ea7b4e569283160759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da5439f91ac02344bc6210d560f41760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511a12ec121e3a6bc93beb51b77d792761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7758589cb2cfe2fc47a3bc3f3d9347762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e2e2e342bab26d1e080b547b65607763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d7342438bc8c579bf2cb0bed3ba3d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44755f9fcbcaee2c5e901a0dcfdd41765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ba09dbe0e2cdb2dfc74fa2cd8e0b0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604eb259625894f4e00b66ac731196a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>